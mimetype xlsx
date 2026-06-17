--- v0 (2026-04-03)
+++ v1 (2026-06-17)
@@ -10,51 +10,51 @@
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="240" yWindow="15" windowWidth="16095" windowHeight="9660"/>
   </bookViews>
   <sheets>
     <sheet name="Sheet1" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="792" uniqueCount="400">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1264" uniqueCount="602">
   <si>
     <t>ID</t>
   </si>
   <si>
     <t>Ano</t>
   </si>
   <si>
     <t>Número</t>
   </si>
   <si>
     <t>Tipo de Matéria Legislativa/Sigla</t>
   </si>
   <si>
     <t>Tipo de Matéria Legislativa/Descrição</t>
   </si>
   <si>
     <t>Autorias</t>
   </si>
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
@@ -876,50 +876,512 @@
   <si>
     <t>1446</t>
   </si>
   <si>
     <t>67</t>
   </si>
   <si>
     <t>http://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2026/1446/indicacao_no_067-2026.pdf</t>
   </si>
   <si>
     <t>A necessidade de promover ,por meio da secretaria municipal de educação a qualificação do corpo docente da rede pública de ensino a oferta de cursos de pós - graduação em educação inclusiva ,com vista ao atendimento da meta de 4 a 16 plano nacional de educação ,instituído pela lei federal n°13.005/2014.</t>
   </si>
   <si>
     <t>1447</t>
   </si>
   <si>
     <t>68</t>
   </si>
   <si>
     <t>http://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2026/1447/indicacao_no_068-2026.pdf</t>
   </si>
   <si>
     <t>QUE SEJA VIABILIZADA JUNTO ÁS OPERADORAS DE TELEFONIA MÓVEL E AOS ORGÃOS COMPETENTES A IMPLANTAÇÃO DE SINAL DE TELEFONIA MÓVEL NA COMUNIDADE DE NOVA FLORESTA.</t>
   </si>
   <si>
+    <t>1457</t>
+  </si>
+  <si>
+    <t>69</t>
+  </si>
+  <si>
+    <t>DEUSIMAR BOROCA, ALDENOR LIMA (CUECA), JACKSON CABELEIREIRO, VAL NASCIMENTO</t>
+  </si>
+  <si>
+    <t>A NECESSIDADE DA IMPLATAÇÃO DE UM CAMPO DE FUTEBOL EM UM NOVO ESPAÇO NA VILA SÃO JOSÉ.</t>
+  </si>
+  <si>
+    <t>1479</t>
+  </si>
+  <si>
+    <t>70</t>
+  </si>
+  <si>
+    <t>http://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2026/1479/indicacao_no_070-2026.pdf</t>
+  </si>
+  <si>
+    <t>Necessidade de realizar manutenção e recuperação na estrada do PA Xavantinho.</t>
+  </si>
+  <si>
+    <t>1480</t>
+  </si>
+  <si>
+    <t>71</t>
+  </si>
+  <si>
+    <t>http://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2026/1480/indicacao_no_071-2026.pdf</t>
+  </si>
+  <si>
+    <t>Necessidade da remoção de um quebra-molas na Avenida JK e realização de um estudo técnico para a realocação em outro ponto da mesma via.</t>
+  </si>
+  <si>
+    <t>1478</t>
+  </si>
+  <si>
+    <t>72</t>
+  </si>
+  <si>
+    <t>http://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2026/1478/indicacao_no_072-2026.pdf</t>
+  </si>
+  <si>
+    <t>INDICAÇÃO Nº 073/2026 - A REALIZAÇÃO DE SERVIÇOS DE SINALIZAÇÃO HORIZONTAL (PINTURA) EM TODOS OS QUEBRA-MOLAS DO MUNICIPIO.</t>
+  </si>
+  <si>
+    <t>1477</t>
+  </si>
+  <si>
+    <t>73</t>
+  </si>
+  <si>
+    <t>http://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2026/1477/indicacao_no_073-2026.pdf</t>
+  </si>
+  <si>
+    <t>O CUMPRIMENTO DA LEI N°989/2022 QUE ESTABELECE MUNERAÇÃO PREDIAL PARA O PERIMETRO URBANO DO MUNICIPIO.</t>
+  </si>
+  <si>
+    <t>1476</t>
+  </si>
+  <si>
+    <t>74</t>
+  </si>
+  <si>
+    <t>http://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2026/1476/indicacao_no_074-2026.pdf</t>
+  </si>
+  <si>
+    <t>A CONSTRUÇÃO DE UMA GARAGEM COBERTA E ESTRUTURADA NAS DEPENDÊNCIAS DA SECRETARIA MUNICIPAL DE SAÚDE.</t>
+  </si>
+  <si>
+    <t>1464</t>
+  </si>
+  <si>
+    <t>75</t>
+  </si>
+  <si>
+    <t>QUE SEJA REALIZADA EM CARÁTER DE URGÊNCIA A MANUTENÇÃO DAS LUMINARIAS DA ORLA DO CAIS E DOS REFLETORES NO CAMPO DE FUTEBOL.</t>
+  </si>
+  <si>
+    <t>1471</t>
+  </si>
+  <si>
+    <t>76</t>
+  </si>
+  <si>
+    <t>A ADOÇÃO DE PROVIDÊNCIAS NECESSÁRIAS PARA O INCIO DA ELBORAÇAO DO PLANO DIRETOR MUNICIPAL.</t>
+  </si>
+  <si>
+    <t>1472</t>
+  </si>
+  <si>
+    <t>77</t>
+  </si>
+  <si>
+    <t>A NECESSIDADE DE REALIZAR CONCURSO PÚBLICO.</t>
+  </si>
+  <si>
+    <t>1473</t>
+  </si>
+  <si>
+    <t>78</t>
+  </si>
+  <si>
+    <t>A REFORMA URGENTE DO TELHADO DA UNIDADE BÁSICA DE SAÚDE DE NOVA FLORESTA.</t>
+  </si>
+  <si>
+    <t>1474</t>
+  </si>
+  <si>
+    <t>79</t>
+  </si>
+  <si>
+    <t>QUE SEJA FEITA A MANUTENÇÃO COM PATROLAMENTO NA RUA 11 DE JULHO SAIDA PARA NOVA FLORESTA, NO TRECHO QUE NÃO POSSUI PAVIMENTAÇÃO ASFALTICA.</t>
+  </si>
+  <si>
+    <t>1465</t>
+  </si>
+  <si>
+    <t>80</t>
+  </si>
+  <si>
+    <t>http://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2026/1465/indicacao_no_080-2026.pdf</t>
+  </si>
+  <si>
+    <t>A REALIZAÇÃO DE AÇÕES INTENSIVAS DE EDUCAÇÃO EM SAÚDE SOBRE MENINGITE, CAMPANHAS INFORMATIVAS, PALESTRAS NAS ESCOLAS, CRECHES, UNIDADES DE SAÚDE E COMUNIDADES, ALÉM DE REFORÇO DA VACINAÇÃO.</t>
+  </si>
+  <si>
+    <t>1466</t>
+  </si>
+  <si>
+    <t>81</t>
+  </si>
+  <si>
+    <t>RODRIGO DA ANTENA, DEUSIMAR BOROCA</t>
+  </si>
+  <si>
+    <t>http://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2026/1466/indicacao_no_081-2026.pdf</t>
+  </si>
+  <si>
+    <t>A NECESSIDADE DE REALIZAR MANUTENÇÃO NO ASFALTO DE NOVA FLORESTA COM TAPA-BURACOS.</t>
+  </si>
+  <si>
+    <t>1467</t>
+  </si>
+  <si>
+    <t>82</t>
+  </si>
+  <si>
+    <t>http://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2026/1467/indicacao_no_082-2026.pdf</t>
+  </si>
+  <si>
+    <t>A NECESSIDADE DE REALIZAR OBRA DE CONSTRUÇÃO DAS CALÇADAS NO ENTORNO DA  ESCOLA MUNICIPAL DE NOVA FLORESTA.</t>
+  </si>
+  <si>
+    <t>1468</t>
+  </si>
+  <si>
+    <t>83</t>
+  </si>
+  <si>
+    <t>http://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2026/1468/indicacao_no_083-2026.pdf</t>
+  </si>
+  <si>
+    <t>INDICAÇÃO Nº 083/2026 - A NECESSIDADE DE REALIZAR LIMPEZA DOS LOTES DA PREFEITURA EM NOVA FLORESTA.</t>
+  </si>
+  <si>
+    <t>1469</t>
+  </si>
+  <si>
+    <t>84</t>
+  </si>
+  <si>
+    <t>http://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2026/1469/indicacao_no_084-2026.pdf</t>
+  </si>
+  <si>
+    <t>INDICAÇÃO Nº 084/2026 - A NECESSIDADE DE REALIZAR PAVIMENTAÇÃO ASFALTICA DO ANEL VIARIO EM DE NOVA FLORESTA.</t>
+  </si>
+  <si>
+    <t>1470</t>
+  </si>
+  <si>
+    <t>85</t>
+  </si>
+  <si>
+    <t>http://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2026/1470/indicacao_no_085-2026.pdf</t>
+  </si>
+  <si>
+    <t>A NECESSIDADE DE REALIZAR INSTALAÇÃO DE ILUMINAÇÃO PÚBLICA NA PISTA DE CAMINHADA DE NOVA FLORESTA.</t>
+  </si>
+  <si>
+    <t>1475</t>
+  </si>
+  <si>
+    <t>86</t>
+  </si>
+  <si>
+    <t>http://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2026/1475/indicacao_no_086-2026.pdf</t>
+  </si>
+  <si>
+    <t>A NECESSIDADE DE REALIZAR OBRA DE URBANIZAÇÃO NA UBS DE NOVA DE FLORESTA, COM A CONSTRUÇÃO DE CALÇADA E IMPLANTAÇÃO DE GRAMADO.</t>
+  </si>
+  <si>
+    <t>1481</t>
+  </si>
+  <si>
+    <t>87</t>
+  </si>
+  <si>
+    <t>http://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2026/1481/indicacao_087-2026.pdf</t>
+  </si>
+  <si>
+    <t>A INSTALAÇÃO DE UM TOLDO NA FACHADA DO CENTRO DE IMUNIZAÇÃO.</t>
+  </si>
+  <si>
+    <t>1483</t>
+  </si>
+  <si>
+    <t>88</t>
+  </si>
+  <si>
+    <t>A elaboração e implantação de um fluxograma de atendimentos para a central de regulação municipal de saúde.</t>
+  </si>
+  <si>
+    <t>1485</t>
+  </si>
+  <si>
+    <t>89</t>
+  </si>
+  <si>
+    <t>http://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2026/1485/089.pdf</t>
+  </si>
+  <si>
+    <t>Aquisição de insumos e materiais para a saúde bucal do município e Vila Nova Floresta.</t>
+  </si>
+  <si>
+    <t>1486</t>
+  </si>
+  <si>
+    <t>90</t>
+  </si>
+  <si>
+    <t>http://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2026/1486/090.pdf</t>
+  </si>
+  <si>
+    <t>A necessidade de realizar manutenção na estrada do PA Xavantinho, no trecho próximo a propriedade do Sr. Paulo Arruda.</t>
+  </si>
+  <si>
+    <t>1487</t>
+  </si>
+  <si>
+    <t>91</t>
+  </si>
+  <si>
+    <t>http://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2026/1487/091.pdf</t>
+  </si>
+  <si>
+    <t>A necessidade de realizar limpeza nas Ruas e Avenidas de Nova Floresta.</t>
+  </si>
+  <si>
+    <t>1488</t>
+  </si>
+  <si>
+    <t>92</t>
+  </si>
+  <si>
+    <t>Providencias necessárias para dar celeridade a elaboração e implementação do plano de mobilidade urbana, conforme discutido anteriormente.</t>
+  </si>
+  <si>
+    <t>1489</t>
+  </si>
+  <si>
+    <t>93</t>
+  </si>
+  <si>
+    <t>A AQUISIÇÃO DE 02 VEÍCULOS DE 7 LUGARES DESTINADO A SECRETARIA DE SAÚDE PARA AS DEMANDAS E AÇÕES DA ATENÇÃO BÁSICA.</t>
+  </si>
+  <si>
+    <t>1490</t>
+  </si>
+  <si>
+    <t>94</t>
+  </si>
+  <si>
+    <t>http://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2026/1490/094-2026_-_val_nascimento_-_obstrucao_das_calcadas.pdf</t>
+  </si>
+  <si>
+    <t>A INTENSIFICAÇÃO DA FISCALIZAÇÃO E A NOTIFICAÇÃO DOS PROPRIETÁRIOS E COMERCIANTES PARA QUE MANTENHAM AS CALÇADAS E PASSEIOS PÚBLICOS LIVRES DE OBSTÁCULOS.</t>
+  </si>
+  <si>
+    <t>1491</t>
+  </si>
+  <si>
+    <t>95</t>
+  </si>
+  <si>
+    <t>http://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2026/1491/095-2026-_deusimar_-_posto_de_coleta_de_sangue_em_nova_floresta.pdf</t>
+  </si>
+  <si>
+    <t>A IMPLANTAÇÃO DE UM POSTO DE COLETA DE SANGUE PARA EXAMES LABORATORIAIS EM NOVA FLORESTA.</t>
+  </si>
+  <si>
+    <t>1492</t>
+  </si>
+  <si>
+    <t>96</t>
+  </si>
+  <si>
+    <t>http://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2026/1492/096-2026_-_jackson_-_iluminacao_no_campo_do_salomao.pdf</t>
+  </si>
+  <si>
+    <t>A IMPLANTAÇÃO E INSTALAÇÃO DE REDE DE ENERGIA ELÉTRICA, POSTES E REFLETORES DE ILUMINAÇÃO PÚBLICA NO CAMPO DO SALOMÃO NA ZONA RURAL DA COLÔNIA GOIÁS II.</t>
+  </si>
+  <si>
+    <t>1498</t>
+  </si>
+  <si>
+    <t>97</t>
+  </si>
+  <si>
+    <t>http://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2026/1498/097-2026.pdf</t>
+  </si>
+  <si>
+    <t>A NECESSIDADE DE REALIZAR ESTUDOS DE VIABILIDADE PARA SUBSTITUIÇÃO DE SIRENES E ALARMES SONOROS ESTRIDENTES CONVENCIONAIS POR SINAIS MUSICAIS  ADEQUADOS, BIPS SUAVES OU SISTEMAS VISUAIS NAS ESCOLAS MUNICIPAIS.</t>
+  </si>
+  <si>
+    <t>1499</t>
+  </si>
+  <si>
+    <t>98</t>
+  </si>
+  <si>
+    <t>RODRIGO DA ANTENA</t>
+  </si>
+  <si>
+    <t>http://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2026/1499/098-2026.pdf</t>
+  </si>
+  <si>
+    <t>A NECESSIDADE DE REALIZAR ESTUDOS TÉCNICOS E FINANCEIROS PARA A CONSTRUÇÃO DE UMA CRECHE EM NOVA FLORESTA.</t>
+  </si>
+  <si>
+    <t>1500</t>
+  </si>
+  <si>
+    <t>99</t>
+  </si>
+  <si>
+    <t>http://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2026/1500/099-2026.pdf</t>
+  </si>
+  <si>
+    <t>A AQUISIÇÃO DE UMA AMBULÃNCIA TIPO CAMIHONETE (COM TRAÇÃO 4X4) DESTINADA A ATENDER EXCLUSIVAMENTE AS NECESSIDADES DE SAÚDE E TRASPORTE DE NOVA FLORESTA.</t>
+  </si>
+  <si>
+    <t>1501</t>
+  </si>
+  <si>
+    <t>100</t>
+  </si>
+  <si>
+    <t>http://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2026/1501/100-2026.pdf</t>
+  </si>
+  <si>
+    <t>A COMPRA OU LOCAÇÃO DE UM IMÓVEL RESIDENCIAL NA VILA DE NOVA FLORESTA, AFIM SER UTILIZADO COMO ALOJAMENTO DE PONTO DE APOIO PARA OS SERVIDORES PÚBLICOS QUE PRESTAM SERVIÇOS NA COMUNIDADE.</t>
+  </si>
+  <si>
+    <t>1502</t>
+  </si>
+  <si>
+    <t>101</t>
+  </si>
+  <si>
+    <t>http://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2026/1502/101-2026.pdf</t>
+  </si>
+  <si>
+    <t>A CONSTRUÇÃO DE UMA CASA MORTUÁRIA EM NOVA FLORESTA.</t>
+  </si>
+  <si>
+    <t>1503</t>
+  </si>
+  <si>
+    <t>102</t>
+  </si>
+  <si>
+    <t>http://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2026/1503/102-2026.pdf</t>
+  </si>
+  <si>
+    <t>A VIABILIZAÇÃO DE UM ESPAÇO OU TERRENO PÚBLICO ESPECIFICO PARA O DESCARTE CORRETO DOS ENTULHOS DE FORMA A ATENDER OS MORADORES E ARREDORES DA VILA DE NOVA FLORESTA.</t>
+  </si>
+  <si>
+    <t>1504</t>
+  </si>
+  <si>
+    <t>103</t>
+  </si>
+  <si>
+    <t>http://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2026/1504/103-2026.pdf</t>
+  </si>
+  <si>
+    <t>A REFORMA INTEGRAL DA QUADRA COBERTA DE NOVA FLORESTA .</t>
+  </si>
+  <si>
+    <t>1505</t>
+  </si>
+  <si>
+    <t>104</t>
+  </si>
+  <si>
+    <t>http://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2026/1505/104-2026.pdf</t>
+  </si>
+  <si>
+    <t>INSTALAÇÃO DE UM QUEBRA-MOLAS, DEVIDAMENTE SINALIZADO NA AVENIDA EM FRENTE AO TIÃOZINHO DA BORRACHARIA EM NOVA FLORESTA.</t>
+  </si>
+  <si>
+    <t>1506</t>
+  </si>
+  <si>
+    <t>105</t>
+  </si>
+  <si>
+    <t>http://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2026/1506/105-2026.pdf</t>
+  </si>
+  <si>
+    <t>A REALIZAÇÃO DE UM ESTUDO TÉCNICO GLOBAL DE VIABILIDADE PARA A IMPLATAÇÃO  DE SINALIZAÇÃO DE SEMAFÓRICA NAS PRINCIPAIS AVENIDAS DA CIDADE.</t>
+  </si>
+  <si>
+    <t>1507</t>
+  </si>
+  <si>
+    <t>106</t>
+  </si>
+  <si>
+    <t>http://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2026/1507/106_-_2026.pdf</t>
+  </si>
+  <si>
+    <t>A SUSTITUIÇÃO DA TAMPA QUEBRADA DO BUEIRO LOCALIZADO NA AVENIDA DOS ESPORTES,PRECISAMENTE NO CRUZAMENTO COM A RUA VALDIR RABELO BEM COMO A INSTALAÇÃO DE UM QUEBRA MOLAS DEVIDAMENTE SINALIZADO NAS PROXIMIDADES DO MESMO CRUZAMENTO.</t>
+  </si>
+  <si>
+    <t>1508</t>
+  </si>
+  <si>
+    <t>107</t>
+  </si>
+  <si>
+    <t>http://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2026/1508/107-2026.pdf</t>
+  </si>
+  <si>
+    <t>A MANUTENÇÃO PREVENTIVA E CORRETIVA, COM SERVIÇOS DE PATROLAMENTO E CASCALHAMENTO, DA ESTRADA PRICIPAL E DAS VIAS DE ACESSO QUE ATENDEM O PIRACICABA.</t>
+  </si>
+  <si>
+    <t>1511</t>
+  </si>
+  <si>
+    <t>108</t>
+  </si>
+  <si>
+    <t>http://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2026/1511/indicacao_no_108-2026.pdf</t>
+  </si>
+  <si>
+    <t>A CRIAÇÃO E IMPLATAÇÃO DO CENTRO DE ZOONOSE, FOCADO NO TRATAMENTO E NA CASTRAÇÃO GRATUITA DE CÃES E GATOS.</t>
+  </si>
+  <si>
     <t>1448</t>
   </si>
   <si>
     <t>MA</t>
   </si>
   <si>
     <t>Moção de Aplausos</t>
   </si>
   <si>
     <t>FERLA BORGES, JUNIOR DA VIACELL, MARIA DO JAKÃO</t>
   </si>
   <si>
     <t>http://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2026/1448/mocoes_no_01-2026.pdf</t>
   </si>
   <si>
     <t>AO GRÊMIO ESTUDANTIL DA ECOLA ESTADUAL CIVICO MILITAR 13 DE MAIO DE PORTO ALEGRE DO NORTE - MT</t>
   </si>
   <si>
     <t>1449</t>
   </si>
   <si>
     <t>http://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2026/1449/mocoes_no_02-2026.pdf</t>
   </si>
   <si>
     <t>Á PROFESSORA SAMARA RODRIGUES FERNANDES DA ESCOLA ESTADUAL CIVICO MILITAR 13 DE MAIO DE PORTO ALEGRE DO NORTE - MT.</t>
@@ -939,65 +1401,95 @@
   <si>
     <t>http://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2026/1451/mocoes_no_04-2026.pdf</t>
   </si>
   <si>
     <t>AO GRÊMIO ESTUDANTIL DA ESCOLA ESTADUAL ALEXANDRE QUIRINO DE SOUZA DE PORTO ALEGRE DO NORTE - MT.</t>
   </si>
   <si>
     <t>1452</t>
   </si>
   <si>
     <t>http://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2026/1452/mocoes_no_05-2026.pdf</t>
   </si>
   <si>
     <t>AOS ALUNOS DO PROGRAMA ALFABETIZA MT.</t>
   </si>
   <si>
     <t>1453</t>
   </si>
   <si>
     <t>http://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2026/1453/mocoes_no_06-2026.pdf</t>
   </si>
   <si>
     <t>AOS (ÀS) PROFESSORES DO PROJETO ALFABETIZA MT, DE PORTO ALEGRE DO NORTE - MT.</t>
   </si>
   <si>
+    <t>1509</t>
+  </si>
+  <si>
+    <t>http://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2026/1509/mocoes_no_07-2026.pdf</t>
+  </si>
+  <si>
+    <t>Á Sra. FABIANA OLIVEIRA DE JESUS, PELOS RELEVANTES SERVIÇOS PRESTADOS AO MUNICIPIO NA ÁREA DE EDUCAÇÃO (UNOPAR).</t>
+  </si>
+  <si>
+    <t>1463</t>
+  </si>
+  <si>
+    <t>MANIFESTA MOÇÃO DE APLAUSOS AOS PROFISSIONAIS DE COMUNICAÇÃO, JORNALISMO E CRIADORES DE CONTEÚDO DIGITAL PELO RELEVANTE SERVIÇO PRETADO Á SOCIEDADE.</t>
+  </si>
+  <si>
+    <t>1510</t>
+  </si>
+  <si>
+    <t>http://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2026/1510/mocoes_no_10-2026.pdf</t>
+  </si>
+  <si>
+    <t>Á Sra. MARIA LÚCIA LORENÇO DE ARAÚJO, PELO RELEVANTES SERVIÇOS PRESTADOS AO MUNICIPIO NA ÁREA DE EDUCAÇÃO (UNOPAR).</t>
+  </si>
+  <si>
     <t>1360</t>
   </si>
   <si>
     <t>PDL</t>
   </si>
   <si>
     <t>Projeto de Decreto Legislativo</t>
   </si>
   <si>
     <t>MD</t>
   </si>
   <si>
     <t>Aprova as contas anuais de Governo Exercício de 2024 da Prefeitura Municipal de Porto Alegre do Norte-MT.</t>
   </si>
   <si>
+    <t>1456</t>
+  </si>
+  <si>
+    <t>Concede o Titulo Honorifico de cidadã Porto-Alegrense á Ilma Dra. Marcella Andrade Vieira Morisco.</t>
+  </si>
+  <si>
     <t>1422</t>
   </si>
   <si>
     <t>PLC</t>
   </si>
   <si>
     <t>Projeto de Lei Complementar</t>
   </si>
   <si>
     <t>Carlos Roberto Tomazetto</t>
   </si>
   <si>
     <t>http://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2026/1422/projeto_de_lei_complementar__no_001_2026_-_desconto_iptu_2026.pdf</t>
   </si>
   <si>
     <t>Fixa e concede o desconto para pagamento antecipado do imposto predial territorial urbano - IPTU, no exercício de  2026, e dá outras providências.</t>
   </si>
   <si>
     <t>1389</t>
   </si>
   <si>
     <t>PLO</t>
   </si>
   <si>
     <t>Projeto de Lei do Executivo</t>
@@ -1023,74 +1515,140 @@
   <si>
     <t>http://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2026/1392/projeto_de_lei_no_003-2026.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre abertura de credito adicional especial e da outras providencias.</t>
   </si>
   <si>
     <t>1395</t>
   </si>
   <si>
     <t>http://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2026/1395/projeto_de_lei_no_004-2026.pdf</t>
   </si>
   <si>
     <t>Dspõe sobre abertura de credito adicional especial e dá outras providencias.</t>
   </si>
   <si>
     <t>1399</t>
   </si>
   <si>
     <t>http://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2026/1399/parecer_tecnico_juridico_05-2026.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre abertura de credito adicional suplementar e da outras providencias.</t>
   </si>
   <si>
+    <t>1455</t>
+  </si>
+  <si>
+    <t>http://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2026/1455/projeto_de_lei_na_006-2026_-_executivo.pdf</t>
+  </si>
+  <si>
+    <t>Dispõe sobre a criação do serviço de inspeção municipal e os procedimentos de inspeção sanitária em estabelecimentos que produzam produtos de origem animal no município de porto alegre do norte - MT e dá outras providências.</t>
+  </si>
+  <si>
     <t>1434</t>
   </si>
   <si>
     <t>http://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2026/1434/projeto_de_lei_no_007-2026_-_ambulancia.pdf</t>
   </si>
   <si>
+    <t>1462</t>
+  </si>
+  <si>
+    <t>http://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2026/1462/projeto_de_lei_no_008-2026.pdf</t>
+  </si>
+  <si>
+    <t>DISPÕE SOBRE ABERTURA DE CREDITO ADICIONAL SUPLEMENTAR E DA OUTRAS PROVIDENCIAS.</t>
+  </si>
+  <si>
+    <t>1482</t>
+  </si>
+  <si>
+    <t>DISPÕE SOBRE ABERTURA DE CREDITO ADICIONAL SUPLEMENTA E DA OUTRAS PROVIDENCIAS.</t>
+  </si>
+  <si>
+    <t>1493</t>
+  </si>
+  <si>
+    <t>DISPOE SOBRE ABERTURA DE CRÉDITO ADICIONAL SUPLEMENTAR E DA OUTRAS PROVIDENCIAS</t>
+  </si>
+  <si>
+    <t>1514</t>
+  </si>
+  <si>
+    <t>http://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2026/1514/projeto_de_lei_no_011-2026.pdf</t>
+  </si>
+  <si>
+    <t>DISPOE SOBRE ABERTURA DE CREDITO ESPECIAL NA LEI MUNICIPAL N° 1.214/2026 QUE TRATA DA LEI ORÇAMENTARIA ANUAL PARA O EXERCICIO DE 2026 E DÁ OUTRAS PROVIDENCIAS.</t>
+  </si>
+  <si>
+    <t>1512</t>
+  </si>
+  <si>
+    <t>http://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2026/1512/projeto_de_lei_no_012-2026.pdf</t>
+  </si>
+  <si>
+    <t>DISPÕE SOBRE ABERTURA DE CREDITO ADICIONAL ESPECIAL E DA OUTRAS PROVIDENCIAS.</t>
+  </si>
+  <si>
+    <t>1513</t>
+  </si>
+  <si>
+    <t>http://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2026/1513/projeto_de_lei_no_013-2026.pdf</t>
+  </si>
+  <si>
+    <t>DISPÕE SOBRE ABERTURA DE CREDITOS ADICIONAIS SUPLEMENTARES E DA OUTRAS PROVIDENCIAS.</t>
+  </si>
+  <si>
     <t>1421</t>
   </si>
   <si>
     <t>PRE</t>
   </si>
   <si>
     <t>Projeto de Resolução</t>
   </si>
   <si>
     <t>Modifica a Resolução Interna nº 02/2025 que cria a comissões permanentes de RJFFOP.</t>
   </si>
   <si>
     <t>1441</t>
   </si>
   <si>
     <t>Projeto de resolução n°002/2026 - MESA DIRETORA.</t>
   </si>
   <si>
+    <t>1461</t>
+  </si>
+  <si>
+    <t>http://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2026/1461/projeto_de_resolucao_no_03-2026.pdf</t>
+  </si>
+  <si>
+    <t>ALTERA O REGIMENTO INTERNO DA CÂMARA MUNICIPAL DE PORTO ALEGRE DO NORTE /MT PARA CRIA A PROCURADORIA ESPECIAL DA MULHER.</t>
+  </si>
+  <si>
     <t>1420</t>
   </si>
   <si>
     <t>REQ</t>
   </si>
   <si>
     <t>Requerimento</t>
   </si>
   <si>
     <t>http://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2026/1420/requerimento_no_02-2026.pdf</t>
   </si>
   <si>
     <t>Informações sobre exames de ultrassonografia morfológica realizados no ano de 2025.</t>
   </si>
   <si>
     <t>1437</t>
   </si>
   <si>
     <t>FERLA BORGES, MARIA DO JAKÃO</t>
   </si>
   <si>
     <t>http://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2026/1437/requerimento_no_03-2026.pdf</t>
   </si>
   <si>
     <t>Solicitação de prestação de contas e informações detalhadas sobre o programa Habitacional " Ser Família Habilitação"</t>
@@ -1098,50 +1656,68 @@
   <si>
     <t>1438</t>
   </si>
   <si>
     <t>http://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2026/1438/requerimento_no_04-2026.pdf</t>
   </si>
   <si>
     <t>Solicitação de Prestação de Contas detalhada e esclarecimentos sobre a obra de pavimentação urbana do Setor dos Esportes e Setor Boa Esperança.</t>
   </si>
   <si>
     <t>1439</t>
   </si>
   <si>
     <t>http://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2026/1439/requerimento_no_05-2026.pdf</t>
   </si>
   <si>
     <t>Solicitação de Prestação de Contas detalhada da obra de pavimentação da rodovia MT-550.</t>
   </si>
   <si>
     <t>1454</t>
   </si>
   <si>
     <t>Requerimento n°06/2026 Antecipação de sessão ordinária.</t>
   </si>
   <si>
+    <t>1458</t>
+  </si>
+  <si>
+    <t>http://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2026/1458/requerimento_no_07-2026.pdf</t>
+  </si>
+  <si>
+    <t>REQUERER A ANTECIPAÇÃO DA SESSÃO ANTERIORMENTE PREVISTA PARA O DIA 06 DE MAIO DE 2026 PARA QUE SEJA REALIZADA NO DIA 05 DE MAIO DE 2026.</t>
+  </si>
+  <si>
+    <t>1459</t>
+  </si>
+  <si>
+    <t>http://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2026/1459/requerimento_no_08-2026.pdf</t>
+  </si>
+  <si>
+    <t>Regulamentação de paradas de transporte coletivo (escolar/empresa) e área de carga/descarga na  Avenida Betumarcos em Porto Alegre do Norte-MT, e outras vias públicas que achar necessário.</t>
+  </si>
+  <si>
     <t>1357</t>
   </si>
   <si>
     <t>VETO</t>
   </si>
   <si>
     <t>Veto</t>
   </si>
   <si>
     <t>http://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2026/1357/veto_no_001-2026.pdf</t>
   </si>
   <si>
     <t>Vetos as emendas aditiva e modificativa n°08/2025, 011/2025, 014/2025. referente ao projeto de lei n°039/2025 - PPA/2026 a 2029.</t>
   </si>
   <si>
     <t>1358</t>
   </si>
   <si>
     <t>http://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2026/1358/veto_no_002-2026.pdf</t>
   </si>
   <si>
     <t>Vetos ás Emendas Aditiva e Modificativa n°010/2025, n°012/2025, n°016/2025. Referente ao Projeto de Lei n°040/2025.- LDO 2026</t>
   </si>
   <si>
     <t>1359</t>
@@ -1158,72 +1734,102 @@
   <si>
     <t>JUS</t>
   </si>
   <si>
     <t>Justificativa</t>
   </si>
   <si>
     <t>http://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2026/1400/justificativa_no_01-2026_-_selio_da_sac.pdf</t>
   </si>
   <si>
     <t>Do vereador Selio da Sac por faltar na sessão Ordinaria do dia 04 de fevereiro de 2026</t>
   </si>
   <si>
     <t>1401</t>
   </si>
   <si>
     <t>http://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2026/1401/justificativa_no_02-2026_-_ferla_borges.pdf</t>
   </si>
   <si>
     <t>Dar vereadora Ferla Boges por ter faltado a sessão ordinaria no dia 04 de fevereiro de 2026</t>
   </si>
   <si>
     <t>1426</t>
   </si>
   <si>
-    <t>RODRIGO DA ANTENA</t>
-[...1 lines deleted...]
-  <si>
     <t>http://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2026/1426/justificativa_no_03-2026.pdf</t>
   </si>
   <si>
     <t>Vereador João Rodrigues</t>
   </si>
   <si>
+    <t>1494</t>
+  </si>
+  <si>
+    <t>NO DIA 20/05/2026 A VEREADORA ESTARA EM VIAGEM OFICIAL À CIDADE DE BRASÍLIA - DF, PARTICIPANDO DE UMA CAPACITAÇÃO NO 16° ENGITEC(ENCONTRO NACIONAL DO GRUPO INTERLEGIS DE TECNOLOGIA).</t>
+  </si>
+  <si>
+    <t>1495</t>
+  </si>
+  <si>
+    <t>NA REFEDIDA DATA O VEREADOR JUNIOR ESTARA EM VIAGEM OFICIAL À CIDADE DE BRASÍLIA DF, PARTICIPANDO DE UMA CAPACITAÇÃO NO 16° ENGITEC (ENCONTRO NACIONAL DO GRUPO INTERLEGIS DE TECNOLOGIA).</t>
+  </si>
+  <si>
+    <t>1496</t>
+  </si>
+  <si>
+    <t>NA REFERIDA DATA, A VEREADORA MARIA ESTARA EM VIAGEM OFICIAL À CIDADE DE  BRASÍLIA - DF, PARTICIPANDO DE UMA CAPACITAÇÃO NO 16° ENGITEC (ENCONTRO NACIONAL DO GRUPO INTERLEGIS DE TECNOLOGIA).</t>
+  </si>
+  <si>
+    <t>1497</t>
+  </si>
+  <si>
+    <t>Por razão de uma viagem oficial a cidade de Brasília-DF.</t>
+  </si>
+  <si>
     <t>1361</t>
   </si>
   <si>
     <t>PLL</t>
   </si>
   <si>
     <t>Projeto de Lei do Legislativo</t>
   </si>
   <si>
     <t>http://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2026/1361/projeto_de_lei_do_legislativo_no_01-2026.pdf</t>
   </si>
   <si>
     <t>Determina o índice de revisão geral anual para os servidores públicos efetivos e nomeados da Câmara Municipal de Porto Alegre do Norte/MT.</t>
+  </si>
+  <si>
+    <t>1460</t>
+  </si>
+  <si>
+    <t>http://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2026/1460/projeto_de_lei_do_legislativo_no_03-2026.pdf</t>
+  </si>
+  <si>
+    <t>DENOMINA DE WALMIRÊ FERNANDO FORTES O LABORATÓRIO MUNICIPAL DE SAÚDE DE PORTO ALEGRE DO NORTE - MT.</t>
   </si>
   <si>
     <t>1425</t>
   </si>
   <si>
     <t>http://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2026/1425/projeto_de_lei_do_legislativo_no_04-2026.pdf</t>
   </si>
   <si>
     <t>Cria o cargo de Assessor(a) Jurídico(a) da Procuradoria Especial da Mulher no âmbito da Câmara Municipal de Porto Alegre do Norte-MT</t>
   </si>
   <si>
     <t>1423</t>
   </si>
   <si>
     <t>EPL</t>
   </si>
   <si>
     <t>Emendas Projeto de Lei</t>
   </si>
   <si>
     <t>http://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2026/1423/emenda_aditiva_no_01-2026.pdf</t>
   </si>
   <si>
     <t>Ao Projeto de Lei Complementar n° 001/2026 - que concede o desconto para pagamento antecipado do imposto predial territorial urbano – IPTU, no Exercício de 2026.</t>
   </si>
@@ -1557,66 +2163,66 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2026/1362/indicacao_001-2026_-_val_nascimento_e_aldenor_lima_-_criacao_da_praca_do_pioneiros_assinado.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2026/1363/02-2026.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2026/1364/03-2026.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2026/1365/04-2026.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2026/1366/05-2026.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2026/1367/06-2026.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2026/1368/07-2026.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2026/1369/08-2026.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2026/1370/09-2026.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2026/1371/10-2026.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2026/1372/11-2026.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2026/1373/12-2026.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2026/1374/13-2026.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2026/1375/14-2026.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2026/1376/15-2026.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2026/1377/16-2026.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2026/1378/17-2026.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2026/1379/18-2026.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2026/1380/19-2026.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2026/1381/20-2026.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2026/1382/21-2026.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2026/1383/22-2026.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2026/1384/23-2026.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2026/1385/24-2026.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2026/1386/25-2026.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2026/1387/26-2026.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2026/1388/27-2026.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2026/1390/28-2026.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2026/1391/29-2026.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2026/1393/30-2026.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2026/1394/31-2026.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2026/1396/32-2026.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2026/1397/33-2026.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2026/1398/34-2026.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2026/1402/indicacao_no_035-2026.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2026/1403/indicacao_no_036-2026.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2026/1404/indicacao_no_037-2026.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2026/1405/indicacao_no_038-2026.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2026/1406/indicacao_no_039-2026.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2026/1407/indicacao_no_040-2026.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2026/1408/indicacao_no_041-2026.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2026/1409/indicacao_no_042-2026.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2026/1410/indicacao_no_043-2026.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2026/1411/indicacao_no_044-2026.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2026/1412/indicacao_no_045-2026.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2026/1413/indicacao_no_046-2026.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2026/1414/indicacao_no_048-2026.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2026/1415/indicacao_no_049-2026.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2026/1416/indicacao_no_050-2026.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2026/1417/indicacao_no_051-2026.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2026/1418/indicacao_no_052-2026.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2026/1419/indicacao_no_053-2026.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2026/1427/indicacao_no_054-2026.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2026/1428/indicacao_no_055-2026.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2026/1429/indicacao_no_056-2026.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2026/1430/indicacao_no_057-2026.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2026/1431/indicacao_no_058-2026.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2026/1432/indicacao_no_059-2026.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2026/1433/indicacao_no_060-2026.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2026/1435/indicacao_no_061-2026.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2026/1436/indicacao_no_062-2026.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2026/1442/indicacao_no_063-2026.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2026/1443/indicacao_no_064-2026.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2026/1444/indicacao_no_065-2026.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portoalegredonorte.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2026/1446/indicacao_no_067-2026.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2026/1447/indicacao_no_068-2026.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2026/1448/mocoes_no_01-2026.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2026/1449/mocoes_no_02-2026.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2026/1450/mocoes_no_03-2026.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2026/1451/mocoes_no_04-2026.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2026/1452/mocoes_no_05-2026.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2026/1453/mocoes_no_06-2026.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portoalegredonorte.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2026/1422/projeto_de_lei_complementar__no_001_2026_-_desconto_iptu_2026.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2026/1389/projeto_de_lei_no_001-2026.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2026/1440/projeto_de_lei_no_002-2026.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2026/1392/projeto_de_lei_no_003-2026.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2026/1395/projeto_de_lei_no_004-2026.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2026/1399/parecer_tecnico_juridico_05-2026.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2026/1434/projeto_de_lei_no_007-2026_-_ambulancia.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portoalegredonorte.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portoalegredonorte.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2026/1420/requerimento_no_02-2026.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2026/1437/requerimento_no_03-2026.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2026/1438/requerimento_no_04-2026.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2026/1439/requerimento_no_05-2026.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portoalegredonorte.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2026/1357/veto_no_001-2026.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2026/1358/veto_no_002-2026.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2026/1359/veto_no_003-2026.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2026/1400/justificativa_no_01-2026_-_selio_da_sac.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2026/1401/justificativa_no_02-2026_-_ferla_borges.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2026/1426/justificativa_no_03-2026.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2026/1361/projeto_de_lei_do_legislativo_no_01-2026.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2026/1425/projeto_de_lei_do_legislativo_no_04-2026.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2026/1423/emenda_aditiva_no_01-2026.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2026/1424/emenda_aditiva_no_002-2026.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2026/1362/indicacao_001-2026_-_val_nascimento_e_aldenor_lima_-_criacao_da_praca_do_pioneiros_assinado.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2026/1363/02-2026.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2026/1364/03-2026.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2026/1365/04-2026.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2026/1366/05-2026.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2026/1367/06-2026.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2026/1368/07-2026.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2026/1369/08-2026.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2026/1370/09-2026.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2026/1371/10-2026.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2026/1372/11-2026.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2026/1373/12-2026.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2026/1374/13-2026.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2026/1375/14-2026.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2026/1376/15-2026.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2026/1377/16-2026.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2026/1378/17-2026.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2026/1379/18-2026.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2026/1380/19-2026.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2026/1381/20-2026.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2026/1382/21-2026.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2026/1383/22-2026.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2026/1384/23-2026.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2026/1385/24-2026.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2026/1386/25-2026.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2026/1387/26-2026.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2026/1388/27-2026.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2026/1390/28-2026.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2026/1391/29-2026.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2026/1393/30-2026.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2026/1394/31-2026.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2026/1396/32-2026.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2026/1397/33-2026.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2026/1398/34-2026.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2026/1402/indicacao_no_035-2026.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2026/1403/indicacao_no_036-2026.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2026/1404/indicacao_no_037-2026.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2026/1405/indicacao_no_038-2026.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2026/1406/indicacao_no_039-2026.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2026/1407/indicacao_no_040-2026.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2026/1408/indicacao_no_041-2026.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2026/1409/indicacao_no_042-2026.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2026/1410/indicacao_no_043-2026.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2026/1411/indicacao_no_044-2026.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2026/1412/indicacao_no_045-2026.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2026/1413/indicacao_no_046-2026.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2026/1414/indicacao_no_048-2026.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2026/1415/indicacao_no_049-2026.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2026/1416/indicacao_no_050-2026.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2026/1417/indicacao_no_051-2026.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2026/1418/indicacao_no_052-2026.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2026/1419/indicacao_no_053-2026.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2026/1427/indicacao_no_054-2026.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2026/1428/indicacao_no_055-2026.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2026/1429/indicacao_no_056-2026.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2026/1430/indicacao_no_057-2026.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2026/1431/indicacao_no_058-2026.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2026/1432/indicacao_no_059-2026.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2026/1433/indicacao_no_060-2026.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2026/1435/indicacao_no_061-2026.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2026/1436/indicacao_no_062-2026.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2026/1442/indicacao_no_063-2026.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2026/1443/indicacao_no_064-2026.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2026/1444/indicacao_no_065-2026.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portoalegredonorte.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2026/1446/indicacao_no_067-2026.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2026/1447/indicacao_no_068-2026.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portoalegredonorte.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2026/1479/indicacao_no_070-2026.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2026/1480/indicacao_no_071-2026.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2026/1478/indicacao_no_072-2026.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2026/1477/indicacao_no_073-2026.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2026/1476/indicacao_no_074-2026.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portoalegredonorte.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portoalegredonorte.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portoalegredonorte.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portoalegredonorte.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portoalegredonorte.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2026/1465/indicacao_no_080-2026.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2026/1466/indicacao_no_081-2026.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2026/1467/indicacao_no_082-2026.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2026/1468/indicacao_no_083-2026.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2026/1469/indicacao_no_084-2026.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2026/1470/indicacao_no_085-2026.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2026/1475/indicacao_no_086-2026.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2026/1481/indicacao_087-2026.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portoalegredonorte.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2026/1485/089.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2026/1486/090.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2026/1487/091.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portoalegredonorte.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portoalegredonorte.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2026/1490/094-2026_-_val_nascimento_-_obstrucao_das_calcadas.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2026/1491/095-2026-_deusimar_-_posto_de_coleta_de_sangue_em_nova_floresta.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2026/1492/096-2026_-_jackson_-_iluminacao_no_campo_do_salomao.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2026/1498/097-2026.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2026/1499/098-2026.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2026/1500/099-2026.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2026/1501/100-2026.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2026/1502/101-2026.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2026/1503/102-2026.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2026/1504/103-2026.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2026/1505/104-2026.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2026/1506/105-2026.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2026/1507/106_-_2026.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2026/1508/107-2026.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2026/1511/indicacao_no_108-2026.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2026/1448/mocoes_no_01-2026.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2026/1449/mocoes_no_02-2026.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2026/1450/mocoes_no_03-2026.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2026/1451/mocoes_no_04-2026.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2026/1452/mocoes_no_05-2026.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2026/1453/mocoes_no_06-2026.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2026/1509/mocoes_no_07-2026.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portoalegredonorte.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2026/1510/mocoes_no_10-2026.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portoalegredonorte.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portoalegredonorte.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2026/1422/projeto_de_lei_complementar__no_001_2026_-_desconto_iptu_2026.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2026/1389/projeto_de_lei_no_001-2026.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2026/1440/projeto_de_lei_no_002-2026.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2026/1392/projeto_de_lei_no_003-2026.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2026/1395/projeto_de_lei_no_004-2026.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2026/1399/parecer_tecnico_juridico_05-2026.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2026/1455/projeto_de_lei_na_006-2026_-_executivo.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2026/1434/projeto_de_lei_no_007-2026_-_ambulancia.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2026/1462/projeto_de_lei_no_008-2026.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portoalegredonorte.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portoalegredonorte.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2026/1514/projeto_de_lei_no_011-2026.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2026/1512/projeto_de_lei_no_012-2026.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2026/1513/projeto_de_lei_no_013-2026.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portoalegredonorte.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portoalegredonorte.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2026/1461/projeto_de_resolucao_no_03-2026.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2026/1420/requerimento_no_02-2026.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2026/1437/requerimento_no_03-2026.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2026/1438/requerimento_no_04-2026.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2026/1439/requerimento_no_05-2026.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portoalegredonorte.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2026/1458/requerimento_no_07-2026.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2026/1459/requerimento_no_08-2026.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2026/1357/veto_no_001-2026.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2026/1358/veto_no_002-2026.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2026/1359/veto_no_003-2026.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2026/1400/justificativa_no_01-2026_-_selio_da_sac.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2026/1401/justificativa_no_02-2026_-_ferla_borges.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2026/1426/justificativa_no_03-2026.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portoalegredonorte.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portoalegredonorte.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portoalegredonorte.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portoalegredonorte.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2026/1361/projeto_de_lei_do_legislativo_no_01-2026.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2026/1460/projeto_de_lei_do_legislativo_no_03-2026.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2026/1425/projeto_de_lei_do_legislativo_no_04-2026.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2026/1423/emenda_aditiva_no_01-2026.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2026/1424/emenda_aditiva_no_002-2026.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:H99"/>
+  <dimension ref="A1:H158"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
-    <col min="6" max="6" width="57.140625" bestFit="1" customWidth="1"/>
+    <col min="6" max="6" width="79" bestFit="1" customWidth="1"/>
     <col min="7" max="7" width="173" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
@@ -3353,846 +3959,2380 @@
       </c>
       <c r="D68" t="s">
         <v>11</v>
       </c>
       <c r="E68" t="s">
         <v>12</v>
       </c>
       <c r="F68" t="s">
         <v>119</v>
       </c>
       <c r="G68" s="1" t="s">
         <v>286</v>
       </c>
       <c r="H68" t="s">
         <v>287</v>
       </c>
     </row>
     <row r="69" spans="1:8">
       <c r="A69" t="s">
         <v>288</v>
       </c>
       <c r="B69" t="s">
         <v>9</v>
       </c>
       <c r="C69" t="s">
-        <v>10</v>
+        <v>289</v>
       </c>
       <c r="D69" t="s">
-        <v>289</v>
+        <v>11</v>
       </c>
       <c r="E69" t="s">
+        <v>12</v>
+      </c>
+      <c r="F69" t="s">
         <v>290</v>
       </c>
-      <c r="F69" t="s">
+      <c r="G69" s="1" t="s">
+        <v>278</v>
+      </c>
+      <c r="H69" t="s">
         <v>291</v>
-      </c>
-[...4 lines deleted...]
-        <v>293</v>
       </c>
     </row>
     <row r="70" spans="1:8">
       <c r="A70" t="s">
+        <v>292</v>
+      </c>
+      <c r="B70" t="s">
+        <v>9</v>
+      </c>
+      <c r="C70" t="s">
+        <v>293</v>
+      </c>
+      <c r="D70" t="s">
+        <v>11</v>
+      </c>
+      <c r="E70" t="s">
+        <v>12</v>
+      </c>
+      <c r="F70" t="s">
+        <v>13</v>
+      </c>
+      <c r="G70" s="1" t="s">
         <v>294</v>
       </c>
-      <c r="B70" t="s">
-[...14 lines deleted...]
-      <c r="G70" s="1" t="s">
+      <c r="H70" t="s">
         <v>295</v>
-      </c>
-[...1 lines deleted...]
-        <v>296</v>
       </c>
     </row>
     <row r="71" spans="1:8">
       <c r="A71" t="s">
+        <v>296</v>
+      </c>
+      <c r="B71" t="s">
+        <v>9</v>
+      </c>
+      <c r="C71" t="s">
         <v>297</v>
       </c>
-      <c r="B71" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D71" t="s">
-        <v>289</v>
+        <v>11</v>
       </c>
       <c r="E71" t="s">
-        <v>290</v>
+        <v>12</v>
       </c>
       <c r="F71" t="s">
-        <v>291</v>
+        <v>13</v>
       </c>
       <c r="G71" s="1" t="s">
         <v>298</v>
       </c>
       <c r="H71" t="s">
         <v>299</v>
       </c>
     </row>
     <row r="72" spans="1:8">
       <c r="A72" t="s">
         <v>300</v>
       </c>
       <c r="B72" t="s">
         <v>9</v>
       </c>
       <c r="C72" t="s">
-        <v>25</v>
+        <v>301</v>
       </c>
       <c r="D72" t="s">
-        <v>289</v>
+        <v>11</v>
       </c>
       <c r="E72" t="s">
-        <v>290</v>
+        <v>12</v>
       </c>
       <c r="F72" t="s">
-        <v>291</v>
+        <v>13</v>
       </c>
       <c r="G72" s="1" t="s">
-        <v>301</v>
+        <v>302</v>
       </c>
       <c r="H72" t="s">
-        <v>302</v>
+        <v>303</v>
       </c>
     </row>
     <row r="73" spans="1:8">
       <c r="A73" t="s">
-        <v>303</v>
+        <v>304</v>
       </c>
       <c r="B73" t="s">
         <v>9</v>
       </c>
       <c r="C73" t="s">
-        <v>30</v>
+        <v>305</v>
       </c>
       <c r="D73" t="s">
-        <v>289</v>
+        <v>11</v>
       </c>
       <c r="E73" t="s">
-        <v>290</v>
+        <v>12</v>
       </c>
       <c r="F73" t="s">
-        <v>291</v>
+        <v>13</v>
       </c>
       <c r="G73" s="1" t="s">
-        <v>304</v>
+        <v>306</v>
       </c>
       <c r="H73" t="s">
-        <v>305</v>
+        <v>307</v>
       </c>
     </row>
     <row r="74" spans="1:8">
       <c r="A74" t="s">
-        <v>306</v>
+        <v>308</v>
       </c>
       <c r="B74" t="s">
         <v>9</v>
       </c>
       <c r="C74" t="s">
-        <v>34</v>
+        <v>309</v>
       </c>
       <c r="D74" t="s">
-        <v>289</v>
+        <v>11</v>
       </c>
       <c r="E74" t="s">
-        <v>290</v>
+        <v>12</v>
       </c>
       <c r="F74" t="s">
-        <v>291</v>
+        <v>119</v>
       </c>
       <c r="G74" s="1" t="s">
-        <v>307</v>
+        <v>310</v>
       </c>
       <c r="H74" t="s">
-        <v>308</v>
+        <v>311</v>
       </c>
     </row>
     <row r="75" spans="1:8">
       <c r="A75" t="s">
-        <v>309</v>
+        <v>312</v>
       </c>
       <c r="B75" t="s">
         <v>9</v>
       </c>
       <c r="C75" t="s">
-        <v>10</v>
+        <v>313</v>
       </c>
       <c r="D75" t="s">
-        <v>310</v>
+        <v>11</v>
       </c>
       <c r="E75" t="s">
-        <v>311</v>
+        <v>12</v>
       </c>
       <c r="F75" t="s">
-        <v>312</v>
+        <v>67</v>
       </c>
       <c r="G75" s="1" t="s">
         <v>278</v>
       </c>
       <c r="H75" t="s">
-        <v>313</v>
+        <v>314</v>
       </c>
     </row>
     <row r="76" spans="1:8">
       <c r="A76" t="s">
-        <v>314</v>
+        <v>315</v>
       </c>
       <c r="B76" t="s">
         <v>9</v>
       </c>
       <c r="C76" t="s">
-        <v>10</v>
+        <v>316</v>
       </c>
       <c r="D76" t="s">
-        <v>315</v>
+        <v>11</v>
       </c>
       <c r="E76" t="s">
-        <v>316</v>
+        <v>12</v>
       </c>
       <c r="F76" t="s">
+        <v>81</v>
+      </c>
+      <c r="G76" s="1" t="s">
+        <v>278</v>
+      </c>
+      <c r="H76" t="s">
         <v>317</v>
-      </c>
-[...4 lines deleted...]
-        <v>319</v>
       </c>
     </row>
     <row r="77" spans="1:8">
       <c r="A77" t="s">
+        <v>318</v>
+      </c>
+      <c r="B77" t="s">
+        <v>9</v>
+      </c>
+      <c r="C77" t="s">
+        <v>319</v>
+      </c>
+      <c r="D77" t="s">
+        <v>11</v>
+      </c>
+      <c r="E77" t="s">
+        <v>12</v>
+      </c>
+      <c r="F77" t="s">
+        <v>81</v>
+      </c>
+      <c r="G77" s="1" t="s">
+        <v>278</v>
+      </c>
+      <c r="H77" t="s">
         <v>320</v>
-      </c>
-[...19 lines deleted...]
-        <v>324</v>
       </c>
     </row>
     <row r="78" spans="1:8">
       <c r="A78" t="s">
-        <v>325</v>
+        <v>321</v>
       </c>
       <c r="B78" t="s">
         <v>9</v>
       </c>
       <c r="C78" t="s">
-        <v>17</v>
+        <v>322</v>
       </c>
       <c r="D78" t="s">
-        <v>321</v>
+        <v>11</v>
       </c>
       <c r="E78" t="s">
-        <v>322</v>
+        <v>12</v>
       </c>
       <c r="F78" t="s">
-        <v>317</v>
+        <v>81</v>
       </c>
       <c r="G78" s="1" t="s">
-        <v>326</v>
+        <v>278</v>
       </c>
       <c r="H78" t="s">
-        <v>327</v>
+        <v>323</v>
       </c>
     </row>
     <row r="79" spans="1:8">
       <c r="A79" t="s">
-        <v>328</v>
+        <v>324</v>
       </c>
       <c r="B79" t="s">
         <v>9</v>
       </c>
       <c r="C79" t="s">
-        <v>21</v>
+        <v>325</v>
       </c>
       <c r="D79" t="s">
-        <v>321</v>
+        <v>11</v>
       </c>
       <c r="E79" t="s">
-        <v>322</v>
+        <v>12</v>
       </c>
       <c r="F79" t="s">
-        <v>317</v>
+        <v>81</v>
       </c>
       <c r="G79" s="1" t="s">
-        <v>329</v>
+        <v>278</v>
       </c>
       <c r="H79" t="s">
-        <v>330</v>
+        <v>326</v>
       </c>
     </row>
     <row r="80" spans="1:8">
       <c r="A80" t="s">
-        <v>331</v>
+        <v>327</v>
       </c>
       <c r="B80" t="s">
         <v>9</v>
       </c>
       <c r="C80" t="s">
-        <v>25</v>
+        <v>328</v>
       </c>
       <c r="D80" t="s">
-        <v>321</v>
+        <v>11</v>
       </c>
       <c r="E80" t="s">
-        <v>322</v>
+        <v>12</v>
       </c>
       <c r="F80" t="s">
-        <v>317</v>
+        <v>81</v>
       </c>
       <c r="G80" s="1" t="s">
-        <v>332</v>
+        <v>329</v>
       </c>
       <c r="H80" t="s">
-        <v>333</v>
+        <v>330</v>
       </c>
     </row>
     <row r="81" spans="1:8">
       <c r="A81" t="s">
+        <v>331</v>
+      </c>
+      <c r="B81" t="s">
+        <v>9</v>
+      </c>
+      <c r="C81" t="s">
+        <v>332</v>
+      </c>
+      <c r="D81" t="s">
+        <v>11</v>
+      </c>
+      <c r="E81" t="s">
+        <v>12</v>
+      </c>
+      <c r="F81" t="s">
+        <v>333</v>
+      </c>
+      <c r="G81" s="1" t="s">
         <v>334</v>
       </c>
-      <c r="B81" t="s">
-[...14 lines deleted...]
-      <c r="G81" s="1" t="s">
+      <c r="H81" t="s">
         <v>335</v>
-      </c>
-[...1 lines deleted...]
-        <v>336</v>
       </c>
     </row>
     <row r="82" spans="1:8">
       <c r="A82" t="s">
+        <v>336</v>
+      </c>
+      <c r="B82" t="s">
+        <v>9</v>
+      </c>
+      <c r="C82" t="s">
         <v>337</v>
       </c>
-      <c r="B82" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D82" t="s">
-        <v>321</v>
+        <v>11</v>
       </c>
       <c r="E82" t="s">
-        <v>322</v>
+        <v>12</v>
       </c>
       <c r="F82" t="s">
-        <v>317</v>
+        <v>333</v>
       </c>
       <c r="G82" s="1" t="s">
         <v>338</v>
       </c>
       <c r="H82" t="s">
-        <v>330</v>
+        <v>339</v>
       </c>
     </row>
     <row r="83" spans="1:8">
       <c r="A83" t="s">
-        <v>339</v>
+        <v>340</v>
       </c>
       <c r="B83" t="s">
         <v>9</v>
       </c>
       <c r="C83" t="s">
-        <v>10</v>
+        <v>341</v>
       </c>
       <c r="D83" t="s">
-        <v>340</v>
+        <v>11</v>
       </c>
       <c r="E83" t="s">
-        <v>341</v>
+        <v>12</v>
       </c>
       <c r="F83" t="s">
-        <v>312</v>
+        <v>333</v>
       </c>
       <c r="G83" s="1" t="s">
-        <v>278</v>
+        <v>342</v>
       </c>
       <c r="H83" t="s">
-        <v>342</v>
+        <v>343</v>
       </c>
     </row>
     <row r="84" spans="1:8">
       <c r="A84" t="s">
-        <v>343</v>
+        <v>344</v>
       </c>
       <c r="B84" t="s">
         <v>9</v>
       </c>
       <c r="C84" t="s">
-        <v>17</v>
+        <v>345</v>
       </c>
       <c r="D84" t="s">
-        <v>340</v>
+        <v>11</v>
       </c>
       <c r="E84" t="s">
-        <v>341</v>
+        <v>12</v>
       </c>
       <c r="F84" t="s">
-        <v>312</v>
+        <v>333</v>
       </c>
       <c r="G84" s="1" t="s">
-        <v>278</v>
+        <v>346</v>
       </c>
       <c r="H84" t="s">
-        <v>344</v>
+        <v>347</v>
       </c>
     </row>
     <row r="85" spans="1:8">
       <c r="A85" t="s">
-        <v>345</v>
+        <v>348</v>
       </c>
       <c r="B85" t="s">
         <v>9</v>
       </c>
       <c r="C85" t="s">
-        <v>17</v>
+        <v>349</v>
       </c>
       <c r="D85" t="s">
-        <v>346</v>
+        <v>11</v>
       </c>
       <c r="E85" t="s">
-        <v>347</v>
+        <v>12</v>
       </c>
       <c r="F85" t="s">
-        <v>81</v>
+        <v>333</v>
       </c>
       <c r="G85" s="1" t="s">
-        <v>348</v>
+        <v>350</v>
       </c>
       <c r="H85" t="s">
-        <v>349</v>
+        <v>351</v>
       </c>
     </row>
     <row r="86" spans="1:8">
       <c r="A86" t="s">
-        <v>350</v>
+        <v>352</v>
       </c>
       <c r="B86" t="s">
         <v>9</v>
       </c>
       <c r="C86" t="s">
-        <v>21</v>
+        <v>353</v>
       </c>
       <c r="D86" t="s">
-        <v>346</v>
+        <v>11</v>
       </c>
       <c r="E86" t="s">
-        <v>347</v>
+        <v>12</v>
       </c>
       <c r="F86" t="s">
-        <v>351</v>
+        <v>333</v>
       </c>
       <c r="G86" s="1" t="s">
-        <v>352</v>
+        <v>354</v>
       </c>
       <c r="H86" t="s">
-        <v>353</v>
+        <v>355</v>
       </c>
     </row>
     <row r="87" spans="1:8">
       <c r="A87" t="s">
-        <v>354</v>
+        <v>356</v>
       </c>
       <c r="B87" t="s">
         <v>9</v>
       </c>
       <c r="C87" t="s">
-        <v>25</v>
+        <v>357</v>
       </c>
       <c r="D87" t="s">
-        <v>346</v>
+        <v>11</v>
       </c>
       <c r="E87" t="s">
-        <v>347</v>
+        <v>12</v>
       </c>
       <c r="F87" t="s">
-        <v>351</v>
+        <v>81</v>
       </c>
       <c r="G87" s="1" t="s">
-        <v>355</v>
+        <v>358</v>
       </c>
       <c r="H87" t="s">
-        <v>356</v>
+        <v>359</v>
       </c>
     </row>
     <row r="88" spans="1:8">
       <c r="A88" t="s">
-        <v>357</v>
+        <v>360</v>
       </c>
       <c r="B88" t="s">
         <v>9</v>
       </c>
       <c r="C88" t="s">
-        <v>30</v>
+        <v>361</v>
       </c>
       <c r="D88" t="s">
-        <v>346</v>
+        <v>11</v>
       </c>
       <c r="E88" t="s">
-        <v>347</v>
+        <v>12</v>
       </c>
       <c r="F88" t="s">
-        <v>351</v>
+        <v>81</v>
       </c>
       <c r="G88" s="1" t="s">
-        <v>358</v>
+        <v>278</v>
       </c>
       <c r="H88" t="s">
-        <v>359</v>
+        <v>362</v>
       </c>
     </row>
     <row r="89" spans="1:8">
       <c r="A89" t="s">
-        <v>360</v>
+        <v>363</v>
       </c>
       <c r="B89" t="s">
         <v>9</v>
       </c>
       <c r="C89" t="s">
-        <v>34</v>
+        <v>364</v>
       </c>
       <c r="D89" t="s">
-        <v>346</v>
+        <v>11</v>
       </c>
       <c r="E89" t="s">
-        <v>347</v>
+        <v>12</v>
       </c>
       <c r="F89" t="s">
-        <v>98</v>
+        <v>81</v>
       </c>
       <c r="G89" s="1" t="s">
-        <v>278</v>
+        <v>365</v>
       </c>
       <c r="H89" t="s">
-        <v>361</v>
+        <v>366</v>
       </c>
     </row>
     <row r="90" spans="1:8">
       <c r="A90" t="s">
-        <v>362</v>
+        <v>367</v>
       </c>
       <c r="B90" t="s">
         <v>9</v>
       </c>
       <c r="C90" t="s">
-        <v>10</v>
+        <v>368</v>
       </c>
       <c r="D90" t="s">
-        <v>363</v>
+        <v>11</v>
       </c>
       <c r="E90" t="s">
-        <v>364</v>
+        <v>12</v>
       </c>
       <c r="F90" t="s">
-        <v>317</v>
+        <v>81</v>
       </c>
       <c r="G90" s="1" t="s">
-        <v>365</v>
+        <v>369</v>
       </c>
       <c r="H90" t="s">
-        <v>366</v>
+        <v>370</v>
       </c>
     </row>
     <row r="91" spans="1:8">
       <c r="A91" t="s">
-        <v>367</v>
+        <v>371</v>
       </c>
       <c r="B91" t="s">
         <v>9</v>
       </c>
       <c r="C91" t="s">
-        <v>17</v>
+        <v>372</v>
       </c>
       <c r="D91" t="s">
-        <v>363</v>
+        <v>11</v>
       </c>
       <c r="E91" t="s">
-        <v>364</v>
+        <v>12</v>
       </c>
       <c r="F91" t="s">
-        <v>317</v>
+        <v>119</v>
       </c>
       <c r="G91" s="1" t="s">
-        <v>368</v>
+        <v>373</v>
       </c>
       <c r="H91" t="s">
-        <v>369</v>
+        <v>374</v>
       </c>
     </row>
     <row r="92" spans="1:8">
       <c r="A92" t="s">
-        <v>370</v>
+        <v>375</v>
       </c>
       <c r="B92" t="s">
         <v>9</v>
       </c>
       <c r="C92" t="s">
-        <v>21</v>
+        <v>376</v>
       </c>
       <c r="D92" t="s">
-        <v>363</v>
+        <v>11</v>
       </c>
       <c r="E92" t="s">
-        <v>364</v>
+        <v>12</v>
       </c>
       <c r="F92" t="s">
-        <v>317</v>
+        <v>81</v>
       </c>
       <c r="G92" s="1" t="s">
-        <v>371</v>
+        <v>278</v>
       </c>
       <c r="H92" t="s">
-        <v>372</v>
+        <v>377</v>
       </c>
     </row>
     <row r="93" spans="1:8">
       <c r="A93" t="s">
-        <v>373</v>
+        <v>378</v>
       </c>
       <c r="B93" t="s">
         <v>9</v>
       </c>
       <c r="C93" t="s">
-        <v>10</v>
+        <v>379</v>
       </c>
       <c r="D93" t="s">
-        <v>374</v>
+        <v>11</v>
       </c>
       <c r="E93" t="s">
-        <v>375</v>
+        <v>12</v>
       </c>
       <c r="F93" t="s">
-        <v>67</v>
+        <v>98</v>
       </c>
       <c r="G93" s="1" t="s">
-        <v>376</v>
+        <v>278</v>
       </c>
       <c r="H93" t="s">
-        <v>377</v>
+        <v>380</v>
       </c>
     </row>
     <row r="94" spans="1:8">
       <c r="A94" t="s">
-        <v>378</v>
+        <v>381</v>
       </c>
       <c r="B94" t="s">
         <v>9</v>
       </c>
       <c r="C94" t="s">
-        <v>17</v>
+        <v>382</v>
       </c>
       <c r="D94" t="s">
-        <v>374</v>
+        <v>11</v>
       </c>
       <c r="E94" t="s">
-        <v>375</v>
+        <v>12</v>
       </c>
       <c r="F94" t="s">
-        <v>98</v>
+        <v>13</v>
       </c>
       <c r="G94" s="1" t="s">
-        <v>379</v>
+        <v>383</v>
       </c>
       <c r="H94" t="s">
-        <v>380</v>
+        <v>384</v>
       </c>
     </row>
     <row r="95" spans="1:8">
       <c r="A95" t="s">
-        <v>381</v>
+        <v>385</v>
       </c>
       <c r="B95" t="s">
         <v>9</v>
       </c>
       <c r="C95" t="s">
-        <v>21</v>
+        <v>386</v>
       </c>
       <c r="D95" t="s">
-        <v>374</v>
+        <v>11</v>
       </c>
       <c r="E95" t="s">
-        <v>375</v>
+        <v>12</v>
       </c>
       <c r="F95" t="s">
-        <v>382</v>
+        <v>119</v>
       </c>
       <c r="G95" s="1" t="s">
-        <v>383</v>
+        <v>387</v>
       </c>
       <c r="H95" t="s">
-        <v>384</v>
+        <v>388</v>
       </c>
     </row>
     <row r="96" spans="1:8">
       <c r="A96" t="s">
-        <v>385</v>
+        <v>389</v>
       </c>
       <c r="B96" t="s">
         <v>9</v>
       </c>
       <c r="C96" t="s">
-        <v>10</v>
+        <v>390</v>
       </c>
       <c r="D96" t="s">
-        <v>386</v>
+        <v>11</v>
       </c>
       <c r="E96" t="s">
-        <v>387</v>
+        <v>12</v>
       </c>
       <c r="F96" t="s">
-        <v>312</v>
+        <v>265</v>
       </c>
       <c r="G96" s="1" t="s">
-        <v>388</v>
+        <v>391</v>
       </c>
       <c r="H96" t="s">
-        <v>389</v>
+        <v>392</v>
       </c>
     </row>
     <row r="97" spans="1:8">
       <c r="A97" t="s">
-        <v>390</v>
+        <v>393</v>
       </c>
       <c r="B97" t="s">
         <v>9</v>
       </c>
       <c r="C97" t="s">
-        <v>25</v>
+        <v>394</v>
       </c>
       <c r="D97" t="s">
-        <v>386</v>
+        <v>11</v>
       </c>
       <c r="E97" t="s">
-        <v>387</v>
+        <v>12</v>
       </c>
       <c r="F97" t="s">
-        <v>312</v>
+        <v>81</v>
       </c>
       <c r="G97" s="1" t="s">
-        <v>391</v>
+        <v>395</v>
       </c>
       <c r="H97" t="s">
-        <v>392</v>
+        <v>396</v>
       </c>
     </row>
     <row r="98" spans="1:8">
       <c r="A98" t="s">
-        <v>393</v>
+        <v>397</v>
       </c>
       <c r="B98" t="s">
         <v>9</v>
       </c>
       <c r="C98" t="s">
-        <v>10</v>
+        <v>398</v>
       </c>
       <c r="D98" t="s">
-        <v>394</v>
+        <v>11</v>
       </c>
       <c r="E98" t="s">
-        <v>395</v>
+        <v>12</v>
       </c>
       <c r="F98" t="s">
-        <v>81</v>
+        <v>399</v>
       </c>
       <c r="G98" s="1" t="s">
-        <v>396</v>
+        <v>400</v>
       </c>
       <c r="H98" t="s">
-        <v>397</v>
+        <v>401</v>
       </c>
     </row>
     <row r="99" spans="1:8">
       <c r="A99" t="s">
-        <v>398</v>
+        <v>402</v>
       </c>
       <c r="B99" t="s">
         <v>9</v>
       </c>
       <c r="C99" t="s">
+        <v>403</v>
+      </c>
+      <c r="D99" t="s">
+        <v>11</v>
+      </c>
+      <c r="E99" t="s">
+        <v>12</v>
+      </c>
+      <c r="F99" t="s">
+        <v>399</v>
+      </c>
+      <c r="G99" s="1" t="s">
+        <v>404</v>
+      </c>
+      <c r="H99" t="s">
+        <v>405</v>
+      </c>
+    </row>
+    <row r="100" spans="1:8">
+      <c r="A100" t="s">
+        <v>406</v>
+      </c>
+      <c r="B100" t="s">
+        <v>9</v>
+      </c>
+      <c r="C100" t="s">
+        <v>407</v>
+      </c>
+      <c r="D100" t="s">
+        <v>11</v>
+      </c>
+      <c r="E100" t="s">
+        <v>12</v>
+      </c>
+      <c r="F100" t="s">
+        <v>399</v>
+      </c>
+      <c r="G100" s="1" t="s">
+        <v>408</v>
+      </c>
+      <c r="H100" t="s">
+        <v>409</v>
+      </c>
+    </row>
+    <row r="101" spans="1:8">
+      <c r="A101" t="s">
+        <v>410</v>
+      </c>
+      <c r="B101" t="s">
+        <v>9</v>
+      </c>
+      <c r="C101" t="s">
+        <v>411</v>
+      </c>
+      <c r="D101" t="s">
+        <v>11</v>
+      </c>
+      <c r="E101" t="s">
+        <v>12</v>
+      </c>
+      <c r="F101" t="s">
+        <v>399</v>
+      </c>
+      <c r="G101" s="1" t="s">
+        <v>412</v>
+      </c>
+      <c r="H101" t="s">
+        <v>413</v>
+      </c>
+    </row>
+    <row r="102" spans="1:8">
+      <c r="A102" t="s">
+        <v>414</v>
+      </c>
+      <c r="B102" t="s">
+        <v>9</v>
+      </c>
+      <c r="C102" t="s">
+        <v>415</v>
+      </c>
+      <c r="D102" t="s">
+        <v>11</v>
+      </c>
+      <c r="E102" t="s">
+        <v>12</v>
+      </c>
+      <c r="F102" t="s">
+        <v>399</v>
+      </c>
+      <c r="G102" s="1" t="s">
+        <v>416</v>
+      </c>
+      <c r="H102" t="s">
+        <v>417</v>
+      </c>
+    </row>
+    <row r="103" spans="1:8">
+      <c r="A103" t="s">
+        <v>418</v>
+      </c>
+      <c r="B103" t="s">
+        <v>9</v>
+      </c>
+      <c r="C103" t="s">
+        <v>419</v>
+      </c>
+      <c r="D103" t="s">
+        <v>11</v>
+      </c>
+      <c r="E103" t="s">
+        <v>12</v>
+      </c>
+      <c r="F103" t="s">
+        <v>399</v>
+      </c>
+      <c r="G103" s="1" t="s">
+        <v>420</v>
+      </c>
+      <c r="H103" t="s">
+        <v>421</v>
+      </c>
+    </row>
+    <row r="104" spans="1:8">
+      <c r="A104" t="s">
+        <v>422</v>
+      </c>
+      <c r="B104" t="s">
+        <v>9</v>
+      </c>
+      <c r="C104" t="s">
+        <v>423</v>
+      </c>
+      <c r="D104" t="s">
+        <v>11</v>
+      </c>
+      <c r="E104" t="s">
+        <v>12</v>
+      </c>
+      <c r="F104" t="s">
+        <v>399</v>
+      </c>
+      <c r="G104" s="1" t="s">
+        <v>424</v>
+      </c>
+      <c r="H104" t="s">
+        <v>425</v>
+      </c>
+    </row>
+    <row r="105" spans="1:8">
+      <c r="A105" t="s">
+        <v>426</v>
+      </c>
+      <c r="B105" t="s">
+        <v>9</v>
+      </c>
+      <c r="C105" t="s">
+        <v>427</v>
+      </c>
+      <c r="D105" t="s">
+        <v>11</v>
+      </c>
+      <c r="E105" t="s">
+        <v>12</v>
+      </c>
+      <c r="F105" t="s">
+        <v>119</v>
+      </c>
+      <c r="G105" s="1" t="s">
+        <v>428</v>
+      </c>
+      <c r="H105" t="s">
+        <v>429</v>
+      </c>
+    </row>
+    <row r="106" spans="1:8">
+      <c r="A106" t="s">
+        <v>430</v>
+      </c>
+      <c r="B106" t="s">
+        <v>9</v>
+      </c>
+      <c r="C106" t="s">
+        <v>431</v>
+      </c>
+      <c r="D106" t="s">
+        <v>11</v>
+      </c>
+      <c r="E106" t="s">
+        <v>12</v>
+      </c>
+      <c r="F106" t="s">
+        <v>72</v>
+      </c>
+      <c r="G106" s="1" t="s">
+        <v>432</v>
+      </c>
+      <c r="H106" t="s">
+        <v>433</v>
+      </c>
+    </row>
+    <row r="107" spans="1:8">
+      <c r="A107" t="s">
+        <v>434</v>
+      </c>
+      <c r="B107" t="s">
+        <v>9</v>
+      </c>
+      <c r="C107" t="s">
+        <v>435</v>
+      </c>
+      <c r="D107" t="s">
+        <v>11</v>
+      </c>
+      <c r="E107" t="s">
+        <v>12</v>
+      </c>
+      <c r="F107" t="s">
+        <v>72</v>
+      </c>
+      <c r="G107" s="1" t="s">
+        <v>436</v>
+      </c>
+      <c r="H107" t="s">
+        <v>437</v>
+      </c>
+    </row>
+    <row r="108" spans="1:8">
+      <c r="A108" t="s">
+        <v>438</v>
+      </c>
+      <c r="B108" t="s">
+        <v>9</v>
+      </c>
+      <c r="C108" t="s">
+        <v>439</v>
+      </c>
+      <c r="D108" t="s">
+        <v>11</v>
+      </c>
+      <c r="E108" t="s">
+        <v>12</v>
+      </c>
+      <c r="F108" t="s">
+        <v>13</v>
+      </c>
+      <c r="G108" s="1" t="s">
+        <v>440</v>
+      </c>
+      <c r="H108" t="s">
+        <v>441</v>
+      </c>
+    </row>
+    <row r="109" spans="1:8">
+      <c r="A109" t="s">
+        <v>442</v>
+      </c>
+      <c r="B109" t="s">
+        <v>9</v>
+      </c>
+      <c r="C109" t="s">
+        <v>10</v>
+      </c>
+      <c r="D109" t="s">
+        <v>443</v>
+      </c>
+      <c r="E109" t="s">
+        <v>444</v>
+      </c>
+      <c r="F109" t="s">
+        <v>445</v>
+      </c>
+      <c r="G109" s="1" t="s">
+        <v>446</v>
+      </c>
+      <c r="H109" t="s">
+        <v>447</v>
+      </c>
+    </row>
+    <row r="110" spans="1:8">
+      <c r="A110" t="s">
+        <v>448</v>
+      </c>
+      <c r="B110" t="s">
+        <v>9</v>
+      </c>
+      <c r="C110" t="s">
         <v>17</v>
       </c>
-      <c r="D99" t="s">
-[...5 lines deleted...]
-      <c r="F99" t="s">
+      <c r="D110" t="s">
+        <v>443</v>
+      </c>
+      <c r="E110" t="s">
+        <v>444</v>
+      </c>
+      <c r="F110" t="s">
+        <v>445</v>
+      </c>
+      <c r="G110" s="1" t="s">
+        <v>449</v>
+      </c>
+      <c r="H110" t="s">
+        <v>450</v>
+      </c>
+    </row>
+    <row r="111" spans="1:8">
+      <c r="A111" t="s">
+        <v>451</v>
+      </c>
+      <c r="B111" t="s">
+        <v>9</v>
+      </c>
+      <c r="C111" t="s">
+        <v>21</v>
+      </c>
+      <c r="D111" t="s">
+        <v>443</v>
+      </c>
+      <c r="E111" t="s">
+        <v>444</v>
+      </c>
+      <c r="F111" t="s">
+        <v>445</v>
+      </c>
+      <c r="G111" s="1" t="s">
+        <v>452</v>
+      </c>
+      <c r="H111" t="s">
+        <v>453</v>
+      </c>
+    </row>
+    <row r="112" spans="1:8">
+      <c r="A112" t="s">
+        <v>454</v>
+      </c>
+      <c r="B112" t="s">
+        <v>9</v>
+      </c>
+      <c r="C112" t="s">
+        <v>25</v>
+      </c>
+      <c r="D112" t="s">
+        <v>443</v>
+      </c>
+      <c r="E112" t="s">
+        <v>444</v>
+      </c>
+      <c r="F112" t="s">
+        <v>445</v>
+      </c>
+      <c r="G112" s="1" t="s">
+        <v>455</v>
+      </c>
+      <c r="H112" t="s">
+        <v>456</v>
+      </c>
+    </row>
+    <row r="113" spans="1:8">
+      <c r="A113" t="s">
+        <v>457</v>
+      </c>
+      <c r="B113" t="s">
+        <v>9</v>
+      </c>
+      <c r="C113" t="s">
+        <v>30</v>
+      </c>
+      <c r="D113" t="s">
+        <v>443</v>
+      </c>
+      <c r="E113" t="s">
+        <v>444</v>
+      </c>
+      <c r="F113" t="s">
+        <v>445</v>
+      </c>
+      <c r="G113" s="1" t="s">
+        <v>458</v>
+      </c>
+      <c r="H113" t="s">
+        <v>459</v>
+      </c>
+    </row>
+    <row r="114" spans="1:8">
+      <c r="A114" t="s">
+        <v>460</v>
+      </c>
+      <c r="B114" t="s">
+        <v>9</v>
+      </c>
+      <c r="C114" t="s">
+        <v>34</v>
+      </c>
+      <c r="D114" t="s">
+        <v>443</v>
+      </c>
+      <c r="E114" t="s">
+        <v>444</v>
+      </c>
+      <c r="F114" t="s">
+        <v>445</v>
+      </c>
+      <c r="G114" s="1" t="s">
+        <v>461</v>
+      </c>
+      <c r="H114" t="s">
+        <v>462</v>
+      </c>
+    </row>
+    <row r="115" spans="1:8">
+      <c r="A115" t="s">
+        <v>463</v>
+      </c>
+      <c r="B115" t="s">
+        <v>9</v>
+      </c>
+      <c r="C115" t="s">
+        <v>38</v>
+      </c>
+      <c r="D115" t="s">
+        <v>443</v>
+      </c>
+      <c r="E115" t="s">
+        <v>444</v>
+      </c>
+      <c r="F115" t="s">
+        <v>81</v>
+      </c>
+      <c r="G115" s="1" t="s">
+        <v>464</v>
+      </c>
+      <c r="H115" t="s">
+        <v>465</v>
+      </c>
+    </row>
+    <row r="116" spans="1:8">
+      <c r="A116" t="s">
+        <v>466</v>
+      </c>
+      <c r="B116" t="s">
+        <v>9</v>
+      </c>
+      <c r="C116" t="s">
+        <v>42</v>
+      </c>
+      <c r="D116" t="s">
+        <v>443</v>
+      </c>
+      <c r="E116" t="s">
+        <v>444</v>
+      </c>
+      <c r="F116" t="s">
+        <v>13</v>
+      </c>
+      <c r="G116" s="1" t="s">
+        <v>278</v>
+      </c>
+      <c r="H116" t="s">
+        <v>467</v>
+      </c>
+    </row>
+    <row r="117" spans="1:8">
+      <c r="A117" t="s">
+        <v>468</v>
+      </c>
+      <c r="B117" t="s">
+        <v>9</v>
+      </c>
+      <c r="C117" t="s">
+        <v>50</v>
+      </c>
+      <c r="D117" t="s">
+        <v>443</v>
+      </c>
+      <c r="E117" t="s">
+        <v>444</v>
+      </c>
+      <c r="F117" t="s">
+        <v>81</v>
+      </c>
+      <c r="G117" s="1" t="s">
+        <v>469</v>
+      </c>
+      <c r="H117" t="s">
+        <v>470</v>
+      </c>
+    </row>
+    <row r="118" spans="1:8">
+      <c r="A118" t="s">
+        <v>471</v>
+      </c>
+      <c r="B118" t="s">
+        <v>9</v>
+      </c>
+      <c r="C118" t="s">
+        <v>10</v>
+      </c>
+      <c r="D118" t="s">
+        <v>472</v>
+      </c>
+      <c r="E118" t="s">
+        <v>473</v>
+      </c>
+      <c r="F118" t="s">
+        <v>474</v>
+      </c>
+      <c r="G118" s="1" t="s">
+        <v>278</v>
+      </c>
+      <c r="H118" t="s">
+        <v>475</v>
+      </c>
+    </row>
+    <row r="119" spans="1:8">
+      <c r="A119" t="s">
+        <v>476</v>
+      </c>
+      <c r="B119" t="s">
+        <v>9</v>
+      </c>
+      <c r="C119" t="s">
+        <v>17</v>
+      </c>
+      <c r="D119" t="s">
+        <v>472</v>
+      </c>
+      <c r="E119" t="s">
+        <v>473</v>
+      </c>
+      <c r="F119" t="s">
         <v>98</v>
       </c>
-      <c r="G99" s="1" t="s">
+      <c r="G119" s="1" t="s">
+        <v>278</v>
+      </c>
+      <c r="H119" t="s">
+        <v>477</v>
+      </c>
+    </row>
+    <row r="120" spans="1:8">
+      <c r="A120" t="s">
+        <v>478</v>
+      </c>
+      <c r="B120" t="s">
+        <v>9</v>
+      </c>
+      <c r="C120" t="s">
+        <v>10</v>
+      </c>
+      <c r="D120" t="s">
+        <v>479</v>
+      </c>
+      <c r="E120" t="s">
+        <v>480</v>
+      </c>
+      <c r="F120" t="s">
+        <v>481</v>
+      </c>
+      <c r="G120" s="1" t="s">
+        <v>482</v>
+      </c>
+      <c r="H120" t="s">
+        <v>483</v>
+      </c>
+    </row>
+    <row r="121" spans="1:8">
+      <c r="A121" t="s">
+        <v>484</v>
+      </c>
+      <c r="B121" t="s">
+        <v>9</v>
+      </c>
+      <c r="C121" t="s">
+        <v>10</v>
+      </c>
+      <c r="D121" t="s">
+        <v>485</v>
+      </c>
+      <c r="E121" t="s">
+        <v>486</v>
+      </c>
+      <c r="F121" t="s">
+        <v>481</v>
+      </c>
+      <c r="G121" s="1" t="s">
+        <v>487</v>
+      </c>
+      <c r="H121" t="s">
+        <v>488</v>
+      </c>
+    </row>
+    <row r="122" spans="1:8">
+      <c r="A122" t="s">
+        <v>489</v>
+      </c>
+      <c r="B122" t="s">
+        <v>9</v>
+      </c>
+      <c r="C122" t="s">
+        <v>17</v>
+      </c>
+      <c r="D122" t="s">
+        <v>485</v>
+      </c>
+      <c r="E122" t="s">
+        <v>486</v>
+      </c>
+      <c r="F122" t="s">
+        <v>481</v>
+      </c>
+      <c r="G122" s="1" t="s">
+        <v>490</v>
+      </c>
+      <c r="H122" t="s">
+        <v>491</v>
+      </c>
+    </row>
+    <row r="123" spans="1:8">
+      <c r="A123" t="s">
+        <v>492</v>
+      </c>
+      <c r="B123" t="s">
+        <v>9</v>
+      </c>
+      <c r="C123" t="s">
+        <v>21</v>
+      </c>
+      <c r="D123" t="s">
+        <v>485</v>
+      </c>
+      <c r="E123" t="s">
+        <v>486</v>
+      </c>
+      <c r="F123" t="s">
+        <v>481</v>
+      </c>
+      <c r="G123" s="1" t="s">
+        <v>493</v>
+      </c>
+      <c r="H123" t="s">
+        <v>494</v>
+      </c>
+    </row>
+    <row r="124" spans="1:8">
+      <c r="A124" t="s">
+        <v>495</v>
+      </c>
+      <c r="B124" t="s">
+        <v>9</v>
+      </c>
+      <c r="C124" t="s">
+        <v>25</v>
+      </c>
+      <c r="D124" t="s">
+        <v>485</v>
+      </c>
+      <c r="E124" t="s">
+        <v>486</v>
+      </c>
+      <c r="F124" t="s">
+        <v>481</v>
+      </c>
+      <c r="G124" s="1" t="s">
+        <v>496</v>
+      </c>
+      <c r="H124" t="s">
+        <v>497</v>
+      </c>
+    </row>
+    <row r="125" spans="1:8">
+      <c r="A125" t="s">
+        <v>498</v>
+      </c>
+      <c r="B125" t="s">
+        <v>9</v>
+      </c>
+      <c r="C125" t="s">
+        <v>30</v>
+      </c>
+      <c r="D125" t="s">
+        <v>485</v>
+      </c>
+      <c r="E125" t="s">
+        <v>486</v>
+      </c>
+      <c r="F125" t="s">
+        <v>481</v>
+      </c>
+      <c r="G125" s="1" t="s">
+        <v>499</v>
+      </c>
+      <c r="H125" t="s">
+        <v>500</v>
+      </c>
+    </row>
+    <row r="126" spans="1:8">
+      <c r="A126" t="s">
+        <v>501</v>
+      </c>
+      <c r="B126" t="s">
+        <v>9</v>
+      </c>
+      <c r="C126" t="s">
+        <v>34</v>
+      </c>
+      <c r="D126" t="s">
+        <v>485</v>
+      </c>
+      <c r="E126" t="s">
+        <v>486</v>
+      </c>
+      <c r="F126" t="s">
+        <v>481</v>
+      </c>
+      <c r="G126" s="1" t="s">
+        <v>502</v>
+      </c>
+      <c r="H126" t="s">
+        <v>503</v>
+      </c>
+    </row>
+    <row r="127" spans="1:8">
+      <c r="A127" t="s">
+        <v>504</v>
+      </c>
+      <c r="B127" t="s">
+        <v>9</v>
+      </c>
+      <c r="C127" t="s">
+        <v>38</v>
+      </c>
+      <c r="D127" t="s">
+        <v>485</v>
+      </c>
+      <c r="E127" t="s">
+        <v>486</v>
+      </c>
+      <c r="F127" t="s">
+        <v>481</v>
+      </c>
+      <c r="G127" s="1" t="s">
+        <v>505</v>
+      </c>
+      <c r="H127" t="s">
+        <v>494</v>
+      </c>
+    </row>
+    <row r="128" spans="1:8">
+      <c r="A128" t="s">
+        <v>506</v>
+      </c>
+      <c r="B128" t="s">
+        <v>9</v>
+      </c>
+      <c r="C128" t="s">
+        <v>42</v>
+      </c>
+      <c r="D128" t="s">
+        <v>485</v>
+      </c>
+      <c r="E128" t="s">
+        <v>486</v>
+      </c>
+      <c r="F128" t="s">
+        <v>481</v>
+      </c>
+      <c r="G128" s="1" t="s">
+        <v>507</v>
+      </c>
+      <c r="H128" t="s">
+        <v>508</v>
+      </c>
+    </row>
+    <row r="129" spans="1:8">
+      <c r="A129" t="s">
+        <v>509</v>
+      </c>
+      <c r="B129" t="s">
+        <v>9</v>
+      </c>
+      <c r="C129" t="s">
+        <v>46</v>
+      </c>
+      <c r="D129" t="s">
+        <v>485</v>
+      </c>
+      <c r="E129" t="s">
+        <v>486</v>
+      </c>
+      <c r="F129" t="s">
+        <v>481</v>
+      </c>
+      <c r="G129" s="1" t="s">
+        <v>278</v>
+      </c>
+      <c r="H129" t="s">
+        <v>510</v>
+      </c>
+    </row>
+    <row r="130" spans="1:8">
+      <c r="A130" t="s">
+        <v>511</v>
+      </c>
+      <c r="B130" t="s">
+        <v>9</v>
+      </c>
+      <c r="C130" t="s">
+        <v>50</v>
+      </c>
+      <c r="D130" t="s">
+        <v>485</v>
+      </c>
+      <c r="E130" t="s">
+        <v>486</v>
+      </c>
+      <c r="F130" t="s">
+        <v>481</v>
+      </c>
+      <c r="G130" s="1" t="s">
+        <v>278</v>
+      </c>
+      <c r="H130" t="s">
+        <v>512</v>
+      </c>
+    </row>
+    <row r="131" spans="1:8">
+      <c r="A131" t="s">
+        <v>513</v>
+      </c>
+      <c r="B131" t="s">
+        <v>9</v>
+      </c>
+      <c r="C131" t="s">
+        <v>54</v>
+      </c>
+      <c r="D131" t="s">
+        <v>485</v>
+      </c>
+      <c r="E131" t="s">
+        <v>486</v>
+      </c>
+      <c r="F131" t="s">
+        <v>481</v>
+      </c>
+      <c r="G131" s="1" t="s">
+        <v>514</v>
+      </c>
+      <c r="H131" t="s">
+        <v>515</v>
+      </c>
+    </row>
+    <row r="132" spans="1:8">
+      <c r="A132" t="s">
+        <v>516</v>
+      </c>
+      <c r="B132" t="s">
+        <v>9</v>
+      </c>
+      <c r="C132" t="s">
+        <v>58</v>
+      </c>
+      <c r="D132" t="s">
+        <v>485</v>
+      </c>
+      <c r="E132" t="s">
+        <v>486</v>
+      </c>
+      <c r="F132" t="s">
+        <v>481</v>
+      </c>
+      <c r="G132" s="1" t="s">
+        <v>517</v>
+      </c>
+      <c r="H132" t="s">
+        <v>518</v>
+      </c>
+    </row>
+    <row r="133" spans="1:8">
+      <c r="A133" t="s">
+        <v>519</v>
+      </c>
+      <c r="B133" t="s">
+        <v>9</v>
+      </c>
+      <c r="C133" t="s">
+        <v>62</v>
+      </c>
+      <c r="D133" t="s">
+        <v>485</v>
+      </c>
+      <c r="E133" t="s">
+        <v>486</v>
+      </c>
+      <c r="F133" t="s">
+        <v>481</v>
+      </c>
+      <c r="G133" s="1" t="s">
+        <v>520</v>
+      </c>
+      <c r="H133" t="s">
+        <v>521</v>
+      </c>
+    </row>
+    <row r="134" spans="1:8">
+      <c r="A134" t="s">
+        <v>522</v>
+      </c>
+      <c r="B134" t="s">
+        <v>9</v>
+      </c>
+      <c r="C134" t="s">
+        <v>10</v>
+      </c>
+      <c r="D134" t="s">
+        <v>523</v>
+      </c>
+      <c r="E134" t="s">
+        <v>524</v>
+      </c>
+      <c r="F134" t="s">
+        <v>474</v>
+      </c>
+      <c r="G134" s="1" t="s">
+        <v>278</v>
+      </c>
+      <c r="H134" t="s">
+        <v>525</v>
+      </c>
+    </row>
+    <row r="135" spans="1:8">
+      <c r="A135" t="s">
+        <v>526</v>
+      </c>
+      <c r="B135" t="s">
+        <v>9</v>
+      </c>
+      <c r="C135" t="s">
+        <v>17</v>
+      </c>
+      <c r="D135" t="s">
+        <v>523</v>
+      </c>
+      <c r="E135" t="s">
+        <v>524</v>
+      </c>
+      <c r="F135" t="s">
+        <v>474</v>
+      </c>
+      <c r="G135" s="1" t="s">
+        <v>278</v>
+      </c>
+      <c r="H135" t="s">
+        <v>527</v>
+      </c>
+    </row>
+    <row r="136" spans="1:8">
+      <c r="A136" t="s">
+        <v>528</v>
+      </c>
+      <c r="B136" t="s">
+        <v>9</v>
+      </c>
+      <c r="C136" t="s">
+        <v>21</v>
+      </c>
+      <c r="D136" t="s">
+        <v>523</v>
+      </c>
+      <c r="E136" t="s">
+        <v>524</v>
+      </c>
+      <c r="F136" t="s">
+        <v>474</v>
+      </c>
+      <c r="G136" s="1" t="s">
+        <v>529</v>
+      </c>
+      <c r="H136" t="s">
+        <v>530</v>
+      </c>
+    </row>
+    <row r="137" spans="1:8">
+      <c r="A137" t="s">
+        <v>531</v>
+      </c>
+      <c r="B137" t="s">
+        <v>9</v>
+      </c>
+      <c r="C137" t="s">
+        <v>17</v>
+      </c>
+      <c r="D137" t="s">
+        <v>532</v>
+      </c>
+      <c r="E137" t="s">
+        <v>533</v>
+      </c>
+      <c r="F137" t="s">
+        <v>81</v>
+      </c>
+      <c r="G137" s="1" t="s">
+        <v>534</v>
+      </c>
+      <c r="H137" t="s">
+        <v>535</v>
+      </c>
+    </row>
+    <row r="138" spans="1:8">
+      <c r="A138" t="s">
+        <v>536</v>
+      </c>
+      <c r="B138" t="s">
+        <v>9</v>
+      </c>
+      <c r="C138" t="s">
+        <v>21</v>
+      </c>
+      <c r="D138" t="s">
+        <v>532</v>
+      </c>
+      <c r="E138" t="s">
+        <v>533</v>
+      </c>
+      <c r="F138" t="s">
+        <v>537</v>
+      </c>
+      <c r="G138" s="1" t="s">
+        <v>538</v>
+      </c>
+      <c r="H138" t="s">
+        <v>539</v>
+      </c>
+    </row>
+    <row r="139" spans="1:8">
+      <c r="A139" t="s">
+        <v>540</v>
+      </c>
+      <c r="B139" t="s">
+        <v>9</v>
+      </c>
+      <c r="C139" t="s">
+        <v>25</v>
+      </c>
+      <c r="D139" t="s">
+        <v>532</v>
+      </c>
+      <c r="E139" t="s">
+        <v>533</v>
+      </c>
+      <c r="F139" t="s">
+        <v>537</v>
+      </c>
+      <c r="G139" s="1" t="s">
+        <v>541</v>
+      </c>
+      <c r="H139" t="s">
+        <v>542</v>
+      </c>
+    </row>
+    <row r="140" spans="1:8">
+      <c r="A140" t="s">
+        <v>543</v>
+      </c>
+      <c r="B140" t="s">
+        <v>9</v>
+      </c>
+      <c r="C140" t="s">
+        <v>30</v>
+      </c>
+      <c r="D140" t="s">
+        <v>532</v>
+      </c>
+      <c r="E140" t="s">
+        <v>533</v>
+      </c>
+      <c r="F140" t="s">
+        <v>537</v>
+      </c>
+      <c r="G140" s="1" t="s">
+        <v>544</v>
+      </c>
+      <c r="H140" t="s">
+        <v>545</v>
+      </c>
+    </row>
+    <row r="141" spans="1:8">
+      <c r="A141" t="s">
+        <v>546</v>
+      </c>
+      <c r="B141" t="s">
+        <v>9</v>
+      </c>
+      <c r="C141" t="s">
+        <v>34</v>
+      </c>
+      <c r="D141" t="s">
+        <v>532</v>
+      </c>
+      <c r="E141" t="s">
+        <v>533</v>
+      </c>
+      <c r="F141" t="s">
+        <v>98</v>
+      </c>
+      <c r="G141" s="1" t="s">
+        <v>278</v>
+      </c>
+      <c r="H141" t="s">
+        <v>547</v>
+      </c>
+    </row>
+    <row r="142" spans="1:8">
+      <c r="A142" t="s">
+        <v>548</v>
+      </c>
+      <c r="B142" t="s">
+        <v>9</v>
+      </c>
+      <c r="C142" t="s">
+        <v>38</v>
+      </c>
+      <c r="D142" t="s">
+        <v>532</v>
+      </c>
+      <c r="E142" t="s">
+        <v>533</v>
+      </c>
+      <c r="F142" t="s">
+        <v>81</v>
+      </c>
+      <c r="G142" s="1" t="s">
+        <v>549</v>
+      </c>
+      <c r="H142" t="s">
+        <v>550</v>
+      </c>
+    </row>
+    <row r="143" spans="1:8">
+      <c r="A143" t="s">
+        <v>551</v>
+      </c>
+      <c r="B143" t="s">
+        <v>9</v>
+      </c>
+      <c r="C143" t="s">
+        <v>42</v>
+      </c>
+      <c r="D143" t="s">
+        <v>532</v>
+      </c>
+      <c r="E143" t="s">
+        <v>533</v>
+      </c>
+      <c r="F143" t="s">
+        <v>81</v>
+      </c>
+      <c r="G143" s="1" t="s">
+        <v>552</v>
+      </c>
+      <c r="H143" t="s">
+        <v>553</v>
+      </c>
+    </row>
+    <row r="144" spans="1:8">
+      <c r="A144" t="s">
+        <v>554</v>
+      </c>
+      <c r="B144" t="s">
+        <v>9</v>
+      </c>
+      <c r="C144" t="s">
+        <v>10</v>
+      </c>
+      <c r="D144" t="s">
+        <v>555</v>
+      </c>
+      <c r="E144" t="s">
+        <v>556</v>
+      </c>
+      <c r="F144" t="s">
+        <v>481</v>
+      </c>
+      <c r="G144" s="1" t="s">
+        <v>557</v>
+      </c>
+      <c r="H144" t="s">
+        <v>558</v>
+      </c>
+    </row>
+    <row r="145" spans="1:8">
+      <c r="A145" t="s">
+        <v>559</v>
+      </c>
+      <c r="B145" t="s">
+        <v>9</v>
+      </c>
+      <c r="C145" t="s">
+        <v>17</v>
+      </c>
+      <c r="D145" t="s">
+        <v>555</v>
+      </c>
+      <c r="E145" t="s">
+        <v>556</v>
+      </c>
+      <c r="F145" t="s">
+        <v>481</v>
+      </c>
+      <c r="G145" s="1" t="s">
+        <v>560</v>
+      </c>
+      <c r="H145" t="s">
+        <v>561</v>
+      </c>
+    </row>
+    <row r="146" spans="1:8">
+      <c r="A146" t="s">
+        <v>562</v>
+      </c>
+      <c r="B146" t="s">
+        <v>9</v>
+      </c>
+      <c r="C146" t="s">
+        <v>21</v>
+      </c>
+      <c r="D146" t="s">
+        <v>555</v>
+      </c>
+      <c r="E146" t="s">
+        <v>556</v>
+      </c>
+      <c r="F146" t="s">
+        <v>481</v>
+      </c>
+      <c r="G146" s="1" t="s">
+        <v>563</v>
+      </c>
+      <c r="H146" t="s">
+        <v>564</v>
+      </c>
+    </row>
+    <row r="147" spans="1:8">
+      <c r="A147" t="s">
+        <v>565</v>
+      </c>
+      <c r="B147" t="s">
+        <v>9</v>
+      </c>
+      <c r="C147" t="s">
+        <v>10</v>
+      </c>
+      <c r="D147" t="s">
+        <v>566</v>
+      </c>
+      <c r="E147" t="s">
+        <v>567</v>
+      </c>
+      <c r="F147" t="s">
+        <v>67</v>
+      </c>
+      <c r="G147" s="1" t="s">
+        <v>568</v>
+      </c>
+      <c r="H147" t="s">
+        <v>569</v>
+      </c>
+    </row>
+    <row r="148" spans="1:8">
+      <c r="A148" t="s">
+        <v>570</v>
+      </c>
+      <c r="B148" t="s">
+        <v>9</v>
+      </c>
+      <c r="C148" t="s">
+        <v>17</v>
+      </c>
+      <c r="D148" t="s">
+        <v>566</v>
+      </c>
+      <c r="E148" t="s">
+        <v>567</v>
+      </c>
+      <c r="F148" t="s">
+        <v>98</v>
+      </c>
+      <c r="G148" s="1" t="s">
+        <v>571</v>
+      </c>
+      <c r="H148" t="s">
+        <v>572</v>
+      </c>
+    </row>
+    <row r="149" spans="1:8">
+      <c r="A149" t="s">
+        <v>573</v>
+      </c>
+      <c r="B149" t="s">
+        <v>9</v>
+      </c>
+      <c r="C149" t="s">
+        <v>21</v>
+      </c>
+      <c r="D149" t="s">
+        <v>566</v>
+      </c>
+      <c r="E149" t="s">
+        <v>567</v>
+      </c>
+      <c r="F149" t="s">
         <v>399</v>
       </c>
-      <c r="H99" t="s">
-        <v>397</v>
+      <c r="G149" s="1" t="s">
+        <v>574</v>
+      </c>
+      <c r="H149" t="s">
+        <v>575</v>
+      </c>
+    </row>
+    <row r="150" spans="1:8">
+      <c r="A150" t="s">
+        <v>576</v>
+      </c>
+      <c r="B150" t="s">
+        <v>9</v>
+      </c>
+      <c r="C150" t="s">
+        <v>25</v>
+      </c>
+      <c r="D150" t="s">
+        <v>566</v>
+      </c>
+      <c r="E150" t="s">
+        <v>567</v>
+      </c>
+      <c r="F150" t="s">
+        <v>98</v>
+      </c>
+      <c r="G150" s="1" t="s">
+        <v>278</v>
+      </c>
+      <c r="H150" t="s">
+        <v>577</v>
+      </c>
+    </row>
+    <row r="151" spans="1:8">
+      <c r="A151" t="s">
+        <v>578</v>
+      </c>
+      <c r="B151" t="s">
+        <v>9</v>
+      </c>
+      <c r="C151" t="s">
+        <v>30</v>
+      </c>
+      <c r="D151" t="s">
+        <v>566</v>
+      </c>
+      <c r="E151" t="s">
+        <v>567</v>
+      </c>
+      <c r="F151" t="s">
+        <v>72</v>
+      </c>
+      <c r="G151" s="1" t="s">
+        <v>278</v>
+      </c>
+      <c r="H151" t="s">
+        <v>579</v>
+      </c>
+    </row>
+    <row r="152" spans="1:8">
+      <c r="A152" t="s">
+        <v>580</v>
+      </c>
+      <c r="B152" t="s">
+        <v>9</v>
+      </c>
+      <c r="C152" t="s">
+        <v>34</v>
+      </c>
+      <c r="D152" t="s">
+        <v>566</v>
+      </c>
+      <c r="E152" t="s">
+        <v>567</v>
+      </c>
+      <c r="F152" t="s">
+        <v>81</v>
+      </c>
+      <c r="G152" s="1" t="s">
+        <v>278</v>
+      </c>
+      <c r="H152" t="s">
+        <v>581</v>
+      </c>
+    </row>
+    <row r="153" spans="1:8">
+      <c r="A153" t="s">
+        <v>582</v>
+      </c>
+      <c r="B153" t="s">
+        <v>9</v>
+      </c>
+      <c r="C153" t="s">
+        <v>38</v>
+      </c>
+      <c r="D153" t="s">
+        <v>566</v>
+      </c>
+      <c r="E153" t="s">
+        <v>567</v>
+      </c>
+      <c r="F153" t="s">
+        <v>399</v>
+      </c>
+      <c r="G153" s="1" t="s">
+        <v>278</v>
+      </c>
+      <c r="H153" t="s">
+        <v>583</v>
+      </c>
+    </row>
+    <row r="154" spans="1:8">
+      <c r="A154" t="s">
+        <v>584</v>
+      </c>
+      <c r="B154" t="s">
+        <v>9</v>
+      </c>
+      <c r="C154" t="s">
+        <v>10</v>
+      </c>
+      <c r="D154" t="s">
+        <v>585</v>
+      </c>
+      <c r="E154" t="s">
+        <v>586</v>
+      </c>
+      <c r="F154" t="s">
+        <v>474</v>
+      </c>
+      <c r="G154" s="1" t="s">
+        <v>587</v>
+      </c>
+      <c r="H154" t="s">
+        <v>588</v>
+      </c>
+    </row>
+    <row r="155" spans="1:8">
+      <c r="A155" t="s">
+        <v>589</v>
+      </c>
+      <c r="B155" t="s">
+        <v>9</v>
+      </c>
+      <c r="C155" t="s">
+        <v>21</v>
+      </c>
+      <c r="D155" t="s">
+        <v>585</v>
+      </c>
+      <c r="E155" t="s">
+        <v>586</v>
+      </c>
+      <c r="F155" t="s">
+        <v>81</v>
+      </c>
+      <c r="G155" s="1" t="s">
+        <v>590</v>
+      </c>
+      <c r="H155" t="s">
+        <v>591</v>
+      </c>
+    </row>
+    <row r="156" spans="1:8">
+      <c r="A156" t="s">
+        <v>592</v>
+      </c>
+      <c r="B156" t="s">
+        <v>9</v>
+      </c>
+      <c r="C156" t="s">
+        <v>25</v>
+      </c>
+      <c r="D156" t="s">
+        <v>585</v>
+      </c>
+      <c r="E156" t="s">
+        <v>586</v>
+      </c>
+      <c r="F156" t="s">
+        <v>474</v>
+      </c>
+      <c r="G156" s="1" t="s">
+        <v>593</v>
+      </c>
+      <c r="H156" t="s">
+        <v>594</v>
+      </c>
+    </row>
+    <row r="157" spans="1:8">
+      <c r="A157" t="s">
+        <v>595</v>
+      </c>
+      <c r="B157" t="s">
+        <v>9</v>
+      </c>
+      <c r="C157" t="s">
+        <v>10</v>
+      </c>
+      <c r="D157" t="s">
+        <v>596</v>
+      </c>
+      <c r="E157" t="s">
+        <v>597</v>
+      </c>
+      <c r="F157" t="s">
+        <v>81</v>
+      </c>
+      <c r="G157" s="1" t="s">
+        <v>598</v>
+      </c>
+      <c r="H157" t="s">
+        <v>599</v>
+      </c>
+    </row>
+    <row r="158" spans="1:8">
+      <c r="A158" t="s">
+        <v>600</v>
+      </c>
+      <c r="B158" t="s">
+        <v>9</v>
+      </c>
+      <c r="C158" t="s">
+        <v>17</v>
+      </c>
+      <c r="D158" t="s">
+        <v>596</v>
+      </c>
+      <c r="E158" t="s">
+        <v>597</v>
+      </c>
+      <c r="F158" t="s">
+        <v>98</v>
+      </c>
+      <c r="G158" s="1" t="s">
+        <v>601</v>
+      </c>
+      <c r="H158" t="s">
+        <v>599</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="G2" r:id="rId1"/>
     <hyperlink ref="G3" r:id="rId2"/>
     <hyperlink ref="G4" r:id="rId3"/>
     <hyperlink ref="G5" r:id="rId4"/>
     <hyperlink ref="G6" r:id="rId5"/>
     <hyperlink ref="G7" r:id="rId6"/>
     <hyperlink ref="G8" r:id="rId7"/>
     <hyperlink ref="G9" r:id="rId8"/>
     <hyperlink ref="G10" r:id="rId9"/>
     <hyperlink ref="G11" r:id="rId10"/>
     <hyperlink ref="G12" r:id="rId11"/>
     <hyperlink ref="G13" r:id="rId12"/>
     <hyperlink ref="G14" r:id="rId13"/>
     <hyperlink ref="G15" r:id="rId14"/>
     <hyperlink ref="G16" r:id="rId15"/>
     <hyperlink ref="G17" r:id="rId16"/>
     <hyperlink ref="G18" r:id="rId17"/>
     <hyperlink ref="G19" r:id="rId18"/>
     <hyperlink ref="G20" r:id="rId19"/>
     <hyperlink ref="G21" r:id="rId20"/>
     <hyperlink ref="G22" r:id="rId21"/>
@@ -4251,50 +6391,109 @@
     <hyperlink ref="G75" r:id="rId74"/>
     <hyperlink ref="G76" r:id="rId75"/>
     <hyperlink ref="G77" r:id="rId76"/>
     <hyperlink ref="G78" r:id="rId77"/>
     <hyperlink ref="G79" r:id="rId78"/>
     <hyperlink ref="G80" r:id="rId79"/>
     <hyperlink ref="G81" r:id="rId80"/>
     <hyperlink ref="G82" r:id="rId81"/>
     <hyperlink ref="G83" r:id="rId82"/>
     <hyperlink ref="G84" r:id="rId83"/>
     <hyperlink ref="G85" r:id="rId84"/>
     <hyperlink ref="G86" r:id="rId85"/>
     <hyperlink ref="G87" r:id="rId86"/>
     <hyperlink ref="G88" r:id="rId87"/>
     <hyperlink ref="G89" r:id="rId88"/>
     <hyperlink ref="G90" r:id="rId89"/>
     <hyperlink ref="G91" r:id="rId90"/>
     <hyperlink ref="G92" r:id="rId91"/>
     <hyperlink ref="G93" r:id="rId92"/>
     <hyperlink ref="G94" r:id="rId93"/>
     <hyperlink ref="G95" r:id="rId94"/>
     <hyperlink ref="G96" r:id="rId95"/>
     <hyperlink ref="G97" r:id="rId96"/>
     <hyperlink ref="G98" r:id="rId97"/>
     <hyperlink ref="G99" r:id="rId98"/>
+    <hyperlink ref="G100" r:id="rId99"/>
+    <hyperlink ref="G101" r:id="rId100"/>
+    <hyperlink ref="G102" r:id="rId101"/>
+    <hyperlink ref="G103" r:id="rId102"/>
+    <hyperlink ref="G104" r:id="rId103"/>
+    <hyperlink ref="G105" r:id="rId104"/>
+    <hyperlink ref="G106" r:id="rId105"/>
+    <hyperlink ref="G107" r:id="rId106"/>
+    <hyperlink ref="G108" r:id="rId107"/>
+    <hyperlink ref="G109" r:id="rId108"/>
+    <hyperlink ref="G110" r:id="rId109"/>
+    <hyperlink ref="G111" r:id="rId110"/>
+    <hyperlink ref="G112" r:id="rId111"/>
+    <hyperlink ref="G113" r:id="rId112"/>
+    <hyperlink ref="G114" r:id="rId113"/>
+    <hyperlink ref="G115" r:id="rId114"/>
+    <hyperlink ref="G116" r:id="rId115"/>
+    <hyperlink ref="G117" r:id="rId116"/>
+    <hyperlink ref="G118" r:id="rId117"/>
+    <hyperlink ref="G119" r:id="rId118"/>
+    <hyperlink ref="G120" r:id="rId119"/>
+    <hyperlink ref="G121" r:id="rId120"/>
+    <hyperlink ref="G122" r:id="rId121"/>
+    <hyperlink ref="G123" r:id="rId122"/>
+    <hyperlink ref="G124" r:id="rId123"/>
+    <hyperlink ref="G125" r:id="rId124"/>
+    <hyperlink ref="G126" r:id="rId125"/>
+    <hyperlink ref="G127" r:id="rId126"/>
+    <hyperlink ref="G128" r:id="rId127"/>
+    <hyperlink ref="G129" r:id="rId128"/>
+    <hyperlink ref="G130" r:id="rId129"/>
+    <hyperlink ref="G131" r:id="rId130"/>
+    <hyperlink ref="G132" r:id="rId131"/>
+    <hyperlink ref="G133" r:id="rId132"/>
+    <hyperlink ref="G134" r:id="rId133"/>
+    <hyperlink ref="G135" r:id="rId134"/>
+    <hyperlink ref="G136" r:id="rId135"/>
+    <hyperlink ref="G137" r:id="rId136"/>
+    <hyperlink ref="G138" r:id="rId137"/>
+    <hyperlink ref="G139" r:id="rId138"/>
+    <hyperlink ref="G140" r:id="rId139"/>
+    <hyperlink ref="G141" r:id="rId140"/>
+    <hyperlink ref="G142" r:id="rId141"/>
+    <hyperlink ref="G143" r:id="rId142"/>
+    <hyperlink ref="G144" r:id="rId143"/>
+    <hyperlink ref="G145" r:id="rId144"/>
+    <hyperlink ref="G146" r:id="rId145"/>
+    <hyperlink ref="G147" r:id="rId146"/>
+    <hyperlink ref="G148" r:id="rId147"/>
+    <hyperlink ref="G149" r:id="rId148"/>
+    <hyperlink ref="G150" r:id="rId149"/>
+    <hyperlink ref="G151" r:id="rId150"/>
+    <hyperlink ref="G152" r:id="rId151"/>
+    <hyperlink ref="G153" r:id="rId152"/>
+    <hyperlink ref="G154" r:id="rId153"/>
+    <hyperlink ref="G155" r:id="rId154"/>
+    <hyperlink ref="G156" r:id="rId155"/>
+    <hyperlink ref="G157" r:id="rId156"/>
+    <hyperlink ref="G158" r:id="rId157"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Sheet1</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>