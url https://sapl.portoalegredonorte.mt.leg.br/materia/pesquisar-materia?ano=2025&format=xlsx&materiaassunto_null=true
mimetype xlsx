--- v0 (2025-12-09)
+++ v1 (2026-04-10)
@@ -10,3296 +10,3605 @@
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="240" yWindow="15" windowWidth="16095" windowHeight="9660"/>
   </bookViews>
   <sheets>
     <sheet name="Sheet1" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="2384" uniqueCount="1082">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="2712" uniqueCount="1185">
   <si>
     <t>ID</t>
   </si>
   <si>
     <t>Ano</t>
   </si>
   <si>
     <t>Número</t>
   </si>
   <si>
     <t>Tipo de Matéria Legislativa/Sigla</t>
   </si>
   <si>
     <t>Tipo de Matéria Legislativa/Descrição</t>
   </si>
   <si>
     <t>Autorias</t>
   </si>
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>1019</t>
   </si>
   <si>
     <t>2025</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>IND</t>
   </si>
   <si>
     <t>Indicação</t>
   </si>
   <si>
     <t>ALDENOR LIMA (CUECA)</t>
   </si>
   <si>
-    <t>https://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/1019/indicacao_01-2025.pdf</t>
+    <t>http://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/1019/indicacao_01-2025.pdf</t>
   </si>
   <si>
     <t>Necessidade da ampliação pronto atendimento municipal domingos José Medeiros.</t>
   </si>
   <si>
     <t>1020</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
-    <t>https://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/1020/indicacao_02-2025.pdf</t>
+    <t>http://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/1020/indicacao_02-2025.pdf</t>
   </si>
   <si>
     <t>Da necessidade da contratação de um agente comunitário de saúde para atender as necessidades do PA Xavantinho.</t>
   </si>
   <si>
     <t>1021</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
-    <t>https://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/1021/indicacao_03-2025.pdf</t>
+    <t>http://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/1021/indicacao_03-2025.pdf</t>
   </si>
   <si>
     <t>Da necessidade de fornecer atendimento medico no PA Xavantinho uma vez pro semana.</t>
   </si>
   <si>
     <t>1022</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
-    <t>https://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/1022/indicacao_04-2025.pdf</t>
+    <t>http://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/1022/indicacao_04-2025.pdf</t>
   </si>
   <si>
     <t>Da necessidade de disponibilizar uma enfermeira uma técnica de enfermagem e um veiculo para da suporte na Vila São José.</t>
   </si>
   <si>
     <t>1023</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
-    <t>https://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/1023/indicacao_05-2025.pdf</t>
+    <t>http://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/1023/indicacao_05-2025.pdf</t>
   </si>
   <si>
     <t>Da necessidade de melhorar a estrutura do postinho da Vila São José.</t>
   </si>
   <si>
     <t>1024</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
-    <t>https://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/1024/indicacao_06-2025.pdf</t>
+    <t>http://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/1024/indicacao_06-2025.pdf</t>
   </si>
   <si>
     <t>Da necessidade de realizar reforma da ponte sobre o rio catingudo bem como fazer aterro na estada  vicinal que da acesso a ponte próximo ao senhor cosmo.</t>
   </si>
   <si>
     <t>1025</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
     <t>MARIA DO JAKÃO</t>
   </si>
   <si>
-    <t>https://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/1025/indicacao_07-2025.pdf</t>
+    <t>http://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/1025/indicacao_07-2025.pdf</t>
   </si>
   <si>
     <t>Vinculação das famílias do Xavantinho e uma equipe de saúde da família com um agente comunitário de saúde.</t>
   </si>
   <si>
     <t>1026</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
-    <t>https://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/1026/indicacao_08-2025.pdf</t>
+    <t>http://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/1026/indicacao_08-2025.pdf</t>
   </si>
   <si>
     <t>Implantação de um cento de atenção psicossocial (CAPS ) TIPO I.</t>
   </si>
   <si>
     <t>1027</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
-    <t>https://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/1027/indicacao_09-2025.pdf</t>
+    <t>http://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/1027/indicacao_09-2025.pdf</t>
   </si>
   <si>
     <t>Remapeamento das áreas de saúde da atenção básica de Porto Alegre do Norte na zona rural.</t>
   </si>
   <si>
     <t>1028</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
-    <t>https://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/1028/indicacao_10-2025.pdf</t>
+    <t>http://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/1028/indicacao_10-2025.pdf</t>
   </si>
   <si>
     <t>Criação de plano estratégico de limpeza dos lotes urbanos de Porto Alegre do Norte e Nova Floresta.</t>
   </si>
   <si>
     <t>1029</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
     <t>RODRIGO DA ANTENA</t>
   </si>
   <si>
-    <t>https://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/1029/indicacao_11-2025.pdf</t>
+    <t>http://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/1029/indicacao_11-2025.pdf</t>
   </si>
   <si>
     <t>Fazer a implantação de gramado no pátio da UBS de Nova Floresta.</t>
   </si>
   <si>
     <t>1030</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
-    <t>https://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/1030/indicacao_12-2025.pdf</t>
+    <t>http://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/1030/indicacao_12-2025.pdf</t>
   </si>
   <si>
     <t>Fazer a implantação de mais cinco braços de luminárias em Nova Floresta.</t>
   </si>
   <si>
     <t>1031</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
-    <t>https://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/1031/indicacao_13-2025.pdf</t>
+    <t>http://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/1031/indicacao_13-2025.pdf</t>
   </si>
   <si>
     <t>Que seja feito a manutenção na estrada  da horta em Nova Floresta.</t>
   </si>
   <si>
     <t>1032</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
-    <t>https://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/1032/indicacao_14-2025.pdf</t>
+    <t>http://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/1032/indicacao_14-2025.pdf</t>
   </si>
   <si>
     <t>Que seja feito a manutenção da estrada que liga Porto Alegre do Norte ao Distrito de Nova Floresta.</t>
   </si>
   <si>
     <t>1033</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
-    <t>https://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/1033/indicacao_15-2025.pdf</t>
+    <t>http://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/1033/indicacao_15-2025.pdf</t>
   </si>
   <si>
     <t>Indicação ao executivo a limpeza dos lotes da prefeitura no Distrito de Nova Floresta .</t>
   </si>
   <si>
     <t>1034</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
-    <t>https://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/1034/indicacao_16-2025.pdf</t>
+    <t>http://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/1034/indicacao_16-2025.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo a limpeza dos canteiros da pista de caminhada do Distrito de Nova Floresta.</t>
   </si>
   <si>
     <t>1035</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
-    <t>https://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/1035/indicacao_17-2025.pdf</t>
+    <t>http://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/1035/indicacao_17-2025.pdf</t>
   </si>
   <si>
     <t>Reforma do prédio do INDEA/MT no Distrito de Nova Floresta.</t>
   </si>
   <si>
     <t>1036</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
-    <t>https://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/1036/indicacao_18-2025.pdf</t>
+    <t>http://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/1036/indicacao_18-2025.pdf</t>
   </si>
   <si>
     <t>A necessidade de definir/implantar ponto fixo de atendimento médico e serviço social no PA XAVANTINHO, PA COLONIA GOIAS E PA PIRACICABA.</t>
   </si>
   <si>
     <t>1037</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
     <t>SELIO DA SAC</t>
   </si>
   <si>
-    <t>https://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/1037/indicacao_19-2025.pdf</t>
+    <t>http://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/1037/indicacao_19-2025.pdf</t>
   </si>
   <si>
     <t>que seja feito a limpeza de lotes baldios e entulhos nas ruas e avenidas da cidade.</t>
   </si>
   <si>
     <t>1038</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
     <t>JACKSON CABELEIREIRO</t>
   </si>
   <si>
-    <t>https://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/1038/indicacao_20-2025.pdf</t>
+    <t>http://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/1038/indicacao_20-2025.pdf</t>
   </si>
   <si>
     <t>Fazer dois quebra molas na Avenida Brasil, primeiro no fundo do posto do Rodrigo e segundo em frente a academia Alfa Fintes.</t>
   </si>
   <si>
     <t>1039</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
     <t>FERLA BORGES</t>
   </si>
   <si>
-    <t>https://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/1039/indicacao_21-2025.pdf</t>
+    <t>http://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/1039/indicacao_21-2025.pdf</t>
   </si>
   <si>
     <t>Implantação do centro de apoio do espectro autista (TEA).</t>
   </si>
   <si>
     <t>1040</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
-    <t>https://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/1040/indicacao_22-2025.pdf</t>
+    <t>http://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/1040/indicacao_22-2025.pdf</t>
   </si>
   <si>
     <t>A Implantação do centro de referencia especializado assistências social (CREAS).</t>
   </si>
   <si>
     <t>1041</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
-    <t>https://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/1041/indicacao_23-2025.pdf</t>
+    <t>http://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/1041/indicacao_23-2025.pdf</t>
   </si>
   <si>
     <t>A implantação do centro de referencia da assistência social (CRAS) volante.</t>
   </si>
   <si>
     <t>1042</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
-    <t>https://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/1042/indicacao_24-2025.pdf</t>
+    <t>http://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/1042/indicacao_24-2025.pdf</t>
   </si>
   <si>
     <t>Criação de plantão (24 HORAS ) farmácias popular pública municipal.</t>
   </si>
   <si>
     <t>1046</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
     <t>VAL NASCIMENTO</t>
   </si>
   <si>
-    <t>https://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/1046/indicacao_25-2025.pdf</t>
+    <t>http://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/1046/indicacao_25-2025.pdf</t>
   </si>
   <si>
     <t>Criar/Implantar um berçario na Creche Municipal Maria Nilza.</t>
   </si>
   <si>
     <t>1068</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
-    <t>https://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/1068/indicacao_26-2025.pdf</t>
+    <t>http://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/1068/indicacao_26-2025.pdf</t>
   </si>
   <si>
     <t>Instala alambrado no campo de nova floresta, construir banheiros e vestiários no campo de nova floresta .</t>
   </si>
   <si>
     <t>1069</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
-    <t>https://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/1069/indicacao_27-2025.pdf</t>
+    <t>http://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/1069/indicacao_27-2025.pdf</t>
   </si>
   <si>
     <t>Que seja implantado um gramado na frente da quadra coberta em nova floresta.</t>
   </si>
   <si>
     <t>1070</t>
   </si>
   <si>
     <t>28</t>
   </si>
   <si>
-    <t>https://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/1070/indicacao_28-2025.pdf</t>
+    <t>http://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/1070/indicacao_28-2025.pdf</t>
   </si>
   <si>
     <t>Que seja construída uma praça publica em nova floresta.</t>
   </si>
   <si>
     <t>1071</t>
   </si>
   <si>
     <t>29</t>
   </si>
   <si>
-    <t>https://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/1071/indicacao_29-2025.pdf</t>
+    <t>http://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/1071/indicacao_29-2025.pdf</t>
   </si>
   <si>
     <t>Que seja uma pista de caminhada ao lado do campo em nova floresta.</t>
   </si>
   <si>
     <t>1072</t>
   </si>
   <si>
     <t>30</t>
   </si>
   <si>
-    <t>https://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/1072/indicacao_30-2025.pdf</t>
+    <t>http://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/1072/indicacao_30-2025.pdf</t>
   </si>
   <si>
     <t>Construção de uma creche em nova floresta para atender as necessidades das criança de 0 a 4 anos.</t>
   </si>
   <si>
     <t>1073</t>
   </si>
   <si>
     <t>31</t>
   </si>
   <si>
-    <t>https://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/1073/indicacao_31-2025.pdf</t>
+    <t>http://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/1073/indicacao_31-2025.pdf</t>
   </si>
   <si>
     <t>Necessidade de realizar pavimentação asfáltica no setor oito.</t>
   </si>
   <si>
     <t>1074</t>
   </si>
   <si>
     <t>32</t>
   </si>
   <si>
-    <t>https://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/1074/indicacao_32-2025.pdf</t>
+    <t>http://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/1074/indicacao_32-2025.pdf</t>
   </si>
   <si>
     <t>Necessidade de instalar uma academia da terceira idade no setor oito.</t>
   </si>
   <si>
     <t>1075</t>
   </si>
   <si>
     <t>33</t>
   </si>
   <si>
-    <t>https://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/1075/indicacao_33-2025.pdf</t>
+    <t>http://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/1075/indicacao_33-2025.pdf</t>
   </si>
   <si>
     <t>Necessidade de fazer o aterro da salinas.</t>
   </si>
   <si>
     <t>1076</t>
   </si>
   <si>
     <t>34</t>
   </si>
   <si>
-    <t>https://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/1076/indicacao_34-2025.pdf</t>
+    <t>http://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/1076/indicacao_34-2025.pdf</t>
   </si>
   <si>
     <t>Necessidade de fazer  calçadas nas ruas  e avenidas de nova floresta.</t>
   </si>
   <si>
     <t>1077</t>
   </si>
   <si>
     <t>35</t>
   </si>
   <si>
-    <t>https://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/1077/indicacao_35-2025.pdf</t>
+    <t>http://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/1077/indicacao_35-2025.pdf</t>
   </si>
   <si>
     <t>Fazer a pintura  nos meio fios.</t>
   </si>
   <si>
     <t>1078</t>
   </si>
   <si>
     <t>36</t>
   </si>
   <si>
-    <t>https://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/1078/indicacao_36-2025.pdf</t>
+    <t>http://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/1078/indicacao_36-2025.pdf</t>
   </si>
   <si>
     <t>Que seja feita doações de cascalho para aterrar terrenos urbanos de nova  floresta.</t>
   </si>
   <si>
     <t>1079</t>
   </si>
   <si>
     <t>37</t>
   </si>
   <si>
-    <t>https://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/1079/indicacao_37-2025.pdf</t>
+    <t>http://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/1079/indicacao_37-2025.pdf</t>
   </si>
   <si>
     <t>Que seja feita a pintura das caixas de água de nova floresta.</t>
   </si>
   <si>
     <t>1080</t>
   </si>
   <si>
     <t>38</t>
   </si>
   <si>
-    <t>https://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/1080/indicacao_38-2025.pdf</t>
+    <t>http://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/1080/indicacao_38-2025.pdf</t>
   </si>
   <si>
     <t>Que seja feita a aquisição de um novo bebedouro com água gelada para atender as necessidade da secretaria de obras .</t>
   </si>
   <si>
     <t>1081</t>
   </si>
   <si>
     <t>39</t>
   </si>
   <si>
-    <t>https://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/1081/indicacao_39-2025.pdf</t>
+    <t>http://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/1081/indicacao_39-2025.pdf</t>
   </si>
   <si>
     <t>Indicação n°039/2025 - contratação de empresa de vigilância armada 24 horas pro dia 07 dias por semana para o pronto atendimento municipal  domingos José Medeiros.</t>
   </si>
   <si>
     <t>1049</t>
   </si>
   <si>
     <t>40</t>
   </si>
   <si>
-    <t>https://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/1049/indicacao_40-2025.pdf</t>
+    <t>http://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/1049/indicacao_40-2025.pdf</t>
   </si>
   <si>
     <t>Construção de calçadas no entorno da Escola Municipal Boa Esperança.</t>
   </si>
   <si>
     <t>1050</t>
   </si>
   <si>
     <t>41</t>
   </si>
   <si>
     <t>DEUSIMAR BOROCA</t>
   </si>
   <si>
-    <t>https://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/1050/indicacao_41-2025.pdf</t>
+    <t>http://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/1050/indicacao_41-2025.pdf</t>
   </si>
   <si>
     <t>Construção da casa mortuária no Distrito de Nova Floresta zona rural do municipio de Porto Alegre do Norte-MT.</t>
   </si>
   <si>
     <t>1051</t>
   </si>
   <si>
     <t>42</t>
   </si>
   <si>
-    <t>https://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/1051/indicacao_42-2025.pdf</t>
+    <t>http://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/1051/indicacao_42-2025.pdf</t>
   </si>
   <si>
     <t>Que seja feito a conclusão do muro da escola municipal Gilvan de Souza.</t>
   </si>
   <si>
     <t>1052</t>
   </si>
   <si>
     <t>43</t>
   </si>
   <si>
     <t>JUNIOR DA VIACELL</t>
   </si>
   <si>
-    <t>https://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/1052/indicacao_43-2025.pdf</t>
+    <t>http://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/1052/indicacao_43-2025.pdf</t>
   </si>
   <si>
     <t>A implantação de um bebedouro no campo de futebol do centro esportivo gesil  Araújo .</t>
   </si>
   <si>
     <t>1053</t>
   </si>
   <si>
     <t>44</t>
   </si>
   <si>
-    <t>https://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/1053/indicacao_44-2025.pdf</t>
+    <t>http://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/1053/indicacao_44-2025.pdf</t>
   </si>
   <si>
     <t>Que seja feita a limpeza e manutenção do cemitério Municipal.</t>
   </si>
   <si>
     <t>1054</t>
   </si>
   <si>
     <t>45</t>
   </si>
   <si>
-    <t>https://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/1054/indicacao_45-2025.pdf</t>
+    <t>http://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/1054/indicacao_45-2025.pdf</t>
   </si>
   <si>
     <t>A necessidade de dar andamento na regularização fundiária urbana dos lotes onde foram construídos as casas da Cohab II.</t>
   </si>
   <si>
     <t>1055</t>
   </si>
   <si>
     <t>46</t>
   </si>
   <si>
-    <t>https://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/1055/indicacao_46-2025.pdf</t>
+    <t>http://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/1055/indicacao_46-2025.pdf</t>
   </si>
   <si>
     <t>Necessidade de disponibilizar transporte escolar para os alunos da Cohab II.</t>
   </si>
   <si>
     <t>1056</t>
   </si>
   <si>
     <t>47</t>
   </si>
   <si>
-    <t>https://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/1056/indicacao_47-2025.pdf</t>
+    <t>http://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/1056/indicacao_47-2025.pdf</t>
   </si>
   <si>
     <t>A construção de 200 casas populares.</t>
   </si>
   <si>
     <t>1057</t>
   </si>
   <si>
     <t>48</t>
   </si>
   <si>
-    <t>https://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/1057/indicacao_48-2025.pdf</t>
+    <t>http://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/1057/indicacao_48-2025.pdf</t>
   </si>
   <si>
     <t>Solicita campanha de apoio técnico e informação para entidades organizadoras sobre o minha casa minha vida rural.</t>
   </si>
   <si>
     <t>1058</t>
   </si>
   <si>
     <t>49</t>
   </si>
   <si>
-    <t>https://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/1058/indicacao_49-2025.pdf</t>
+    <t>http://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/1058/indicacao_49-2025.pdf</t>
   </si>
   <si>
     <t>Reformas dos psfs de porto alegre do norte.</t>
   </si>
   <si>
     <t>1059</t>
   </si>
   <si>
     <t>50</t>
   </si>
   <si>
-    <t>https://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/1059/indicacao_50-2025.pdf</t>
+    <t>http://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/1059/indicacao_50-2025.pdf</t>
   </si>
   <si>
     <t>Fornecimento de uniformes, bolas, coletes e chuteiras.</t>
   </si>
   <si>
     <t>1060</t>
   </si>
   <si>
     <t>51</t>
   </si>
   <si>
-    <t>https://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/1060/indicacao_51-2025.pdf</t>
+    <t>http://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/1060/indicacao_51-2025.pdf</t>
   </si>
   <si>
     <t>Que seja retomada a obras da escola no setor aeroporto.</t>
   </si>
   <si>
     <t>1061</t>
   </si>
   <si>
     <t>52</t>
   </si>
   <si>
-    <t>https://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/1061/indicacao_52-2025.pdf</t>
+    <t>http://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/1061/indicacao_52-2025.pdf</t>
   </si>
   <si>
     <t>Manutenção das vias urbanas dos setores aeroporto e vila Moraes.</t>
   </si>
   <si>
     <t>1062</t>
   </si>
   <si>
     <t>53</t>
   </si>
   <si>
-    <t>https://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/1062/indicacao_53-2025.pdf</t>
+    <t>http://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/1062/indicacao_53-2025.pdf</t>
   </si>
   <si>
     <t>Indica a necessidade de realizar senhorias de infra-estruras do espaço físico do Cais.</t>
   </si>
   <si>
     <t>1063</t>
   </si>
   <si>
     <t>54</t>
   </si>
   <si>
-    <t>https://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/1063/indicacao_54-2025.pdf</t>
+    <t>http://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/1063/indicacao_54-2025.pdf</t>
   </si>
   <si>
     <t>Criar o projeto de Lei da criação do distrito de nova floresta no município de Porto Alegre Norte Estado de Mato Grosso.</t>
   </si>
   <si>
     <t>1064</t>
   </si>
   <si>
     <t>55</t>
   </si>
   <si>
-    <t>https://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/1064/indicacao_55-2025.pdf</t>
+    <t>http://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/1064/indicacao_55-2025.pdf</t>
   </si>
   <si>
     <t>Que seja feita manutenção com patrolamento  e cascalha mento das ruas e avenidas do setor aeroporto e vila morais.</t>
   </si>
   <si>
     <t>1065</t>
   </si>
   <si>
     <t>56</t>
   </si>
   <si>
-    <t>https://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/1065/indicacao_56-2025.pdf</t>
+    <t>http://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/1065/indicacao_56-2025.pdf</t>
   </si>
   <si>
     <t>A necessidade de fazer quebra - molas nas proximidades da Escola Municipal Extensão Boa Esperança duas vias da Avenida Sebastiao Pereira.</t>
   </si>
   <si>
     <t>1067</t>
   </si>
   <si>
     <t>57</t>
   </si>
   <si>
-    <t>https://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/1067/indicacao_57-2025.pdf</t>
+    <t>http://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/1067/indicacao_57-2025.pdf</t>
   </si>
   <si>
     <t>Para que a secretaria de saúde destine um servidor para inscrever o Município no PAC seleções da saúde 2025.</t>
   </si>
   <si>
     <t>1066</t>
   </si>
   <si>
     <t>58</t>
   </si>
   <si>
-    <t>https://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/1066/indicacao_58-2025.pdf</t>
+    <t>http://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/1066/indicacao_58-2025.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº 058/2025 - QUE SEJA DISPONIBILIZADA UMA ASSISTENTE SOCIAL PARA ATUAR NO PRONTO ATENDIMENTO MUNICIPAL.</t>
   </si>
   <si>
     <t>1107</t>
   </si>
   <si>
     <t>59</t>
   </si>
   <si>
-    <t>https://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/1107/indicacao_59-2025.pdf</t>
+    <t>http://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/1107/indicacao_59-2025.pdf</t>
   </si>
   <si>
     <t>QUE SEJA FEITA A INDICAÇAO DA UBS NO SETOR AEROPORTO.</t>
   </si>
   <si>
     <t>1119</t>
   </si>
   <si>
     <t>60</t>
   </si>
   <si>
-    <t>https://sapl.portoalegredonorte.mt.leg.br/media/</t>
+    <t>http://sapl.portoalegredonorte.mt.leg.br/media/</t>
   </si>
   <si>
     <t>QUE SEJA FEITA A CONCLUSÃO DA REDE DE PROTEÇÃO DA QUADRA DE VOLEI DO CAIS BEM COMO A MANUTENÇÃO E HIGIENIZAÇÃO DA AREIA.</t>
   </si>
   <si>
     <t>1106</t>
   </si>
   <si>
     <t>61</t>
   </si>
   <si>
-    <t>https://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/1106/indicacao_61-2025.pdf</t>
+    <t>http://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/1106/indicacao_61-2025.pdf</t>
   </si>
   <si>
     <t>QUE SEJA RETOMADO OS ATENDIMENTOS DE FISIOTERAPIA EM NOVA FLORESTA E QUE PASSEM A ACONTECER DUAS VEZES NA SEMANA.</t>
   </si>
   <si>
     <t>1095</t>
   </si>
   <si>
     <t>62</t>
   </si>
   <si>
-    <t>https://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/1095/indicacao_62-2025.pdf</t>
+    <t>http://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/1095/indicacao_62-2025.pdf</t>
   </si>
   <si>
     <t>QUE SEJA REALIZADO ESTUDOS PARA ALTERAÇAO MODIFICANDO O ARTIGO 1° PARAGRAFO 1° DA LEI MUNICIPAL N°965 DE 18/112021</t>
   </si>
   <si>
     <t>1105</t>
   </si>
   <si>
     <t>63</t>
   </si>
   <si>
-    <t>https://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/1105/indicacao_63-2025.pdf</t>
+    <t>http://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/1105/indicacao_63-2025.pdf</t>
   </si>
   <si>
     <t>QUE SEJA FEITA A CALÇADA DE ACESSO PRINCIPAL DA UBS DO SETOR BURITIS.</t>
   </si>
   <si>
     <t>1104</t>
   </si>
   <si>
     <t>64</t>
   </si>
   <si>
-    <t>https://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/1104/indicacao_64-2025.pdf</t>
+    <t>http://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/1104/indicacao_64-2025.pdf</t>
   </si>
   <si>
     <t>QUE SEJA IMPLANTADO UM PONTO DE COLETA PARA EXAMES LABORATORIAIS EM NOVA FLORESTA.</t>
   </si>
   <si>
     <t>1103</t>
   </si>
   <si>
     <t>65</t>
   </si>
   <si>
-    <t>https://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/1103/indicacao_65-2025.pdf</t>
+    <t>http://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/1103/indicacao_65-2025.pdf</t>
   </si>
   <si>
     <t>SOLICITA CELERIDADE NO PROCESSO LICITATÓRIO PARA CONTRATAÇAO DE EMPRESA PARA A COLETA DE RESÍDUOS HOSPITALARES.</t>
   </si>
   <si>
     <t>1102</t>
   </si>
   <si>
     <t>66</t>
   </si>
   <si>
-    <t>https://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/1102/indicacao_66-2025.pdf</t>
+    <t>http://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/1102/indicacao_66-2025.pdf</t>
   </si>
   <si>
     <t>QUE SEJA FEITO O CREDENCIAMENTO DA SAÚDE BUCAL NA UBS II.</t>
   </si>
   <si>
     <t>1101</t>
   </si>
   <si>
     <t>67</t>
   </si>
   <si>
-    <t>https://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/1101/indicacao_67-2025.pdf</t>
+    <t>http://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/1101/indicacao_67-2025.pdf</t>
   </si>
   <si>
     <t>A NECESIDADE DE REALIZAR MANUTENÇAO E HIGIENIZAÇAO DA AREIA DO PLAYGROUND DO CAIS.</t>
   </si>
   <si>
     <t>1100</t>
   </si>
   <si>
     <t>68</t>
   </si>
   <si>
-    <t>https://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/1100/indicacao_68-2025.pdf</t>
+    <t>http://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/1100/indicacao_68-2025.pdf</t>
   </si>
   <si>
     <t>A CONSTRUÇAO DE UMA CRECHE NO SETOR BURITIS.</t>
   </si>
   <si>
     <t>1099</t>
   </si>
   <si>
     <t>69</t>
   </si>
   <si>
-    <t>https://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/1099/indicacao_69-2025.pdf</t>
+    <t>http://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/1099/indicacao_69-2025.pdf</t>
   </si>
   <si>
     <t>QUE SEJA REFEITA A PINTURA DA FEIRA COBERTA.</t>
   </si>
   <si>
     <t>1098</t>
   </si>
   <si>
     <t>70</t>
   </si>
   <si>
-    <t>https://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/1098/indicacao_70-2025.pdf</t>
+    <t>http://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/1098/indicacao_70-2025.pdf</t>
   </si>
   <si>
     <t>QUE SEJA REFEITA A PINTURA DO CAIS MUNICIPAL WOLFGANG DANKMAR GUNTHER.</t>
   </si>
   <si>
     <t>1097</t>
   </si>
   <si>
     <t>71</t>
   </si>
   <si>
-    <t>https://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/1097/indicacao_71-2025.pdf</t>
+    <t>http://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/1097/indicacao_71-2025.pdf</t>
   </si>
   <si>
     <t>QUE SEJA REFEITA A PINTURA DO COMPLEXO POLIESPORTIVO E DO ALAMBRADO DO CAMPO.</t>
   </si>
   <si>
     <t>1096</t>
   </si>
   <si>
     <t>72</t>
   </si>
   <si>
-    <t>https://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/1096/indicacao_72-2025.pdf</t>
+    <t>http://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/1096/indicacao_72-2025.pdf</t>
   </si>
   <si>
     <t>INSTALAR PLACAS  REFLETIVAS DE ADVERTENCIA (PONTE ESTREITA) A 100, 200 E 300 METROS DAS PONTES SOBRE O RIO ÁGUA AMARELA, PRÓXIMO À NOVA FLORESTA, E DO BUEIRO SOBRE O CORGAO.</t>
   </si>
   <si>
     <t>1108</t>
   </si>
   <si>
     <t>73</t>
   </si>
   <si>
-    <t>https://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/1108/indicacao_73-2025.pdf</t>
+    <t>http://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/1108/indicacao_73-2025.pdf</t>
   </si>
   <si>
     <t>CONSTRUÇAO DE RAMPAS DE ACESSIBILIDADE NAS ROTATÓRIAS DA AVENIDA BETUMARCOS.</t>
   </si>
   <si>
     <t>1109</t>
   </si>
   <si>
     <t>74</t>
   </si>
   <si>
-    <t>https://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/1109/indicacao_74-2025.pdf</t>
+    <t>http://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/1109/indicacao_74-2025.pdf</t>
   </si>
   <si>
     <t>EXECUTAR A LIMPEZA DAS BOCAS DE LOBOS DA AVENIDA BETUMARCOS E AV.JK, REALIZAR A MANUTENÇAO DAS TAMPAS DOS MESMOS E INSTALAR AS GRADES DE CONTENÇAO.</t>
   </si>
   <si>
     <t>1112</t>
   </si>
   <si>
     <t>75</t>
   </si>
   <si>
-    <t>https://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/1112/indicacao_75-2025.pdf</t>
+    <t>http://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/1112/indicacao_75-2025.pdf</t>
   </si>
   <si>
     <t>CORTE DE ÁRVORES NAS DEPENDENCIAS DO ESTÁDIO MUNICIPAL GEZIL ARAÚJO.</t>
   </si>
   <si>
     <t>1114</t>
   </si>
   <si>
     <t>76</t>
   </si>
   <si>
-    <t>https://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/1114/indicacao_76-2025.pdf</t>
+    <t>http://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/1114/indicacao_76-2025.pdf</t>
   </si>
   <si>
     <t>O CUMPRIMENTO DA LEI N°989/2022 QUE ESTABELECE NUMERAÇAO PREDIAL PARA O PERÍMETRO URBANO DO MUNICÍPIO.</t>
   </si>
   <si>
     <t>1116</t>
   </si>
   <si>
     <t>77</t>
   </si>
   <si>
-    <t>https://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/1116/indicacao_77-2025.pdf</t>
+    <t>http://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/1116/indicacao_77-2025.pdf</t>
   </si>
   <si>
     <t>QUE SEJA DESTINADO MATERIAL DE RECREAÇAO E ESPORTIVO PARA A ESCOLA ANTONIA LEAO DOS SANTOS NA COLONIA GOIAS I</t>
   </si>
   <si>
     <t>1120</t>
   </si>
   <si>
     <t>78</t>
   </si>
   <si>
-    <t>https://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/1120/indicacao_78-2025.pdf</t>
+    <t>http://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/1120/indicacao_78-2025.pdf</t>
   </si>
   <si>
     <t>QUE SEJA FEITA A IMPLANTAÇAO DO CAMPO DE FUTEBOL NA VILA SAO JOSÉ.</t>
   </si>
   <si>
     <t>1121</t>
   </si>
   <si>
     <t>79</t>
   </si>
   <si>
-    <t>https://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/1121/indicacao_79-2025.pdf</t>
+    <t>http://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/1121/indicacao_79-2025.pdf</t>
   </si>
   <si>
     <t>QUE SEJA FEITA A MANUTENÇAO COM LIMPEZA, PATROLAMENTO E CASCALHAMENTO  DAS RUAS E AVENIDAS DA VILA SAO JOSÉ.</t>
   </si>
   <si>
     <t>1122</t>
   </si>
   <si>
     <t>80</t>
   </si>
   <si>
-    <t>https://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/1122/indicacao_80-2025.pdf</t>
+    <t>http://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/1122/indicacao_80-2025.pdf</t>
   </si>
   <si>
     <t>URGENCIA  NA CONSTRUÇAO DO TERMINAL RODOVIÁRIO.</t>
   </si>
   <si>
     <t>1123</t>
   </si>
   <si>
     <t>81</t>
   </si>
   <si>
-    <t>https://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/1123/indicacao_81-2025.pdf</t>
+    <t>http://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/1123/indicacao_81-2025.pdf</t>
   </si>
   <si>
     <t>A AQUISIÇAO DE CADEIRAS DE RODAS E CADEIRAS DE BANHO PARA PESSOAS CARENTES.</t>
   </si>
   <si>
     <t>1124</t>
   </si>
   <si>
     <t>82</t>
   </si>
   <si>
-    <t>https://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/1124/indicacao_82-2025.pdf</t>
+    <t>http://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/1124/indicacao_82-2025.pdf</t>
   </si>
   <si>
     <t>QUE SEJA CONCLUIDA PAVIMENTAÇAO ASFÁLTIVA E BUEIROS DE ÁGUA PLUVIAL NA RUA 11 DE JULHO ESQUINA COM A AVENIDA GOIÁS NO SETOR PALMEIRAS.</t>
   </si>
   <si>
     <t>1125</t>
   </si>
   <si>
     <t>83</t>
   </si>
   <si>
-    <t>https://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/1125/indicacao_83-2025.pdf</t>
+    <t>http://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/1125/indicacao_83-2025.pdf</t>
   </si>
   <si>
     <t>IMPLANTAR SINALIZAÇAO DE ACESSIBILIDADE EM FRENTE AS ESCOLAS MUNICIPAIS.</t>
   </si>
   <si>
     <t>1126</t>
   </si>
   <si>
     <t>84</t>
   </si>
   <si>
-    <t>https://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/1126/indicacao_84-2025.pdf</t>
+    <t>http://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/1126/indicacao_84-2025.pdf</t>
   </si>
   <si>
     <t>A NECESSIDADE DE CRIAR UMA SECRETARIA DE POLÍTICAS PÚBLICAS PARA A MULHER.</t>
   </si>
   <si>
     <t>1127</t>
   </si>
   <si>
     <t>85</t>
   </si>
   <si>
-    <t>https://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/1127/indicacao_85-2025.pdf</t>
+    <t>http://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/1127/indicacao_85-2025.pdf</t>
   </si>
   <si>
     <t>A NECESSIDADE DE AMPLIAR OS BANHEIROS DO CAIS.</t>
   </si>
   <si>
     <t>1128</t>
   </si>
   <si>
     <t>86</t>
   </si>
   <si>
-    <t>https://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/1128/indicacao_86-2025.pdf</t>
+    <t>http://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/1128/indicacao_86-2025.pdf</t>
   </si>
   <si>
     <t>Indicação n°86/2025 - A NECESSIDADE DE CONSTRUIR GALERIA/BUEIRO NO CÓRREGO CORGAO DA ESTRADA VICINAL DO JOSÉ ROCHA.</t>
   </si>
   <si>
     <t>1131</t>
   </si>
   <si>
     <t>87</t>
   </si>
   <si>
-    <t>https://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/1131/indicacao_87-2025.pdf</t>
+    <t>http://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/1131/indicacao_87-2025.pdf</t>
   </si>
   <si>
     <t>AQUISICAO E INSTALAÇAO DE APARELHO DE AR CONDICIONADO PARA ONIBUS E MICRO ONIBUS ESCOLAR.</t>
   </si>
   <si>
     <t>1132</t>
   </si>
   <si>
     <t>88</t>
   </si>
   <si>
     <t>Indicação n°88/2025- PATROLAMENTO E CASCALHAMENTO DA MT-550 A VILA TRES MARCOS; PATROLAMENTO E CASCALHAMENTO DA MT-550 A COLONIA GOIAS II; PATROLAMENTO E CASCALHAMENTO DA MT-550 SENTIDO A JOAO BENTO; PATROLAMENTO E CASCALHAMENTO DA MT-550 A SENTIDO MUTUM; PATROLAMENTO E CASCALHAMENTO DA MT-550 SENTIDO AZULONA e PATROLAMENTO E CASCALHAMENTO DA MT-550 SENTIDO A TABOCA.</t>
   </si>
   <si>
     <t>1136</t>
   </si>
   <si>
     <t>89</t>
   </si>
   <si>
     <t>REFORMA DA COBERTURA E AMPLIAÇ;AO DE SALAS NA CRECHE MARIA NILZA.</t>
   </si>
   <si>
     <t>1137</t>
   </si>
   <si>
     <t>90</t>
   </si>
   <si>
     <t>IMPLANTAR DIVISORIA DE VIDRO NO BALC;AO DA RECEPÇAO DO HOSPITAL MUNICIPAL.</t>
   </si>
   <si>
     <t>1141</t>
   </si>
   <si>
     <t>91</t>
   </si>
   <si>
-    <t>https://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/1141/indicacao_91-2025.pdf</t>
+    <t>http://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/1141/indicacao_91-2025.pdf</t>
   </si>
   <si>
     <t>Manutenção e ampliação da iluminação nas vias publicam de nova floresta.</t>
   </si>
   <si>
     <t>1140</t>
   </si>
   <si>
     <t>92</t>
   </si>
   <si>
-    <t>https://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/1140/indicacao_92-2025.pdf</t>
+    <t>http://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/1140/indicacao_92-2025.pdf</t>
   </si>
   <si>
     <t>Indico a nomenclatura do cemitério municipal de acordo com projeto de Lei nº 181/93.</t>
   </si>
   <si>
     <t>1142</t>
   </si>
   <si>
     <t>93</t>
   </si>
   <si>
-    <t>https://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/1142/indicacao_93-2025.pdf</t>
+    <t>http://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/1142/indicacao_93-2025.pdf</t>
   </si>
   <si>
     <t>Instalação de um aparelho de ar condicionado .bebedouro e maca de atendimento  na unidade  básica de saúde da vila são Jose.</t>
   </si>
   <si>
     <t>1143</t>
   </si>
   <si>
     <t>94</t>
   </si>
   <si>
-    <t>https://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/1143/indicacao_94-2025.pdf</t>
+    <t>http://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/1143/indicacao_94-2025.pdf</t>
   </si>
   <si>
     <t>Indico ao SR. Prefeito a  construção de quebra - molas, na rua mato grosso entre avenida Beto marco a avenida Sebastião pereira.</t>
   </si>
   <si>
     <t>1144</t>
   </si>
   <si>
     <t>95</t>
   </si>
   <si>
-    <t>https://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/1144/indicacao_95-2025.pdf</t>
+    <t>http://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/1144/indicacao_95-2025.pdf</t>
   </si>
   <si>
     <t>Indico ao SR. Prefeito estude a possibilidade de realizar a construção de um parque infantil (playground) na vila são José.</t>
   </si>
   <si>
     <t>1145</t>
   </si>
   <si>
     <t>96</t>
   </si>
   <si>
-    <t>https://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/1145/indicacao_96-2025.pdf</t>
+    <t>http://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/1145/indicacao_96-2025.pdf</t>
   </si>
   <si>
     <t>Que seja feita a reforma da unidade básica buriti, instalação de ar condicionado na recepção, troca de cadeiras de assento da recepção.</t>
   </si>
   <si>
     <t>1146</t>
   </si>
   <si>
     <t>97</t>
   </si>
   <si>
-    <t>https://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/1146/indicacao_97-2025.pdf</t>
+    <t>http://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/1146/indicacao_97-2025.pdf</t>
   </si>
   <si>
     <t>A necessidade de implantação de corrimão no banheiro da enfermaria do hospital municipal para acessibilidade de pacientes.</t>
   </si>
   <si>
     <t>1147</t>
   </si>
   <si>
     <t>98</t>
   </si>
   <si>
-    <t>https://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/1147/indicacao_98-2025.pdf</t>
+    <t>http://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/1147/indicacao_98-2025.pdf</t>
   </si>
   <si>
     <t>Troca de cadeira odontologia no PSF1 ,Instalação de ar condicionado na recepção PSF1, troca de cadeiras de assento da recepção PSF1.</t>
   </si>
   <si>
     <t>1148</t>
   </si>
   <si>
     <t>99</t>
   </si>
   <si>
     <t>Construção da casa mortuária municipal.</t>
   </si>
   <si>
     <t>1149</t>
   </si>
   <si>
     <t>100</t>
   </si>
   <si>
-    <t>https://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/1149/indicacao_100-2025.pdf</t>
+    <t>http://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/1149/indicacao_100-2025.pdf</t>
   </si>
   <si>
     <t>Operação tampa buraco no asfalto do santos dumontt  enfrente ao Forum de Porto Alegre do Norte .</t>
   </si>
   <si>
     <t>1150</t>
   </si>
   <si>
     <t>101</t>
   </si>
   <si>
     <t>Operação de limpeza de mato em cruzamento de via em área urbana.</t>
   </si>
   <si>
     <t>1153</t>
   </si>
   <si>
     <t>102</t>
   </si>
   <si>
-    <t>https://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/1153/indicacao_102-2025.pdf</t>
+    <t>http://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/1153/indicacao_102-2025.pdf</t>
   </si>
   <si>
     <t>Indico ao sr. prefeito estude a possibilidade de realizar a construção de um parque infantil (PLAYGROUND)na aldeia sapeva e codebra.</t>
   </si>
   <si>
     <t>1154</t>
   </si>
   <si>
     <t>103</t>
   </si>
   <si>
-    <t>https://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/1154/indicacao_103-2025.pdf</t>
+    <t>http://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/1154/indicacao_103-2025.pdf</t>
   </si>
   <si>
     <t>Que seja feita manutenção como parolamento e cascalha mento da MT 550 ao chico doido.</t>
   </si>
   <si>
     <t>1155</t>
   </si>
   <si>
     <t>104</t>
   </si>
   <si>
-    <t>https://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/1155/indicacao_104-2025.pdf</t>
+    <t>http://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/1155/indicacao_104-2025.pdf</t>
   </si>
   <si>
     <t>Solicito a secretaria de assistência social através do cras que faça uma campanha de atualização de cadastro único para contemplação dos moradores  de porto alegre do norte na vila são José.</t>
   </si>
   <si>
     <t>1156</t>
   </si>
   <si>
     <t>105</t>
   </si>
   <si>
-    <t>https://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/1156/indicacao_105-2025.pdf</t>
+    <t>http://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/1156/indicacao_105-2025.pdf</t>
   </si>
   <si>
     <t>Propõe ao Executivo quanto construção de um posto policial na vila nova floresta.</t>
   </si>
   <si>
     <t>1157</t>
   </si>
   <si>
     <t>106</t>
   </si>
   <si>
-    <t>https://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/1157/indicacao_106-2025.pdf</t>
+    <t>http://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/1157/indicacao_106-2025.pdf</t>
   </si>
   <si>
     <t>Manutenção  de tapa buracos da Vila Três Marcos a colônia Goiás II Estrada de acesso do ônibus escolar.</t>
   </si>
   <si>
     <t>1158</t>
   </si>
   <si>
     <t>107</t>
   </si>
   <si>
-    <t>https://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/1158/indicacao_107-2025.pdf</t>
+    <t>http://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/1158/indicacao_107-2025.pdf</t>
   </si>
   <si>
     <t>Solicitação de utilização de caminhão pipa molhar as ruas do setor aeroporto vila morais e Cohab I E II. 02 QUEBRAS molas na vila morais um sendo de cada lado na frente do bar da Rosangela. 01 Quebra mola enfrente ao açougue da Ademilde no bairro Cohab I.</t>
   </si>
   <si>
     <t>1159</t>
   </si>
   <si>
     <t>108</t>
   </si>
   <si>
-    <t>https://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/1159/indicacao_108-2025.pdf</t>
+    <t>http://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/1159/indicacao_108-2025.pdf</t>
   </si>
   <si>
     <t>Manutenção parolamento e cascalha mento da BR-158 a  Avenida Sebastiao Pereira.</t>
   </si>
   <si>
     <t>1161</t>
   </si>
   <si>
     <t>109</t>
   </si>
   <si>
-    <t>https://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/1161/indicacao_109-2025.pdf</t>
+    <t>http://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/1161/indicacao_109-2025.pdf</t>
   </si>
   <si>
     <t>Pavimentação asfáltica das ruas e avenidas do setor jardim imperial setor sol nascente e setor jardim imperial setor Porto  Alegre nesta cidade.</t>
   </si>
   <si>
     <t>1160</t>
   </si>
   <si>
     <t>110</t>
   </si>
   <si>
-    <t>https://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/1160/indicacao_110-2025.pdf</t>
+    <t>http://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/1160/indicacao_110-2025.pdf</t>
   </si>
   <si>
     <t>Que seja feito a manutenção nas estradas do PA Xavantinho.</t>
   </si>
   <si>
     <t>1162</t>
   </si>
   <si>
     <t>111</t>
   </si>
   <si>
-    <t>https://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/1162/indicacao_111-2025.pdf</t>
+    <t>http://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/1162/indicacao_111-2025.pdf</t>
   </si>
   <si>
     <t>Indico ao SR. Prefeito a construção de quebra - molas na avenida Sebastiao pereira próximo a praça  no fim da via.</t>
   </si>
   <si>
     <t>1164</t>
   </si>
   <si>
     <t>112</t>
   </si>
   <si>
     <t>Indicação n°112/2025 - Selio  Ribeiro de Carvalho.</t>
   </si>
   <si>
     <t>1172</t>
   </si>
   <si>
     <t>113</t>
   </si>
   <si>
-    <t>https://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/1172/indicacao_113-2025.pdf</t>
+    <t>http://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/1172/indicacao_113-2025.pdf</t>
   </si>
   <si>
     <t>Indicação n°113/2025 - Que seja feita manutenção de limpeza nas laterais da via entulho e lixo jogado pela população.</t>
   </si>
   <si>
     <t>1173</t>
   </si>
   <si>
     <t>114</t>
   </si>
   <si>
-    <t>https://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/1173/indicacao_114-2025.pdf</t>
+    <t>http://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/1173/indicacao_114-2025.pdf</t>
   </si>
   <si>
     <t>Indicação n°114/2025 A Necessidade de fazer 08 quebra - molas em toda a avenida Piraguassu em vários ponto  críticos.</t>
   </si>
   <si>
     <t>1174</t>
   </si>
   <si>
     <t>115</t>
   </si>
   <si>
-    <t>https://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/1174/indicacao_115-2025.pdf</t>
+    <t>http://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/1174/indicacao_115-2025.pdf</t>
   </si>
   <si>
     <t>Indicação n°115/2025 - Operação tampa buraco no asfalto no cruzamento da  avenida piraguassu e rua paraense .</t>
   </si>
   <si>
     <t>1175</t>
   </si>
   <si>
     <t>116</t>
   </si>
   <si>
-    <t>https://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/1175/indicacao_116-2025.pdf</t>
+    <t>http://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/1175/indicacao_116-2025.pdf</t>
   </si>
   <si>
     <t>Indicação n°116/2025 - Implantação de grade de proteção ao acesso a água na fonte central.</t>
   </si>
   <si>
     <t>1176</t>
   </si>
   <si>
     <t>117</t>
   </si>
   <si>
-    <t>https://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/1176/indicacao_117-2025.pdf</t>
+    <t>http://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/1176/indicacao_117-2025.pdf</t>
   </si>
   <si>
     <t>Indicação n°117/2025 - Manutenção e levantamento de estrada do SR ZÉ DIAS próximo ao água amarela.</t>
   </si>
   <si>
     <t>1187</t>
   </si>
   <si>
     <t>118</t>
   </si>
   <si>
-    <t>https://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/1187/indicacao_118-2025.pdf</t>
+    <t>http://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/1187/indicacao_118-2025.pdf</t>
   </si>
   <si>
     <t>Construção de uma Escola na aldeia Santa Luzia.</t>
   </si>
   <si>
     <t>1188</t>
   </si>
   <si>
     <t>119</t>
   </si>
   <si>
-    <t>https://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/1188/indicacao_120-2025.pdf</t>
+    <t>http://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/1188/indicacao_120-2025.pdf</t>
   </si>
   <si>
     <t>Mudança do trajeto da estrada sentido setor oito próximo a ponto forte.</t>
   </si>
   <si>
     <t>1189</t>
   </si>
   <si>
     <t>120</t>
   </si>
   <si>
-    <t>https://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/1189/indicacao_120-2025.pdf</t>
+    <t>http://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/1189/indicacao_120-2025.pdf</t>
   </si>
   <si>
     <t>Indico ao SR.PREFEITO a implantação de placas de sinalização de transito e velocidade.</t>
   </si>
   <si>
     <t>1190</t>
   </si>
   <si>
     <t>121</t>
   </si>
   <si>
-    <t>https://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/1190/indicacao_121-2025.pdf</t>
+    <t>http://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/1190/indicacao_121-2025.pdf</t>
   </si>
   <si>
     <t>Contratação de medico Dermatológico com especialização em oncologia para atendimento no Município.</t>
   </si>
   <si>
     <t>1191</t>
   </si>
   <si>
     <t>122</t>
   </si>
   <si>
-    <t>https://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/1191/indicacao_122-2025.pdf</t>
+    <t>http://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/1191/indicacao_122-2025.pdf</t>
   </si>
   <si>
     <t>Quebra mola na avenida jk - próximo ao açougue da Janaina ,Igreja Ciadseta , cadeia pública, com sinalização de ambos os lados.</t>
   </si>
   <si>
     <t>1192</t>
   </si>
   <si>
     <t>123</t>
   </si>
   <si>
-    <t>https://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/1192/indicacao_123-2025.pdf</t>
+    <t>http://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/1192/indicacao_123-2025.pdf</t>
   </si>
   <si>
     <t>Manutenção da estrada que liga a vila três Marcos a Divisa com o Município de Confresa.</t>
   </si>
   <si>
     <t>1225</t>
   </si>
   <si>
     <t>124</t>
   </si>
   <si>
-    <t>https://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/1225/indicacao_124-2025.pdf</t>
+    <t>http://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/1225/indicacao_124-2025.pdf</t>
   </si>
   <si>
     <t>IMPLANTAÇAO DE PLACAS DAS UBS NAS AVENIDAS E NOS BAIRROS e IMPLEMENTAÇAO DE PLACA DE INDICAÇAO DO HOSPITAL MUNICIPAL NA AVENIDA BETOMARCO.</t>
   </si>
   <si>
     <t>1229</t>
   </si>
   <si>
     <t>125</t>
   </si>
   <si>
     <t>MARIA DO JAKÃO, FERLA BORGES</t>
   </si>
   <si>
     <t>Planejamento para redirecionamento do fluxo de caminhões de escoamento de grãos do centro da vila nova floresta.</t>
   </si>
   <si>
     <t>1226</t>
   </si>
   <si>
     <t>126</t>
   </si>
   <si>
-    <t>https://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/1226/indicacao_126-2025.pdf</t>
+    <t>http://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/1226/indicacao_126-2025.pdf</t>
   </si>
   <si>
     <t>Manutenção das pontes sobre o Rio Tapirapé e Corrego Agua Amarela sentido Nova Floresta acesso do Mutum.</t>
   </si>
   <si>
     <t>1213</t>
   </si>
   <si>
     <t>127</t>
   </si>
   <si>
-    <t>https://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/1213/indicacao_127-2025.pdf</t>
+    <t>http://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/1213/indicacao_127-2025.pdf</t>
   </si>
   <si>
     <t>Implantaçao de iluninaçao publica na COHAB 2</t>
   </si>
   <si>
     <t>1202</t>
   </si>
   <si>
     <t>128</t>
   </si>
   <si>
-    <t>https://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/1202/indicacao_128-2025.pdf</t>
+    <t>http://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/1202/indicacao_128-2025.pdf</t>
   </si>
   <si>
     <t>Reforma de placas de identificação de rua e placas de transito nas vertical e horizontal.</t>
   </si>
   <si>
     <t>1212</t>
   </si>
   <si>
     <t>129</t>
   </si>
   <si>
-    <t>https://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/1212/indicacao_129-2025.pdf</t>
+    <t>http://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/1212/indicacao_129-2025.pdf</t>
   </si>
   <si>
     <t>Estudo para implantação de estacionamento seguro no canteiro central próximo ao comércio do município.</t>
   </si>
   <si>
     <t>1215</t>
   </si>
   <si>
     <t>130</t>
   </si>
   <si>
-    <t>https://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/1215/indicacao_130-2025.pdf</t>
+    <t>http://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/1215/indicacao_130-2025.pdf</t>
   </si>
   <si>
     <t>Implementaçao de programas de educação ambiental.</t>
   </si>
   <si>
     <t>1216</t>
   </si>
   <si>
     <t>131</t>
   </si>
   <si>
-    <t>https://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/1216/indicacao_131-2025.pdf</t>
+    <t>http://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/1216/indicacao_131-2025.pdf</t>
   </si>
   <si>
     <t>IMPLANTAÇAO DE ILUMINAÇAO PÚBLICA NA RUA TAPIRAPÉ</t>
   </si>
   <si>
     <t>1217</t>
   </si>
   <si>
     <t>132</t>
   </si>
   <si>
-    <t>https://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/1217/indicacao_132-2025.pdf</t>
+    <t>http://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/1217/indicacao_132-2025.pdf</t>
   </si>
   <si>
     <t>Cumprimento da Lei n° 989/2022, numeração predial no perímetro urbano de Porto Alegre do Norte.</t>
   </si>
   <si>
     <t>1218</t>
   </si>
   <si>
     <t>133</t>
   </si>
   <si>
-    <t>https://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/1218/indicacao_133-2025.pdf</t>
+    <t>http://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/1218/indicacao_133-2025.pdf</t>
   </si>
   <si>
     <t>Elaboração do plano diretor do Município.</t>
   </si>
   <si>
     <t>1219</t>
   </si>
   <si>
     <t>134</t>
   </si>
   <si>
-    <t>https://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/1219/indicacao_134-2025.pdf</t>
+    <t>http://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/1219/indicacao_134-2025.pdf</t>
   </si>
   <si>
     <t>Cumprimento do ART. 4° da Lei nº 1.038/2022 que dispõe sobre a numeração das estradas rurais do Município de PORTO ALEGRE DO NORTE .</t>
   </si>
   <si>
     <t>1220</t>
   </si>
   <si>
     <t>135</t>
   </si>
   <si>
-    <t>https://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/1220/indicacao_135-2025.pdf</t>
+    <t>http://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/1220/indicacao_135-2025.pdf</t>
   </si>
   <si>
     <t>Ampliação da rede de energia no Bairro são Geraldo Avenida Independência entre ruas dos Lírios e duque de caixa.</t>
   </si>
   <si>
     <t>1221</t>
   </si>
   <si>
     <t>136</t>
   </si>
   <si>
-    <t>https://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/1221/indicacao_136-2025.pdf</t>
+    <t>http://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/1221/indicacao_136-2025.pdf</t>
   </si>
   <si>
     <t>Instalação de bueiro no rio Caroço próximo a vila  buriti.</t>
   </si>
   <si>
     <t>1222</t>
   </si>
   <si>
     <t>137</t>
   </si>
   <si>
-    <t>https://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/1222/indicacao_137-2025.pdf</t>
+    <t>http://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/1222/indicacao_137-2025.pdf</t>
   </si>
   <si>
     <t>Implantação de faixa elevada em frente ás escola Municipal e manutenção das faixas de pedestres das avenidas e ruas do Município.</t>
   </si>
   <si>
     <t>1227</t>
   </si>
   <si>
     <t>138</t>
   </si>
   <si>
-    <t>https://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/1227/indicacao_138-2025.pdf</t>
+    <t>http://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/1227/indicacao_138-2025.pdf</t>
   </si>
   <si>
     <t>Aquisição de aparelho de ultrassom para  UBS NOVA FLORESTA.</t>
   </si>
   <si>
     <t>1228</t>
   </si>
   <si>
     <t>139</t>
   </si>
   <si>
-    <t>https://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/1228/indicacao_139-2025.pdf</t>
+    <t>http://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/1228/indicacao_139-2025.pdf</t>
   </si>
   <si>
     <t>Implantação de escadaria na BEIRA DO RIO TAPIRAPÉ.</t>
   </si>
   <si>
     <t>1230</t>
   </si>
   <si>
     <t>140</t>
   </si>
   <si>
     <t>Ponte sobre o córrego agua amarela próximo a horta.</t>
   </si>
   <si>
     <t>1231</t>
   </si>
   <si>
     <t>141</t>
   </si>
   <si>
     <t>Implantação de farmácia básica em nova floresta.</t>
   </si>
   <si>
     <t>1232</t>
   </si>
   <si>
     <t>142</t>
   </si>
   <si>
     <t>Aquisição de nova Ambulância para o distrito de Nova Floresta .</t>
   </si>
   <si>
     <t>1233</t>
   </si>
   <si>
     <t>143</t>
   </si>
   <si>
-    <t>https://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/1233/indicacao_143-2025.pdf</t>
+    <t>http://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/1233/indicacao_143-2025.pdf</t>
   </si>
   <si>
     <t>Que seja providenciado, por meio do setor competente, um lote destinado ao descarte adequado de entulhos e resíduos da construção civil na Vila Nova Floresta.</t>
   </si>
   <si>
     <t>1244</t>
   </si>
   <si>
     <t>144</t>
   </si>
   <si>
-    <t>https://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/1244/indicacao_144-2025.pdf</t>
+    <t>http://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/1244/indicacao_144-2025.pdf</t>
   </si>
   <si>
     <t>IMPLATANTAÇAO DE BUEIROS ECOLÓGICOS NA AVENIDA BETOMARCOS.</t>
   </si>
   <si>
     <t>1245</t>
   </si>
   <si>
     <t>145</t>
   </si>
   <si>
-    <t>https://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/1245/indicacao_145-2025.pdf</t>
+    <t>http://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/1245/indicacao_145-2025.pdf</t>
   </si>
   <si>
     <t>Implantação de lixeira na estrada da pá Xavantinho.</t>
   </si>
   <si>
     <t>1243</t>
   </si>
   <si>
     <t>146</t>
   </si>
   <si>
-    <t>https://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/1243/indicacao_146-2025.pdf</t>
+    <t>http://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/1243/indicacao_146-2025.pdf</t>
   </si>
   <si>
     <t>Criação de pontos estratégicos de vacinação ante- rábica animal pro bairro no município.</t>
   </si>
   <si>
     <t>1242</t>
   </si>
   <si>
     <t>147</t>
   </si>
   <si>
-    <t>https://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/1242/indicacao_147-2025.pdf</t>
+    <t>http://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/1242/indicacao_147-2025.pdf</t>
   </si>
   <si>
     <t>Implantação de ar condicionado na recepção do centro de reabilitação do município.</t>
   </si>
   <si>
     <t>1253</t>
   </si>
   <si>
     <t>148</t>
   </si>
   <si>
-    <t>https://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/1253/indicacao_148-2025.pdf</t>
+    <t>http://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/1253/indicacao_148-2025.pdf</t>
   </si>
   <si>
     <t>Solicita manutenção urgente da ponte de madeira sobre o rio sabino na estrada de acesso ao PA Piracicaba.</t>
   </si>
   <si>
     <t>1254</t>
   </si>
   <si>
     <t>149</t>
   </si>
   <si>
-    <t>https://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/1254/indicacao_149-2025.pdf</t>
+    <t>http://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/1254/indicacao_149-2025.pdf</t>
   </si>
   <si>
     <t>Solicita manutenção asfáltica no final da Avenida Sabino Brito com a rua das Palmeiras.</t>
   </si>
   <si>
     <t>1255</t>
   </si>
   <si>
     <t>150</t>
   </si>
   <si>
-    <t>https://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/1255/indicacao_150-2025.pdf</t>
+    <t>http://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/1255/indicacao_150-2025.pdf</t>
   </si>
   <si>
     <t>Manutenção da ponte da estrada que liga a vila três marcos á colônia goiás 2 propriedade do SR foquite.</t>
   </si>
   <si>
     <t>1256</t>
   </si>
   <si>
     <t>151</t>
   </si>
   <si>
-    <t>https://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/1256/indicacao_151-2025.pdf</t>
+    <t>http://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/1256/indicacao_151-2025.pdf</t>
   </si>
   <si>
     <t>Cascalhamento da estrada do setor taboca.</t>
   </si>
   <si>
     <t>1259</t>
   </si>
   <si>
     <t>152</t>
   </si>
   <si>
-    <t>https://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/1259/indicacao_152-2025.pdf</t>
+    <t>http://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/1259/indicacao_152-2025.pdf</t>
   </si>
   <si>
     <t>Manutenção e implantação de iluminação pública nas vilas três marcos são José.</t>
   </si>
   <si>
     <t>1263</t>
   </si>
   <si>
     <t>153</t>
   </si>
   <si>
-    <t>https://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/1263/indicacao_153-2025.pdf</t>
+    <t>http://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/1263/indicacao_153-2025.pdf</t>
   </si>
   <si>
     <t>CRIAÇÃO DE PONTOS ESTRATÉGICOS DE VACINAÇÃO ANTI-RABICA ANIMAL NO P.Á XAVANTINHO.</t>
   </si>
   <si>
     <t>1265</t>
   </si>
   <si>
     <t>154</t>
   </si>
   <si>
-    <t>https://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/1265/indicacao_154-2025.pdf</t>
+    <t>http://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/1265/indicacao_154-2025.pdf</t>
   </si>
   <si>
     <t>Plantio de grama volta da academia e praça pública no fundo da escola municipal nova floresta.</t>
   </si>
   <si>
     <t>1266</t>
   </si>
   <si>
     <t>155</t>
   </si>
   <si>
-    <t>https://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/1266/indicacao_155-2025.pdf</t>
+    <t>http://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/1266/indicacao_155-2025.pdf</t>
   </si>
   <si>
     <t>Colocação de manilha na estrada vicinal que dá acesso á propriedade do SR Dorvalino Alves de Oliveira conhecida como rancho das orquídeas localizada no pá Xavantinho.</t>
   </si>
   <si>
     <t>1270</t>
   </si>
   <si>
     <t>156</t>
   </si>
   <si>
-    <t>https://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/1270/indicacao_156-2025.pdf</t>
+    <t>http://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/1270/indicacao_156-2025.pdf</t>
   </si>
   <si>
     <t>Que seja feita manutenção com patrolamento com  e cascalhamento nas ruas da vila morais.</t>
   </si>
   <si>
     <t>1271</t>
   </si>
   <si>
     <t>157</t>
   </si>
   <si>
-    <t>https://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/1271/indicacao_157-2025.pdf</t>
+    <t>http://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/1271/indicacao_157-2025.pdf</t>
   </si>
   <si>
     <t>Manutenção das luminárias da  orla do rio tapirapé.</t>
   </si>
   <si>
     <t>1272</t>
   </si>
   <si>
     <t>158</t>
   </si>
   <si>
-    <t>https://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/1272/indicacao_158-2025.pdf</t>
+    <t>http://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/1272/indicacao_158-2025.pdf</t>
   </si>
   <si>
     <t>Manutenção nas faixas elevada da avenida betomarco</t>
   </si>
   <si>
     <t>1274</t>
   </si>
   <si>
     <t>159</t>
   </si>
   <si>
     <t>A necessidade realizar limpeza efetiva e regular na piscina do cras.</t>
   </si>
   <si>
     <t>1277</t>
   </si>
   <si>
     <t>160</t>
   </si>
   <si>
-    <t>https://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/1277/indicacao_160-2025.pdf</t>
+    <t>http://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/1277/indicacao_160-2025.pdf</t>
   </si>
   <si>
     <t>A necessidade instalar internet via satélite nas ambulâncias do município.</t>
   </si>
   <si>
     <t>1278</t>
   </si>
   <si>
     <t>161</t>
   </si>
   <si>
-    <t>https://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/1278/indicacao_161-2025.pdf</t>
+    <t>http://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/1278/indicacao_161-2025.pdf</t>
   </si>
   <si>
     <t>A necessidade instalar internet nos ponto de atendimento medico na zonas rural do município.</t>
   </si>
   <si>
     <t>1279</t>
   </si>
   <si>
     <t>162</t>
   </si>
   <si>
-    <t>https://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/1279/indicacao_162-2025.pdf</t>
+    <t>http://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/1279/indicacao_162-2025.pdf</t>
   </si>
   <si>
     <t>A nescessidade de fazer manutenção com patrolhamento, cascalhamento e boca de logo na estrada da RP.</t>
   </si>
   <si>
     <t>1280</t>
   </si>
   <si>
     <t>163</t>
   </si>
   <si>
-    <t>https://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/1280/indicacao_163-2025.pdf</t>
+    <t>http://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/1280/indicacao_163-2025.pdf</t>
   </si>
   <si>
     <t>A necessidade de fazer a manutenção com patrolalamento cascalhamento e boca de lobo na estrada sentido sr. Jose pereira.</t>
   </si>
   <si>
     <t>1281</t>
   </si>
   <si>
     <t>164</t>
   </si>
   <si>
-    <t>https://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/1281/indicacao_164-2025.pdf</t>
+    <t>http://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/1281/indicacao_164-2025.pdf</t>
   </si>
   <si>
     <t>Necessidade de implantar medidas para combate a  infestação de caramujos.</t>
   </si>
   <si>
     <t>1282</t>
   </si>
   <si>
     <t>165</t>
   </si>
   <si>
-    <t>https://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/1282/indicacao_165-2025.pdf</t>
+    <t>http://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/1282/indicacao_165-2025.pdf</t>
   </si>
   <si>
     <t>A necessidade de realizar reparo imediato no telhado da UBS  de nova floresta .</t>
   </si>
   <si>
     <t>1283</t>
   </si>
   <si>
     <t>166</t>
   </si>
   <si>
-    <t>https://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/1283/indicacao_166-2025.pdf</t>
+    <t>http://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/1283/indicacao_166-2025.pdf</t>
   </si>
   <si>
     <t>A necessidade de realizar manutenção com patrolamento e cascalhamento na Avenida Padre Josimo.</t>
   </si>
   <si>
     <t>1284</t>
   </si>
   <si>
     <t>167</t>
   </si>
   <si>
-    <t>https://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/1284/indicacao_167-2025.pdf</t>
+    <t>http://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/1284/indicacao_167-2025.pdf</t>
   </si>
   <si>
     <t>Que seja feita a urbanização da Avenida a no Setor Aeroporto.</t>
   </si>
   <si>
     <t>1285</t>
   </si>
   <si>
     <t>168</t>
   </si>
   <si>
-    <t>https://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/1285/indicacao_168-2025.pdf</t>
+    <t>http://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/1285/indicacao_168-2025.pdf</t>
   </si>
   <si>
     <t>A necessidade de implantar uma academia da terceira idade no setor aeroporto.</t>
   </si>
   <si>
     <t>1286</t>
   </si>
   <si>
     <t>169</t>
   </si>
   <si>
-    <t>https://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/1286/indicacao_169-2025.pdf</t>
+    <t>http://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/1286/indicacao_169-2025.pdf</t>
   </si>
   <si>
     <t>A necessidade de disponibilizar transporte de pacientes do distrito de nova floresta para realização de consultas e exames tanto em porto alegre como no cisax (consorcio intermunicipal de saúde do Araguaia e Xingu) na cidade de Confresa.</t>
   </si>
   <si>
     <t>1287</t>
   </si>
   <si>
     <t>170</t>
   </si>
   <si>
-    <t>https://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/1287/indicacao_170-2025.pdf</t>
+    <t>http://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/1287/indicacao_170-2025.pdf</t>
   </si>
   <si>
     <t>Implantação de salas de recursos multifuncionais (salas inclusivas ) nas escolas da rede municipal.</t>
   </si>
   <si>
     <t>1288</t>
   </si>
   <si>
     <t>171</t>
   </si>
   <si>
-    <t>https://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/1288/indicacao_171-2025.pdf</t>
+    <t>http://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/1288/indicacao_171-2025.pdf</t>
   </si>
   <si>
     <t>Necessidade de retomar a aulas de hidroginástica no CRAS.</t>
   </si>
   <si>
     <t>1291</t>
   </si>
   <si>
     <t>172</t>
   </si>
   <si>
-    <t>https://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/1291/indicacao_172-2025.pdf</t>
+    <t>http://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/1291/indicacao_172-2025.pdf</t>
   </si>
   <si>
     <t>Necessidade de contratar serviços especializado de segurança para atuar na escola de nova floresta.</t>
   </si>
   <si>
     <t>1292</t>
   </si>
   <si>
     <t>173</t>
   </si>
   <si>
-    <t>https://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/1292/indicacao_173-2025.pdf</t>
+    <t>http://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/1292/indicacao_173-2025.pdf</t>
   </si>
   <si>
     <t>A implantação de placas de sinalização refletivas nas curvas da estrada vicinal que da acesso ao PA Xavantinho.</t>
   </si>
   <si>
     <t>1295</t>
   </si>
   <si>
     <t>174</t>
   </si>
   <si>
-    <t>https://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/1295/indicacao_174-2025.pdf</t>
+    <t>http://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/1295/indicacao_174-2025.pdf</t>
   </si>
   <si>
     <t>A necessidade de instalar internet via satélite no veiculo oficial do conselho tutelar.</t>
   </si>
   <si>
     <t>1296</t>
   </si>
   <si>
     <t>175</t>
   </si>
   <si>
-    <t>https://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/1296/indicacao_175-2025.pdf</t>
+    <t>http://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/1296/indicacao_175-2025.pdf</t>
   </si>
   <si>
     <t>A necessidade de instalar internet via satélite nos veículos nos oficiais utilizados pelas equipes da assistências social .</t>
   </si>
   <si>
     <t>1297</t>
   </si>
   <si>
     <t>176</t>
   </si>
   <si>
     <t>Que seja realizada a canalização adequada da água proveniente dos aparelhos de ar-condicionados das UBS.</t>
   </si>
   <si>
     <t>1298</t>
   </si>
   <si>
     <t>177</t>
   </si>
   <si>
-    <t>https://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/1298/indicacao_177-2025.pdf</t>
+    <t>http://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/1298/indicacao_177-2025.pdf</t>
   </si>
   <si>
     <t>Que seja realizada a manutenção das ruas e avenidas asfaltadas de nova floresta.</t>
   </si>
   <si>
     <t>1301</t>
   </si>
   <si>
     <t>178</t>
   </si>
   <si>
-    <t>https://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/1301/indicacao_178-2025.pdf</t>
+    <t>http://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/1301/indicacao_178-2025.pdf</t>
   </si>
   <si>
     <t>A NECESSIDADE DE INSTALAR ENEGIA ELETRICA E ILUMINAÇÃO ADEQUADA NO CEMITÉRIO MUNICIPAL</t>
   </si>
   <si>
     <t>1302</t>
   </si>
   <si>
     <t>179</t>
   </si>
   <si>
-    <t>https://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/1302/indicacao_179-2025.pdf</t>
+    <t>http://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/1302/indicacao_179-2025.pdf</t>
   </si>
   <si>
     <t>A CONSTRUÇÃO DE UMA PISTA DE MOTOCROSS, BEM COMO A ORGANIZAÇÃO DE EVENTOS ESPORTIVOS RELACIONADOS A ESSA MODALIDADE</t>
   </si>
   <si>
     <t>1303</t>
   </si>
   <si>
     <t>180</t>
   </si>
   <si>
-    <t>https://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/1303/indicacao_180-2025.pdf</t>
+    <t>http://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/1303/indicacao_180-2025.pdf</t>
   </si>
   <si>
     <t>A INSTALAÇÃO DE PLACAS DE SINALIZAÇÃO NAS RUAS E AVENIDAS, BEM COMO PLACAS INFORMATIVAS QUE CONTEM A HISTÓRIA E A ORIGEM DOS NOMES ATRIBUIDOS A ESSAS VIAS PÚBLICAS</t>
   </si>
   <si>
     <t>1304</t>
   </si>
   <si>
     <t>181</t>
   </si>
   <si>
-    <t>https://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/1304/indicacao_181-2025.pdf</t>
+    <t>http://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/1304/indicacao_181-2025.pdf</t>
   </si>
   <si>
     <t>QUE SEJA ADOTADA AS PROVIDENCIAS NECESSARIAS PARA O CUMPRIMENTO DA LEI N°1133/2024 QUE DISPOE SOBRE A CRIAÇÃO DE UM MONUMENTO EM HOMENAGEM AO CIDADÃO DOMINGOS MEDEIROS (DOMINGÃO).</t>
   </si>
   <si>
     <t>1305</t>
   </si>
   <si>
     <t>182</t>
   </si>
   <si>
-    <t>https://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/1305/indicacao_182-2025.pdf</t>
+    <t>http://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/1305/indicacao_182-2025.pdf</t>
   </si>
   <si>
     <t>QUE SEJA ELABORADO E INSTITUIDO, POR MEIO DO DEPARTAMENTO DE ESPORTE UM CALENDARIO ESPORTIVO MUNICIPAL, COMTEMPLANDO: TORNEIOS ESCOLARES E COMUNITÁRIOS; CAMPEONATOS MUNICIPAIS DE DIFERENTES MODALIDADES( VÔLEI, ATLETISMO E ETC); EVENTOS INCLUSIVOS VOLTADOS PARA PESSOAS COM DEFICIÊNCIA; ATIVIDADES RECREATIVAS E DE LAZER EM DATAS COMEMORATIVAS E PARCERIAS COM CLUBES, ASSOCIAÇÕES E ENTIDADES ESPORTIVAS LOCAIS.</t>
   </si>
   <si>
     <t>1306</t>
   </si>
   <si>
     <t>183</t>
   </si>
   <si>
-    <t>https://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/1306/indicacao_183-2025.pdf</t>
+    <t>http://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/1306/indicacao_183-2025.pdf</t>
   </si>
   <si>
     <t>QUE SEJA VIABILIZADA A CONCESSÃO DO VALE-ALIMENTAÇÃO DOS SERVIDORES PUBLICOS DA SAÚDE POR MEIO DE CARTÃO MAGNÉTICO, EM SUBSTITUIÇÃO AO MODELO UTILIZADO ATUALMENTE.</t>
   </si>
   <si>
     <t>1307</t>
   </si>
   <si>
     <t>184</t>
   </si>
   <si>
-    <t>https://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/1307/indicacao_184-2025.pdf</t>
+    <t>http://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/1307/indicacao_184-2025.pdf</t>
   </si>
   <si>
     <t>A AQUISIÇÃO DE 02 (DOIS) APARELHOS CELULARES, DESTINADOS AO SETOR DE REGULAÇÃO DA SECRETARIA MUNICIPAL DE SAÚDE.</t>
   </si>
   <si>
     <t>1308</t>
   </si>
   <si>
     <t>185</t>
   </si>
   <si>
-    <t>https://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/1308/indicacao_185-2025.pdf</t>
+    <t>http://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/1308/indicacao_185-2025.pdf</t>
   </si>
   <si>
     <t>QUE SEJA FEITO O REBAIXAMENTO DA RUA NOSSA SENHORA DA LIBERTAÇÃO E CORREÇÃO DA RUA AÇUCENA, NO SETOR SÃO GERALDO.</t>
   </si>
   <si>
     <t>1309</t>
   </si>
   <si>
     <t>186</t>
   </si>
   <si>
-    <t>https://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/1309/indicacao_186-2025.pdf</t>
+    <t>http://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/1309/indicacao_186-2025.pdf</t>
   </si>
   <si>
     <t>QUE SEJA FEITA A PINTURA COMPLETA DA SECRETARIA DE SAÚDE, INCLUINDO SUA FAIXA EXTERNA.</t>
   </si>
   <si>
     <t>1310</t>
   </si>
   <si>
     <t>189</t>
   </si>
   <si>
-    <t>https://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/1310/indicacao_189-2025.pdf</t>
+    <t>http://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/1310/indicacao_189-2025.pdf</t>
   </si>
   <si>
     <t>A NECESSIDADE DA IMPLANTAÇÃO DE LOMBADAS NAS PROXIMIDADES DA PONTE SOBRE O RIO ÁGUA AMARELA, PROXIMO A COMUNIDADE DE NOVA FLORESTA, BEM COMO A INSTALAÇÃO DE UMA SINALIZAÇÃO MAIS EFETIVA NO LOCAL.</t>
   </si>
   <si>
     <t>1311</t>
   </si>
   <si>
     <t>190</t>
   </si>
   <si>
-    <t>https://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/1311/indicacao_190-2025.pdf</t>
+    <t>http://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/1311/indicacao_190-2025.pdf</t>
   </si>
   <si>
     <t>A NECESSIDADE DE REALIZAR A PODA DAS ARVORES LOCALICADAS NAS RUAS, AVENIDAS E CAMPO DE NOVA FLORESTA.</t>
   </si>
   <si>
     <t>1312</t>
   </si>
   <si>
     <t>191</t>
   </si>
   <si>
-    <t>https://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/1312/indicacao_191-2025.pdf</t>
+    <t>http://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/1312/indicacao_191-2025.pdf</t>
   </si>
   <si>
     <t>A NECESSIDADE DE INSTALAR ILUMINAÇÃO NATALINA NO DISTRITO DE NOVA FLORESTA.</t>
   </si>
   <si>
     <t>1313</t>
   </si>
   <si>
     <t>192</t>
   </si>
   <si>
-    <t>https://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/1313/indicacao_192-2025.pdf</t>
+    <t>http://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/1313/indicacao_192-2025.pdf</t>
   </si>
   <si>
     <t>NECESSIDADE DE MANUTENÇÃO DAS LUMINARIAS DA COLONIA GOIAS, VILA TRES MARCOS E SETOR OITO.</t>
   </si>
   <si>
+    <t>1322</t>
+  </si>
+  <si>
+    <t>193</t>
+  </si>
+  <si>
+    <t>http://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/1322/indicacao_193-2025.pdf</t>
+  </si>
+  <si>
+    <t>A aquisição de um veiculo com carroceria para o departamento municipal de transito.</t>
+  </si>
+  <si>
+    <t>1323</t>
+  </si>
+  <si>
+    <t>194</t>
+  </si>
+  <si>
+    <t>http://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/1323/indicacao_194-2025.pdf</t>
+  </si>
+  <si>
+    <t>Que seja providenciada instalação de placas de identificação de atendimento prioritário em todos as unidades de saúde do município incluindo informações claras sobre os direitos das pessoas com transtorno do espectro autista (TEA).</t>
+  </si>
+  <si>
+    <t>1324</t>
+  </si>
+  <si>
+    <t>195</t>
+  </si>
+  <si>
+    <t>http://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/1324/indicacao_195-2025.pdf</t>
+  </si>
+  <si>
+    <t>A criação de um centro especializado para atendimento de pessoas com transtorno do espectro autista (TEA) no município.</t>
+  </si>
+  <si>
+    <t>1325</t>
+  </si>
+  <si>
+    <t>196</t>
+  </si>
+  <si>
+    <t>http://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/1325/indicacao_196-2025.pdf</t>
+  </si>
+  <si>
+    <t>A necessidade de capacitação e treinamento dos servidores públicos município para o atendimento às pessoas com aspecto autista.</t>
+  </si>
+  <si>
+    <t>1326</t>
+  </si>
+  <si>
+    <t>197</t>
+  </si>
+  <si>
+    <t>http://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/1326/indicacao_197-2025.pdf</t>
+  </si>
+  <si>
+    <t>A necessidade de construir calçada da escola e de todos os lotes da prefeituras em nova floresta.</t>
+  </si>
+  <si>
+    <t>1327</t>
+  </si>
+  <si>
+    <t>198</t>
+  </si>
+  <si>
+    <t>http://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/1327/indicacao_198-2025.pdf</t>
+  </si>
+  <si>
+    <t>A necessidade de instalar alambrado no campo de nova floresta.</t>
+  </si>
+  <si>
+    <t>1328</t>
+  </si>
+  <si>
+    <t>199</t>
+  </si>
+  <si>
+    <t>http://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/1328/indicacao_199-2025.pdf</t>
+  </si>
+  <si>
+    <t>Que seja cumprida integralmente a lei complementar n°822 de 10 de julho de 2025 no que se refere a organização da hora atividade dos profissionais da educação especialmente dos professores em efetivo exercício em sala de aula .</t>
+  </si>
+  <si>
+    <t>1329</t>
+  </si>
+  <si>
+    <t>200</t>
+  </si>
+  <si>
+    <t>http://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/1329/indicacao_200-2025.pdf</t>
+  </si>
+  <si>
+    <t>A realização de manutenção e adequações na orla municipal especificamente no ponto de embarque e desembarque de embarcações , onde foram colocado pedras e tem causado danos aos barcos.</t>
+  </si>
+  <si>
     <t>1138</t>
   </si>
   <si>
     <t>MA</t>
   </si>
   <si>
     <t>Moção de Aplausos</t>
   </si>
   <si>
     <t>MOÇ;AO DE APLAUSOS AO SR JUNIOR CESAR RODRIGUES SANTIAGO CRIADOR DA BANDEIRA DE PORTO ALEGRE DO NORTE-MT.</t>
   </si>
   <si>
     <t>1177</t>
   </si>
   <si>
     <t>Moção de aplausos ao Sr. Constâncio dias pereira pioneiro da região de nova floresta.</t>
   </si>
   <si>
     <t>1178</t>
   </si>
   <si>
     <t>Moção de Aplausos ao SR.  Anízio pereira marinho pioneiro da região de nova floresta.</t>
   </si>
   <si>
     <t>1179</t>
   </si>
   <si>
     <t>Moção de Aplausos ao SR. Antônio  Ferreira marinho pioneiro da região de nova floresta.</t>
   </si>
   <si>
     <t>1180</t>
   </si>
   <si>
     <t>Moção de aplausos ao SR. Natanael Bernard Martins pioneiro da região de nova floresta.</t>
   </si>
   <si>
     <t>1181</t>
   </si>
   <si>
     <t>Moção de aplausos n°06/2025 - AO SR. Joao nunes filho pioneiro da região de nova floresta.</t>
   </si>
   <si>
     <t>1195</t>
   </si>
   <si>
-    <t>https://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/1195/mocao_no_07-2025.pdf</t>
+    <t>http://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/1195/mocao_no_07-2025.pdf</t>
   </si>
   <si>
     <t>Ao Sr. Ronan Galvão Pinto, pioneiro da região de Nova Floresta.</t>
   </si>
   <si>
     <t>1196</t>
   </si>
   <si>
-    <t>https://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/1196/mocao_no_08-2025.pdf</t>
+    <t>http://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/1196/mocao_no_08-2025.pdf</t>
   </si>
   <si>
     <t>Sra Lindalva Maria Costa Almeida, pioneira da região da Nova Floresta.</t>
   </si>
   <si>
     <t>1197</t>
   </si>
   <si>
     <t>Sr. Anacleto Brunetta e a Adélia Brunetta</t>
   </si>
   <si>
     <t>1198</t>
   </si>
   <si>
-    <t>https://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/1198/mocao_no_10-2025.pdf</t>
+    <t>http://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/1198/mocao_no_10-2025.pdf</t>
   </si>
   <si>
     <t>Sr. Oscar Júnior Costa Fernandes, pioneiro e empresario da região de Nova Floresta.</t>
   </si>
   <si>
     <t>1299</t>
   </si>
   <si>
-    <t>https://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/1299/mocao_no_11-2025.pdf</t>
+    <t>http://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/1299/mocao_no_11-2025.pdf</t>
   </si>
   <si>
     <t>A Sra. Ana Paula Brito coroada a 2° vice Miss Brasil Splendid 2026.</t>
   </si>
   <si>
     <t>1300</t>
   </si>
   <si>
-    <t>https://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/1300/mocao_no_12-2025.pdf</t>
+    <t>http://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/1300/mocao_no_12-2025.pdf</t>
   </si>
   <si>
     <t>Ao Sr. Arthur Rezende, 1°lugar no campeonato mundial de jiu - jitsu  internacional federation na Tailândia.</t>
   </si>
   <si>
+    <t>1330</t>
+  </si>
+  <si>
+    <t>http://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/1330/mocao_no_13-2025.pdf</t>
+  </si>
+  <si>
+    <t>A Sra. Elaine aparecida Schultz de Barros, servidora do escritório regional de saúde de Porto Alegre do Norte.</t>
+  </si>
+  <si>
+    <t>1331</t>
+  </si>
+  <si>
+    <t>http://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/1331/mocao_no_14-2025.pdf</t>
+  </si>
+  <si>
+    <t>Ao Sr. Paulo Masse  Alves  Moraes, servidor do escritório regional de saúde de porto alegre do norte.</t>
+  </si>
+  <si>
+    <t>1332</t>
+  </si>
+  <si>
+    <t>http://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/1332/mocao_no_15-2025.pdf</t>
+  </si>
+  <si>
+    <t>Ao Sr. Gonçalo gomes Souza, servidor do escritório regional de saúde de Porto Alegre do Norte.</t>
+  </si>
+  <si>
     <t>1129</t>
   </si>
   <si>
     <t>PLC</t>
   </si>
   <si>
     <t>Projeto de Lei Complementar</t>
   </si>
   <si>
     <t>Carlos Roberto Tomazetto</t>
   </si>
   <si>
-    <t>https://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/1129/projeto_de_lei_complementar_011-2025.pdf</t>
+    <t>http://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/1129/projeto_de_lei_complementar_011-2025.pdf</t>
   </si>
   <si>
     <t>Altera  Lei  complementa n° 003/2016 de 30 dezembro de 2016 que dispõe sobre o sistema tributário municipal.</t>
   </si>
   <si>
     <t>1134</t>
   </si>
   <si>
-    <t>https://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/1134/projeto_de_lei_complementar_012-2025.pdf</t>
+    <t>http://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/1134/projeto_de_lei_complementar_012-2025.pdf</t>
   </si>
   <si>
     <t>Fixa e concede o desconto para pagamento antecipado do imposto predial territorial urbano - IPTU - no exercício de 2025, e da outras providencias.</t>
   </si>
   <si>
     <t>1018</t>
   </si>
   <si>
     <t>PLO</t>
   </si>
   <si>
     <t>Projeto de Lei do Executivo</t>
   </si>
   <si>
-    <t>https://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/1018/projeto_de_lei_01-2025.pdf</t>
+    <t>http://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/1018/projeto_de_lei_01-2025.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre abertura de credito adicionais especiais e da outras providencias.</t>
   </si>
   <si>
     <t>1016</t>
   </si>
   <si>
-    <t>https://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/1016/projeto_de_lei_02-2025.pdf</t>
+    <t>http://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/1016/projeto_de_lei_02-2025.pdf</t>
   </si>
   <si>
     <t>Autoriza o poder executivo a abertura de credito adicional no orçamento vigente e da outras providencias.</t>
   </si>
   <si>
     <t>1017</t>
   </si>
   <si>
     <t>Determina índice de revisão e reajuste para os Servidores Públicos Efetivos e Nomeados da Câmara Municipal de Porto Alegre do Norte-MT e dá outras providências.</t>
   </si>
   <si>
     <t>1047</t>
   </si>
   <si>
-    <t>https://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/1047/projeto_de_lei_04-2025.pdf</t>
+    <t>http://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/1047/projeto_de_lei_04-2025.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a inclusão da Arara-canindé (Arara Ararauna) como animal-símbolo do Município de Porto Alegre do Norte - MT</t>
   </si>
   <si>
     <t>1048</t>
   </si>
   <si>
     <t>Aprova o loteamento urbano a ser denominada de loteamento Cidade Alta.</t>
   </si>
   <si>
     <t>1152</t>
   </si>
   <si>
     <t>Autoriza o município de Porto Alegre do Norte a aderir ao consórcio Inter federativo de compras públicas do estado de mato grosso e dá outras providencias.</t>
   </si>
   <si>
     <t>1086</t>
   </si>
   <si>
     <t>Dispõe sobre a politica pública do Sistema Único de Assistência Social do município de Porto Alegre do Norte-MT.</t>
   </si>
   <si>
     <t>1115</t>
   </si>
   <si>
-    <t>https://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/1115/projeto_de_lei_008-2025.pdf</t>
+    <t>http://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/1115/projeto_de_lei_008-2025.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre abertura de credito adicional suplementar e da outras providencias .</t>
   </si>
   <si>
     <t>1117</t>
   </si>
   <si>
     <t>Dispõe sobre abertura de créditos adicional.</t>
   </si>
   <si>
     <t>1118</t>
   </si>
   <si>
     <t>Dispõe sobre abertura de credito adicional especial.</t>
   </si>
   <si>
     <t>1113</t>
   </si>
   <si>
-    <t>https://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/1113/projeto_de_lei_013-2025.pdf</t>
+    <t>http://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/1113/projeto_de_lei_013-2025.pdf</t>
   </si>
   <si>
     <t>Efetua repasse de recursos do orçamento de 2025 para apoio financeiro para a associação cultural flor do sertão.</t>
   </si>
   <si>
     <t>1092</t>
   </si>
   <si>
     <t>Dispõe sobre autorização ao Poder Executivo Municipal para efetuar repasse de recursos do Orçamento de 2025, para apoio financeiro para Associação PAN em Ação, para realização da 14ª Dinâmica de Empreendimentos e Empreenderes de Porto Alegre do Norte.</t>
   </si>
   <si>
     <t>1170</t>
   </si>
   <si>
-    <t>https://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/1170/projeto_de_lei_no_15-2025.pdf</t>
+    <t>http://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/1170/projeto_de_lei_no_15-2025.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre abertura de crédito adicional suplementar e da outras providencias.</t>
   </si>
   <si>
     <t>1133</t>
   </si>
   <si>
-    <t>https://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/1133/projeto_de_lei_016-2025.pdf</t>
+    <t>http://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/1133/projeto_de_lei_016-2025.pdf</t>
   </si>
   <si>
     <t>DISPOE SOBRE O APROVEITAMENTO DOS TITULARES DO CARGO EFETIVO DE CARREIRA DE OPERADOR DE ETA, NO CARGO EFETIVO DE AUXILIAR ADMINISTRATIVO II.</t>
   </si>
   <si>
     <t>1139</t>
   </si>
   <si>
-    <t>https://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/1139/projeto_de_lei_017-2025.pdf</t>
+    <t>http://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/1139/projeto_de_lei_017-2025.pdf</t>
   </si>
   <si>
     <t>Municipalizar estrada rural localizada na zona rural de Porto Alegre do Norte - MT</t>
   </si>
   <si>
     <t>1167</t>
   </si>
   <si>
     <t>Altera a Lei n° 1.045/2023 de 09 de março de 2023 que altera a Lei n° 937/2021 de 04 de março de 2021 que institui o programa de recuperação de crédito do município.</t>
   </si>
   <si>
     <t>1168</t>
   </si>
   <si>
     <t>Dispõe sobre abertura de credito adicional suplementa e da outras providencias .</t>
   </si>
   <si>
     <t>1184</t>
   </si>
   <si>
     <t>Projeto de Lei n°021/2025 - altera o artigo 1° da lei municipal n°10 17/2022 e dá outras providencias.</t>
   </si>
   <si>
     <t>1208</t>
   </si>
   <si>
-    <t>https://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/1208/projeto_de_lei_022-2025.pdf</t>
+    <t>http://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/1208/projeto_de_lei_022-2025.pdf</t>
   </si>
   <si>
     <t>Declaro de utilidade pública o Instituto Ará, inscrito no CNPJ n° 06.984.372/0001-86 e dá outras providencias.</t>
   </si>
   <si>
     <t>1185</t>
   </si>
   <si>
     <t>Projeto de Lei n°024/2025 - Dispõe sobre abertura de credito adicional especial e da outras providencias.</t>
   </si>
   <si>
     <t>1214</t>
   </si>
   <si>
-    <t>https://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/1214/projeto_de_lei_025-2025.pdf</t>
+    <t>http://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/1214/projeto_de_lei_025-2025.pdf</t>
   </si>
   <si>
     <t>Autoriza o chefe do poder executivo a adquirir imóveis particulares urbanos e dá outras providencias .</t>
   </si>
   <si>
     <t>1234</t>
   </si>
   <si>
     <t>Projeto de Lei n 026/2025 - Dispõe sabre abertura de créditos Orçamentários e da outras providencias no valor de 810.600,00.</t>
   </si>
   <si>
     <t>1235</t>
   </si>
   <si>
     <t>Projeto de Lei n °027/2025 - Dispõe sobre abertura de credito adicional especial e da outras providencias.</t>
   </si>
   <si>
     <t>1236</t>
   </si>
   <si>
     <t>Projeto Lei n°028/2025 - Dispõe  sobre abertura de credito adicionais suplementa e da outras providencias.</t>
   </si>
   <si>
     <t>1258</t>
   </si>
   <si>
-    <t>https://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/1258/projeto_de_lei_029-2025.pdf</t>
+    <t>http://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/1258/projeto_de_lei_029-2025.pdf</t>
   </si>
   <si>
     <t>DISPOE SOBRE A ALTERAÇAO DA QUANTIDADE DOS CARGOS DA CARREIRA DE AGENTE COMUNITÁRIODE SAÚDE ENFERMAGEM CONSTANTES NO ANEXO IV DA LEI MUNICIPAL N°307/1998, E DÁ OUTRAS PROVIDENCIAS.</t>
   </si>
   <si>
     <t>1249</t>
   </si>
   <si>
-    <t>https://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/1249/projeto_de_lei_n_032_.pdf</t>
+    <t>http://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/1249/projeto_de_lei_n_032_.pdf</t>
   </si>
   <si>
     <t>ALTERA O ARTIGO 1° DA LEI MUNICIPAL N° 874/2019.</t>
   </si>
   <si>
     <t>1260</t>
   </si>
   <si>
     <t>Autoriza o poder executivo municipal a firmar  instrumento e alienar áreas públicas para construção de unidades habitacional vinculadas aos programas de habitação federal minha casa  minha vida e estadual ser família habitação.</t>
   </si>
   <si>
     <t>1261</t>
   </si>
   <si>
     <t>Dispõe sobre repasse de recursos ao consórcio intermunicipal de desenvolvimento econômico social e ambiental norte Araguaia  CIDESANA</t>
   </si>
   <si>
     <t>1264</t>
   </si>
   <si>
     <t>Altera o artigo 10, artigo 12, inciso XXIX do artigo 17 e artigo 20 da Lei Municipal n° 1.171/2025.</t>
   </si>
   <si>
     <t>1267</t>
   </si>
   <si>
-    <t>https://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/1267/projeto_de_lei_036-2025.pdf</t>
+    <t>http://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/1267/projeto_de_lei_036-2025.pdf</t>
   </si>
   <si>
     <t>Altera o inciso II e da nova redação ao inciso V ambos do  artigo 5° da Lei Municipal n°1163/2024 que trata da Lei orçamentária anual para o exercício de 2025 e da outras providencias.</t>
   </si>
   <si>
     <t>1268</t>
   </si>
   <si>
-    <t>https://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/1268/projeto_de_lei_037-2025.pdf</t>
+    <t>http://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/1268/projeto_de_lei_037-2025.pdf</t>
   </si>
   <si>
     <t>Alteração da nomenclatura, nível de instrução, carga horaria e faixa salarial, bem como sobre a inclusão das atribuições , referente ao cargo sob o numero de ordem 31, da lei n° 307/1998 (operador de r-x) e da outras providencias.</t>
   </si>
   <si>
+    <t>1340</t>
+  </si>
+  <si>
+    <t>ALTERAR OS ARTIGOS 1º E 5º DA LEI MUNICIPAL 1.200 DE 06 DE OUTUBRO DE 2025</t>
+  </si>
+  <si>
+    <t>1320</t>
+  </si>
+  <si>
+    <t>http://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/1320/projeto_de_lei_039-2025.pdf</t>
+  </si>
+  <si>
+    <t>LDO  - Plano Plurianual 2026/2029</t>
+  </si>
+  <si>
+    <t>1341</t>
+  </si>
+  <si>
+    <t>Dispõ sobre as diretrizes a para a elaboração e execução da Lei Orçamentaria Anual de 2026 - LDO.</t>
+  </si>
+  <si>
+    <t>1343</t>
+  </si>
+  <si>
+    <t>LOA - Estima a receita e fixa a despesa para o exercício financeiro de 2026.</t>
+  </si>
+  <si>
+    <t>1315</t>
+  </si>
+  <si>
+    <t>http://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/1315/projeto_de_lei_no_42-2025.pdf</t>
+  </si>
+  <si>
+    <t>AUTORIZA O PODER EXECUTIVO A RECEBER DOAÇÃO DE ÁREA DE TERRAS URBANAS E EFETURAR PERMUTA DE IMÓVEIS.</t>
+  </si>
+  <si>
+    <t>1354</t>
+  </si>
+  <si>
+    <t>Autoriza empresas privadas a utilizarem a faixa de domínio da estrada municipal criada pela Lei Municipal n° 1.185/2025 para passagem de adutoras.</t>
+  </si>
+  <si>
     <t>1314</t>
   </si>
   <si>
-    <t>https://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/1314/projeto_de_lei_044-2025.pdf</t>
+    <t>http://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/1314/projeto_de_lei_044-2025.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a criação do fundo municipal de educação - FME e dá outras providencias.</t>
   </si>
   <si>
+    <t>1316</t>
+  </si>
+  <si>
+    <t>http://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/1316/projeto_de_lei_no_045_2025_-_institui_o_teto_maximo_para_pagamento_das_requisicoes_de_pequeno_valor__rpv.pdf</t>
+  </si>
+  <si>
+    <t>INSTITUI O TETO MAXIMO PARA PAGAMENTO DAS REQUISIÇÕES DE PEQUENO VALOR - RPV NO MUNICIPIO DE PORTO ALEGRE DO NORTE-MT.</t>
+  </si>
+  <si>
     <t>1044</t>
   </si>
   <si>
     <t>PRE</t>
   </si>
   <si>
     <t>Projeto de Resolução</t>
   </si>
   <si>
     <t>MD</t>
   </si>
   <si>
-    <t>https://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/1044/projeto_de_resolucao_no_02-2025.pdf</t>
+    <t>http://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/1044/projeto_de_resolucao_no_02-2025.pdf</t>
   </si>
   <si>
     <t>Criação das comissões permanentes.</t>
   </si>
   <si>
     <t>1043</t>
   </si>
   <si>
-    <t>https://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/1043/projeto_de_resolucao_no_03-2025.pdf</t>
+    <t>http://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/1043/projeto_de_resolucao_no_03-2025.pdf</t>
   </si>
   <si>
     <t>Atualização das diárias para os vereadores e servidores da Câmara municipal.</t>
   </si>
   <si>
     <t>1194</t>
   </si>
   <si>
     <t>FERLA BORGES, JUNIOR DA VIACELL, MARIA DO JAKÃO</t>
   </si>
   <si>
-    <t>https://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/1194/projeto_de_resolucao.pdf</t>
+    <t>http://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/1194/projeto_de_resolucao.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a criação da procuradoria da mulher no âmbito da câmara municipal de Porto Alegre do Norte.</t>
   </si>
   <si>
     <t>1209</t>
   </si>
   <si>
-    <t>https://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/1209/projeto_de_resolucao_05-2025.pdf</t>
+    <t>http://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/1209/projeto_de_resolucao_05-2025.pdf</t>
   </si>
   <si>
     <t>Fica constituida a comisão especial de recesso legislativo.</t>
   </si>
   <si>
     <t>1239</t>
   </si>
   <si>
     <t>SOBRE CRIAÇAO DE COMISSAO ESPECIAL COM A FINALIDADE DE MODIFICAR O REGIMENTO INTERNO DA CAMARA MUNICIPAL.</t>
   </si>
   <si>
     <t>1248</t>
   </si>
   <si>
-    <t>https://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/1248/projeto_de_resolucao_07-2025.pdf</t>
+    <t>http://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/1248/projeto_de_resolucao_07-2025.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a Criação da Procuradoria Especial da Mulher no âmbito da Câmara Municipal de Porto Alegre do Norte-MT.</t>
   </si>
   <si>
+    <t>1318</t>
+  </si>
+  <si>
+    <t>http://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/1318/projeto_de_resolucao_08-2025.pdf</t>
+  </si>
+  <si>
+    <t>Dispõe sobre alteração do regimento interno da Câmara Municipal Porto alegre do Norte - MT</t>
+  </si>
+  <si>
+    <t>1355</t>
+  </si>
+  <si>
+    <t>http://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/1355/projeto_de_resolucao_09-2025.pdf</t>
+  </si>
+  <si>
+    <t>Dispõe sobre Comissão Especial para o Recesso Legislativo e Administrativo da Câmara Municipal de Porto Alegre do Norte-MT para o fim do ano de 2025 e início de 2026.</t>
+  </si>
+  <si>
     <t>1045</t>
   </si>
   <si>
     <t>REQ</t>
   </si>
   <si>
     <t>Requerimento</t>
   </si>
   <si>
-    <t>https://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/1045/requerimento_no_01-2025.pdf</t>
+    <t>http://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/1045/requerimento_no_01-2025.pdf</t>
   </si>
   <si>
     <t>Adiar a Sessão Ordinária do dia 19 de fevereiro de 2025 (quarta-feira) para o dia 26 de fevereiro de 2025 (quarta-feira).</t>
   </si>
   <si>
     <t>1082</t>
   </si>
   <si>
-    <t>https://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/1082/requerimento_no_02-2025.pdf</t>
+    <t>http://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/1082/requerimento_no_02-2025.pdf</t>
   </si>
   <si>
     <t>Convocação para reunião de esclarecimento.</t>
   </si>
   <si>
     <t>1083</t>
   </si>
   <si>
-    <t>https://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/1083/requerimento_no_03-2025.pdf</t>
+    <t>http://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/1083/requerimento_no_03-2025.pdf</t>
   </si>
   <si>
     <t>Sessão solene ao dia internacional da mulher.</t>
   </si>
   <si>
     <t>1089</t>
   </si>
   <si>
-    <t>https://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/1089/requerimento_no_04-2025.pdf</t>
+    <t>http://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/1089/requerimento_no_04-2025.pdf</t>
   </si>
   <si>
     <t>Convocação para reunião sobre a saúde municipal.</t>
   </si>
   <si>
     <t>1090</t>
   </si>
   <si>
-    <t>https://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/1090/requerimento_no_05-2025.pdf</t>
+    <t>http://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/1090/requerimento_no_05-2025.pdf</t>
   </si>
   <si>
     <t>Convocação para reunião.</t>
   </si>
   <si>
     <t>1110</t>
   </si>
   <si>
-    <t>https://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/1110/requerimento_no_06-2025.pdf</t>
+    <t>http://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/1110/requerimento_no_06-2025.pdf</t>
   </si>
   <si>
     <t>Solicita á mesa o relatório de atendimento   e procedimento realizados a saúde.</t>
   </si>
   <si>
     <t>1111</t>
   </si>
   <si>
-    <t>https://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/1111/requerimento_no_07-2025.pdf</t>
+    <t>http://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/1111/requerimento_no_07-2025.pdf</t>
   </si>
   <si>
     <t>Requerimento n°07/2025 da vereadora Maria do Jakão.</t>
   </si>
   <si>
     <t>1151</t>
   </si>
   <si>
     <t>REQUERIMENTO Nº 08/2025 - ADIAÇÃO DA SESSÃO ORDINARIA.</t>
   </si>
   <si>
     <t>1165</t>
   </si>
   <si>
     <t>da Vereadora Maria do Jakão</t>
   </si>
   <si>
     <t>1163</t>
   </si>
   <si>
     <t>da Veredora Maria do Jakão</t>
   </si>
   <si>
     <t>1166</t>
   </si>
   <si>
     <t>1171</t>
   </si>
   <si>
     <t>da Vereadora Maria do Jakão.</t>
   </si>
   <si>
     <t>1182</t>
   </si>
   <si>
     <t>Requerimento n°013/2025-  ALDENOR LIMA DA SILVA.</t>
   </si>
   <si>
     <t>1183</t>
   </si>
   <si>
     <t>Requerimento n°014/2025 - Deusimar dos  Santos Ferreira.</t>
   </si>
   <si>
     <t>1193</t>
   </si>
   <si>
-    <t>https://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/1193/requerimento_no_15-2025.pdf</t>
+    <t>http://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/1193/requerimento_no_15-2025.pdf</t>
   </si>
   <si>
     <t>Requerimento n° 015/2025 do vereador Deusimar dos  Santos Ferreira.</t>
   </si>
   <si>
     <t>1203</t>
   </si>
   <si>
-    <t>https://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/1203/requerimento_no_18-2025.pdf</t>
+    <t>http://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/1203/requerimento_no_18-2025.pdf</t>
   </si>
   <si>
     <t>da vereaora Valdirene Pinto do Nascimento</t>
   </si>
   <si>
     <t>1204</t>
   </si>
   <si>
-    <t>https://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/1204/requerimento_no_19-2025.pdf</t>
+    <t>http://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/1204/requerimento_no_19-2025.pdf</t>
   </si>
   <si>
     <t>do vereador Junior Gomes dos Santos .</t>
   </si>
   <si>
     <t>1205</t>
   </si>
   <si>
-    <t>https://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/1205/requerimento_no_20-2025.pdf</t>
+    <t>http://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/1205/requerimento_no_20-2025.pdf</t>
   </si>
   <si>
     <t>da vereadora Maria Aparecida da Silva Glier.</t>
   </si>
   <si>
     <t>1210</t>
   </si>
   <si>
     <t>FERLA BORGES, MARIA DO JAKÃO</t>
   </si>
   <si>
-    <t>https://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/1210/requerimento_no_21-2025.pdf</t>
+    <t>http://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/1210/requerimento_no_21-2025.pdf</t>
   </si>
   <si>
     <t>das Vereadoras Ferla Borges e Maria do Jackão.</t>
   </si>
   <si>
     <t>1223</t>
   </si>
   <si>
-    <t>https://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/1223/requerimento_no_22-2025.pdf</t>
+    <t>http://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/1223/requerimento_no_22-2025.pdf</t>
   </si>
   <si>
     <t>Requerimento n° 22/2025 - Alteração de Regimento Interno</t>
   </si>
   <si>
     <t>1237</t>
   </si>
   <si>
     <t>Requerimento n°23/2025 - MARIA DO JAKAO.</t>
   </si>
   <si>
     <t>1238</t>
   </si>
   <si>
     <t>ANTECIPAR A SESSAO ORDINARIA DO DIA 17 PARA O DIA 15 DE SETEMBRO AS 09H00MIN</t>
   </si>
   <si>
     <t>1246</t>
   </si>
   <si>
-    <t>https://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/1246/requerimento_no_25-2025.pdf</t>
+    <t>http://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/1246/requerimento_no_25-2025.pdf</t>
   </si>
   <si>
     <t>Solicitando Audiência Pública com a finalidade de debater as condições do abastecimento de água no município.</t>
   </si>
   <si>
     <t>1247</t>
   </si>
   <si>
-    <t>https://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/1247/requerimento_no_26-2025.pdf</t>
+    <t>http://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/1247/requerimento_no_26-2025.pdf</t>
   </si>
   <si>
     <t>Convocação do prefeito, secretário municipal de saúde e corneadora da atenção básica para reunião.</t>
   </si>
   <si>
     <t>1257</t>
   </si>
   <si>
-    <t>https://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/1257/requerimento_no_27-2025.pdf</t>
+    <t>http://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/1257/requerimento_no_27-2025.pdf</t>
   </si>
   <si>
     <t>Frota de veículos da Secretaria Municipal de Agricultura Familiar em serviço do município de Porto Alegre do Norte.</t>
   </si>
   <si>
     <t>1262</t>
   </si>
   <si>
-    <t>https://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/1262/requerimento_no_28-2025.pdf</t>
+    <t>http://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/1262/requerimento_no_28-2025.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO Nº 28/2025 DA VEREADORA FERLA BORGES.</t>
   </si>
   <si>
     <t>1275</t>
   </si>
   <si>
-    <t>https://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/1275/requerimento_no_30-2025.pdf</t>
+    <t>http://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/1275/requerimento_no_30-2025.pdf</t>
   </si>
   <si>
     <t>Solicitação de reunião para tratar de assuntos relacionados ao transporte publico escolar.</t>
   </si>
   <si>
     <t>1276</t>
   </si>
   <si>
-    <t>https://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/1276/requerimento_no_31-2025.pdf</t>
+    <t>http://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/1276/requerimento_no_31-2025.pdf</t>
   </si>
   <si>
     <t>Solicitação do cronograma de manutenção de estradas vicinais do município.</t>
   </si>
   <si>
     <t>1273</t>
   </si>
   <si>
-    <t>https://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/1273/requerimento_no_33-2025.pdf</t>
+    <t>http://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/1273/requerimento_no_33-2025.pdf</t>
   </si>
   <si>
     <t>Solicita informações ao poder executivo municipal sobre o sistema de escoamento de águas pluviais no Loteamento Santos Dumont.</t>
   </si>
   <si>
     <t>1015</t>
   </si>
   <si>
     <t>VETO</t>
   </si>
   <si>
     <t>Veto</t>
   </si>
   <si>
-    <t>https://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/1015/veto_no_001-2025.pdf</t>
+    <t>http://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/1015/veto_no_001-2025.pdf</t>
   </si>
   <si>
     <t>VETO Nº 001/2025 AO PROJETO DE LEI DO LEGISLATIVO Nº 034/2024 - INSTITUI POLITICA DE COTAS RACIAIS NO AMBITO DO MUNICIPIO,</t>
   </si>
   <si>
     <t>1093</t>
   </si>
   <si>
-    <t>https://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/1093/veto_002-2025.pdf</t>
+    <t>http://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/1093/veto_002-2025.pdf</t>
   </si>
   <si>
     <t>Veto nº 2 de 2025 ao Projeto de Lei do Legislativo nº 01/2025</t>
   </si>
   <si>
     <t>1094</t>
   </si>
   <si>
-    <t>https://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/1094/veto_003-2025.pdf</t>
+    <t>http://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/1094/veto_003-2025.pdf</t>
   </si>
   <si>
     <t>Veto nº 3 de 2025 ao Projeto de Lei do Legislativo nº 02/2025</t>
   </si>
   <si>
     <t>1211</t>
   </si>
   <si>
     <t>ATAO</t>
   </si>
   <si>
     <t>Ata Sessão Ordinaria</t>
   </si>
   <si>
-    <t>https://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/1211/ata_eletronica_da_11a_ordinaria.pdf</t>
+    <t>http://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/1211/ata_eletronica_da_11a_ordinaria.pdf</t>
   </si>
   <si>
     <t>Ata Eletrônica da 11ª Ordinária da 1ª Sessão Legislativa da 11ª Legislatura.</t>
   </si>
   <si>
     <t>1224</t>
   </si>
   <si>
-    <t>https://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/1224/ata_eletronica_da_12_ordinaria.pdf</t>
+    <t>http://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/1224/ata_eletronica_da_12_ordinaria.pdf</t>
   </si>
   <si>
     <t>Ata Eletrônica da 12º Sessão Ordinaria.</t>
   </si>
   <si>
     <t>1199</t>
   </si>
   <si>
     <t>JUS</t>
   </si>
   <si>
     <t>Justificativa</t>
   </si>
   <si>
-    <t>https://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/1199/justificativa_01-2025_-_maria.pdf</t>
+    <t>http://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/1199/justificativa_01-2025_-_maria.pdf</t>
   </si>
   <si>
     <t>Justificativa de ausencia na sesção da vereadora Maria Aparecida da silva Glier.</t>
   </si>
   <si>
     <t>1200</t>
   </si>
   <si>
-    <t>https://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/1200/justificativa_02-2025_-_ferla.pdf</t>
+    <t>http://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/1200/justificativa_02-2025_-_ferla.pdf</t>
   </si>
   <si>
     <t>Justificativa de ausência na sessão da vereadora Ferla Borges Pereira.</t>
   </si>
   <si>
     <t>1201</t>
   </si>
   <si>
-    <t>https://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/1201/justificativa_03-2025_-_jacksom.pdf</t>
+    <t>http://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/1201/justificativa_03-2025_-_jacksom.pdf</t>
   </si>
   <si>
     <t>Justificativa de ausência na sessão do vereaor Jackson Ferreira Rodrigues.</t>
   </si>
   <si>
     <t>1087</t>
   </si>
   <si>
     <t>PLL</t>
   </si>
   <si>
     <t>Projeto de Lei do Legislativo</t>
   </si>
   <si>
-    <t>https://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/1087/projeto_de_lei_do_legislativo_no_01-2025.pdf</t>
+    <t>http://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/1087/projeto_de_lei_do_legislativo_no_01-2025.pdf</t>
   </si>
   <si>
     <t>Dspõe sobre a proibição de conteúdo de áudio visual escrito e obras ou manifestações artísticas que contenham ou façam apologia a pornografia ou conteúdo erótico violência contra a mulher e ao tráfico de drogas na rede municipal de ensino e dá outras providencias.</t>
   </si>
   <si>
     <t>1088</t>
   </si>
   <si>
     <t>Institui a prática de ginástica laboral nas repartições públicas municipal e dá outras providencias.</t>
   </si>
   <si>
     <t>1091</t>
   </si>
   <si>
-    <t>https://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/1091/projeto_de_lei_do_legislativo_no_03-2025.pdf</t>
+    <t>http://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/1091/projeto_de_lei_do_legislativo_no_03-2025.pdf</t>
   </si>
   <si>
     <t>Altera a denominação da Escolar Municipal Tapirapé pertencente à rede municipal de educação.</t>
   </si>
   <si>
     <t>1206</t>
   </si>
   <si>
-    <t>https://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/1206/projeto_de_lei_do_legislativo_no_04-2025.pdf</t>
+    <t>http://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/1206/projeto_de_lei_do_legislativo_no_04-2025.pdf</t>
   </si>
   <si>
     <t>Institui politica Municipal de controle de natalidade de cães e gatos e da outras providencias.</t>
   </si>
   <si>
     <t>1186</t>
   </si>
   <si>
     <t>Projeto Lei n°05/2025 - Fica Alterado a quantidade de vagas no cargo em comissão e confiança do poder legislativo.</t>
   </si>
   <si>
     <t>1293</t>
   </si>
   <si>
-    <t>https://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/1293/projeto_de_lei_do_legislativo_06-2025.pdf</t>
+    <t>http://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/1293/projeto_de_lei_do_legislativo_06-2025.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o atendimento prioritário aos advogados e advogadas nas agencias bancarias concessionárias e permissionários de serviços públicos estabelecidas no município.</t>
   </si>
   <si>
     <t>1294</t>
   </si>
   <si>
-    <t>https://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/1294/projeto_de_lei_do_legislativo_07-2025.pdf</t>
+    <t>http://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/1294/projeto_de_lei_do_legislativo_07-2025.pdf</t>
   </si>
   <si>
     <t>Autoriza o município de Porto Alegre Norte-MT a custear sem ônus para as gestantes  exames de ultrassonografia morfológica as atendidas na rede pública de saúde e da outras providencias.</t>
   </si>
   <si>
     <t>1289</t>
   </si>
   <si>
-    <t>https://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/1289/projeto_de_lei_legislativo_08-2025.pdf</t>
+    <t>http://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/1289/projeto_de_lei_legislativo_08-2025.pdf</t>
   </si>
   <si>
     <t>Institui a declaração de posse de imóvel rural no município de Porto Alegre do Norte-MT e dá outras providencias.</t>
   </si>
   <si>
+    <t>1317</t>
+  </si>
+  <si>
+    <t>http://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/1317/projeto_de_lei_do_legislativo_09-2025.pdf</t>
+  </si>
+  <si>
+    <t>Autoriza a Câmara Municipal de Porto Alegre do Norte-MT a realizar concurso público para provimento de cargo efetivo.</t>
+  </si>
+  <si>
     <t>1135</t>
   </si>
   <si>
     <t>EPL</t>
   </si>
   <si>
     <t>Emendas Projeto de Lei</t>
   </si>
   <si>
-    <t>https://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/1135/emenda_no_01-2025.pdf</t>
+    <t>http://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/1135/emenda_no_01-2025.pdf</t>
   </si>
   <si>
     <t>APRESENTA EMENDA ADITIVA AO PROJETO DE LEI N°011/2025 - ALTERA A LC 003/2016 QUE DISPOE SOBRE O SISTEMA TRIBUTÁRIO MUNICIPAL.</t>
   </si>
   <si>
     <t>1207</t>
   </si>
   <si>
-    <t>https://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/1207/emenda_no_02-2025.pdf</t>
+    <t>http://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/1207/emenda_no_02-2025.pdf</t>
   </si>
   <si>
     <t>dos Vereadores Maria Aparecida da Silva Glier e Jackson Ferreira Rodrigues.</t>
   </si>
   <si>
     <t>1250</t>
   </si>
   <si>
-    <t>https://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/1250/emenda_n_03_.pdf</t>
+    <t>http://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/1250/emenda_n_03_.pdf</t>
   </si>
   <si>
     <t>EMENDA SUPRESSIVA AO PROJETO DE LEI N° 032/2025.</t>
   </si>
   <si>
     <t>1251</t>
   </si>
   <si>
     <t>CM - Comissão Mista</t>
   </si>
   <si>
-    <t>https://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/1251/emenda_modificativa_n_04.pdf</t>
+    <t>http://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/1251/emenda_modificativa_n_04.pdf</t>
   </si>
   <si>
     <t>EMENDA MODIFICATIVA  N° 04/2025 AO PROJETO DE LEI 032/2025.</t>
   </si>
   <si>
     <t>1252</t>
   </si>
   <si>
-    <t>https://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/1252/emenda_modificativa_n_05.pdf</t>
+    <t>http://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/1252/emenda_modificativa_n_05.pdf</t>
   </si>
   <si>
     <t>EMENDA MODIFICATIVA N° 05/2025 - AO PROJETO DE LEI N° 032/2025.</t>
   </si>
   <si>
     <t>1269</t>
   </si>
   <si>
-    <t>https://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/1269/emenda_no_06-2025.pdf</t>
+    <t>http://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/1269/emenda_no_06-2025.pdf</t>
   </si>
   <si>
     <t>Emenda Modificativa ao projeto de Lei nº 037/2025 do Executivo.</t>
   </si>
   <si>
     <t>1290</t>
   </si>
   <si>
-    <t>https://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/1290/parecer_comissoes_-_pll_08-2025.pdf</t>
+    <t>http://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/1290/parecer_comissoes_-_pll_08-2025.pdf</t>
   </si>
   <si>
     <t>Ao Projeto de Lei do Legislativo n° 08/2025 - dispõe sobre a instituição da declaração de posse de imóvel rural.</t>
   </si>
   <si>
+    <t>1333</t>
+  </si>
+  <si>
+    <t>AO PROJETO DE LEI Nº 039/2025 - PPA 2026/2029</t>
+  </si>
+  <si>
+    <t>1342</t>
+  </si>
+  <si>
+    <t>AO PROJETO DE LEI 041/2025 - LOA</t>
+  </si>
+  <si>
+    <t>1334</t>
+  </si>
+  <si>
+    <t>AO PROJETO DE LEI Nº 040/2025 - LDO 2026</t>
+  </si>
+  <si>
+    <t>1335</t>
+  </si>
+  <si>
+    <t>1336</t>
+  </si>
+  <si>
+    <t>1344</t>
+  </si>
+  <si>
+    <t>1337</t>
+  </si>
+  <si>
+    <t>1338</t>
+  </si>
+  <si>
+    <t>1339</t>
+  </si>
+  <si>
     <t>1084</t>
   </si>
   <si>
     <t>MOP</t>
   </si>
   <si>
     <t>Moção de Pesar</t>
   </si>
   <si>
-    <t>https://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/1084/mocao_no_01-2025.pdf</t>
+    <t>http://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/1084/mocao_no_01-2025.pdf</t>
   </si>
   <si>
     <t>Moção de pesar n ° 01/2025 - Silvia Feitoza Esteves.</t>
   </si>
   <si>
     <t>1085</t>
   </si>
   <si>
-    <t>https://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/1085/mocao_no_02-2025.pdf</t>
+    <t>http://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/1085/mocao_no_02-2025.pdf</t>
   </si>
   <si>
     <t>Moção de pesar  n ° 02/2025 -   Lucia Claudia Ferreira Silva.</t>
   </si>
   <si>
+    <t>1356</t>
+  </si>
+  <si>
+    <t>PTCE</t>
+  </si>
+  <si>
+    <t>Parecer Prévio TCE</t>
+  </si>
+  <si>
+    <t>Tribunal de Contas de MT</t>
+  </si>
+  <si>
+    <t>http://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/1356/contas_de_governo_2024.pdf</t>
+  </si>
+  <si>
+    <t>Parecer Previo nº 13/2025-PP - Processo nº 184.937-9/2024 (177.068-3/2024, 204.626-1/2025, 199.739- 4/2025, 64.982-1/2023 e 177.652-5/2024 - apensos) - Contas Anuais de Governo - exercício de 2024.</t>
+  </si>
+  <si>
+    <t>1345</t>
+  </si>
+  <si>
+    <t>EI</t>
+  </si>
+  <si>
+    <t>Emendas Impositivas</t>
+  </si>
+  <si>
+    <t>AO PROJETO DE LEI 041/2025 - LOA 2026</t>
+  </si>
+  <si>
+    <t>1346</t>
+  </si>
+  <si>
+    <t>1347</t>
+  </si>
+  <si>
+    <t>1348</t>
+  </si>
+  <si>
+    <t>1349</t>
+  </si>
+  <si>
+    <t>1350</t>
+  </si>
+  <si>
+    <t>1351</t>
+  </si>
+  <si>
+    <t>1352</t>
+  </si>
+  <si>
+    <t>1353</t>
+  </si>
+  <si>
     <t>1169</t>
   </si>
   <si>
     <t>PC</t>
   </si>
   <si>
     <t>Parecer Comissões</t>
   </si>
   <si>
-    <t>https://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/1169/parecer_comissoes_-_pl_17-2025.pdf</t>
+    <t>http://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/1169/parecer_comissoes_-_pl_17-2025.pdf</t>
   </si>
   <si>
     <t>Parecer das Comissões Mista ao Projeto de Lei nº 17/2025 (municipalizar estrada rural).</t>
+  </si>
+  <si>
+    <t>1319</t>
+  </si>
+  <si>
+    <t>PJUR</t>
+  </si>
+  <si>
+    <t>Parecer Jurídico UCMMAT</t>
+  </si>
+  <si>
+    <t>UCMMAT - UCMMAT</t>
+  </si>
+  <si>
+    <t>http://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/1319/parecer_juridico_no_33-2025_-_ucmat.pdf</t>
+  </si>
+  <si>
+    <t>Parecer Juridico nº 33/2025 - Analise da legalidade da alteraçao do Regiemnto Interno da Camara Municipal de Porto Alegre do Norte/MT para suprimir a exigencia</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
@@ -3603,67 +3912,67 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/1019/indicacao_01-2025.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/1020/indicacao_02-2025.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/1021/indicacao_03-2025.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/1022/indicacao_04-2025.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/1023/indicacao_05-2025.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/1024/indicacao_06-2025.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/1025/indicacao_07-2025.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/1026/indicacao_08-2025.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/1027/indicacao_09-2025.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/1028/indicacao_10-2025.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/1029/indicacao_11-2025.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/1030/indicacao_12-2025.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/1031/indicacao_13-2025.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/1032/indicacao_14-2025.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/1033/indicacao_15-2025.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/1034/indicacao_16-2025.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/1035/indicacao_17-2025.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/1036/indicacao_18-2025.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/1037/indicacao_19-2025.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/1038/indicacao_20-2025.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/1039/indicacao_21-2025.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/1040/indicacao_22-2025.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/1041/indicacao_23-2025.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/1042/indicacao_24-2025.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/1046/indicacao_25-2025.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/1068/indicacao_26-2025.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/1069/indicacao_27-2025.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/1070/indicacao_28-2025.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/1071/indicacao_29-2025.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/1072/indicacao_30-2025.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/1073/indicacao_31-2025.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/1074/indicacao_32-2025.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/1075/indicacao_33-2025.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/1076/indicacao_34-2025.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/1077/indicacao_35-2025.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/1078/indicacao_36-2025.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/1079/indicacao_37-2025.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/1080/indicacao_38-2025.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/1081/indicacao_39-2025.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/1049/indicacao_40-2025.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/1050/indicacao_41-2025.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/1051/indicacao_42-2025.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/1052/indicacao_43-2025.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/1053/indicacao_44-2025.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/1054/indicacao_45-2025.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/1055/indicacao_46-2025.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/1056/indicacao_47-2025.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/1057/indicacao_48-2025.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/1058/indicacao_49-2025.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/1059/indicacao_50-2025.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/1060/indicacao_51-2025.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/1061/indicacao_52-2025.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/1062/indicacao_53-2025.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/1063/indicacao_54-2025.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/1064/indicacao_55-2025.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/1065/indicacao_56-2025.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/1067/indicacao_57-2025.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/1066/indicacao_58-2025.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/1107/indicacao_59-2025.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portoalegredonorte.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/1106/indicacao_61-2025.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/1095/indicacao_62-2025.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/1105/indicacao_63-2025.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/1104/indicacao_64-2025.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/1103/indicacao_65-2025.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/1102/indicacao_66-2025.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/1101/indicacao_67-2025.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/1100/indicacao_68-2025.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/1099/indicacao_69-2025.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/1098/indicacao_70-2025.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/1097/indicacao_71-2025.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/1096/indicacao_72-2025.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/1108/indicacao_73-2025.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/1109/indicacao_74-2025.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/1112/indicacao_75-2025.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/1114/indicacao_76-2025.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/1116/indicacao_77-2025.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/1120/indicacao_78-2025.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/1121/indicacao_79-2025.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/1122/indicacao_80-2025.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/1123/indicacao_81-2025.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/1124/indicacao_82-2025.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/1125/indicacao_83-2025.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/1126/indicacao_84-2025.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/1127/indicacao_85-2025.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/1128/indicacao_86-2025.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/1131/indicacao_87-2025.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portoalegredonorte.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portoalegredonorte.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portoalegredonorte.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/1141/indicacao_91-2025.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/1140/indicacao_92-2025.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/1142/indicacao_93-2025.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/1143/indicacao_94-2025.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/1144/indicacao_95-2025.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/1145/indicacao_96-2025.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/1146/indicacao_97-2025.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/1147/indicacao_98-2025.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portoalegredonorte.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/1149/indicacao_100-2025.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portoalegredonorte.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/1153/indicacao_102-2025.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/1154/indicacao_103-2025.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/1155/indicacao_104-2025.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/1156/indicacao_105-2025.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/1157/indicacao_106-2025.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/1158/indicacao_107-2025.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/1159/indicacao_108-2025.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/1161/indicacao_109-2025.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/1160/indicacao_110-2025.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/1162/indicacao_111-2025.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portoalegredonorte.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/1172/indicacao_113-2025.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/1173/indicacao_114-2025.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/1174/indicacao_115-2025.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/1175/indicacao_116-2025.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/1176/indicacao_117-2025.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/1187/indicacao_118-2025.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/1188/indicacao_120-2025.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/1189/indicacao_120-2025.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/1190/indicacao_121-2025.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/1191/indicacao_122-2025.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/1192/indicacao_123-2025.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/1225/indicacao_124-2025.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portoalegredonorte.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/1226/indicacao_126-2025.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/1213/indicacao_127-2025.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/1202/indicacao_128-2025.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/1212/indicacao_129-2025.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/1215/indicacao_130-2025.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/1216/indicacao_131-2025.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/1217/indicacao_132-2025.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/1218/indicacao_133-2025.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/1219/indicacao_134-2025.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/1220/indicacao_135-2025.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/1221/indicacao_136-2025.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/1222/indicacao_137-2025.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/1227/indicacao_138-2025.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/1228/indicacao_139-2025.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portoalegredonorte.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portoalegredonorte.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portoalegredonorte.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/1233/indicacao_143-2025.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/1244/indicacao_144-2025.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/1245/indicacao_145-2025.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/1243/indicacao_146-2025.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/1242/indicacao_147-2025.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/1253/indicacao_148-2025.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/1254/indicacao_149-2025.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/1255/indicacao_150-2025.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/1256/indicacao_151-2025.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/1259/indicacao_152-2025.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/1263/indicacao_153-2025.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/1265/indicacao_154-2025.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/1266/indicacao_155-2025.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/1270/indicacao_156-2025.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/1271/indicacao_157-2025.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/1272/indicacao_158-2025.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portoalegredonorte.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/1277/indicacao_160-2025.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/1278/indicacao_161-2025.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/1279/indicacao_162-2025.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/1280/indicacao_163-2025.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/1281/indicacao_164-2025.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/1282/indicacao_165-2025.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/1283/indicacao_166-2025.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/1284/indicacao_167-2025.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/1285/indicacao_168-2025.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/1286/indicacao_169-2025.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/1287/indicacao_170-2025.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/1288/indicacao_171-2025.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/1291/indicacao_172-2025.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/1292/indicacao_173-2025.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/1295/indicacao_174-2025.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/1296/indicacao_175-2025.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portoalegredonorte.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/1298/indicacao_177-2025.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/1301/indicacao_178-2025.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/1302/indicacao_179-2025.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/1303/indicacao_180-2025.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/1304/indicacao_181-2025.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/1305/indicacao_182-2025.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/1306/indicacao_183-2025.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/1307/indicacao_184-2025.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/1308/indicacao_185-2025.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/1309/indicacao_186-2025.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/1310/indicacao_189-2025.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/1311/indicacao_190-2025.pdf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/1312/indicacao_191-2025.pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/1313/indicacao_192-2025.pdf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portoalegredonorte.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portoalegredonorte.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portoalegredonorte.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portoalegredonorte.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portoalegredonorte.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portoalegredonorte.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/1195/mocao_no_07-2025.pdf" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/1196/mocao_no_08-2025.pdf" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portoalegredonorte.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/1198/mocao_no_10-2025.pdf" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/1299/mocao_no_11-2025.pdf" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/1300/mocao_no_12-2025.pdf" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/1129/projeto_de_lei_complementar_011-2025.pdf" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/1134/projeto_de_lei_complementar_012-2025.pdf" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/1018/projeto_de_lei_01-2025.pdf" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/1016/projeto_de_lei_02-2025.pdf" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portoalegredonorte.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/1047/projeto_de_lei_04-2025.pdf" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portoalegredonorte.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portoalegredonorte.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portoalegredonorte.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/1115/projeto_de_lei_008-2025.pdf" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portoalegredonorte.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portoalegredonorte.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/1113/projeto_de_lei_013-2025.pdf" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portoalegredonorte.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/1170/projeto_de_lei_no_15-2025.pdf" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/1133/projeto_de_lei_016-2025.pdf" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/1139/projeto_de_lei_017-2025.pdf" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portoalegredonorte.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portoalegredonorte.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portoalegredonorte.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/1208/projeto_de_lei_022-2025.pdf" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portoalegredonorte.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/1214/projeto_de_lei_025-2025.pdf" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portoalegredonorte.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portoalegredonorte.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portoalegredonorte.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/1258/projeto_de_lei_029-2025.pdf" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/1249/projeto_de_lei_n_032_.pdf" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portoalegredonorte.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portoalegredonorte.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portoalegredonorte.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/1267/projeto_de_lei_036-2025.pdf" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/1268/projeto_de_lei_037-2025.pdf" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/1314/projeto_de_lei_044-2025.pdf" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/1044/projeto_de_resolucao_no_02-2025.pdf" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/1043/projeto_de_resolucao_no_03-2025.pdf" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/1194/projeto_de_resolucao.pdf" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/1209/projeto_de_resolucao_05-2025.pdf" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portoalegredonorte.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/1248/projeto_de_resolucao_07-2025.pdf" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/1045/requerimento_no_01-2025.pdf" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/1082/requerimento_no_02-2025.pdf" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/1083/requerimento_no_03-2025.pdf" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/1089/requerimento_no_04-2025.pdf" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/1090/requerimento_no_05-2025.pdf" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/1110/requerimento_no_06-2025.pdf" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/1111/requerimento_no_07-2025.pdf" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portoalegredonorte.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portoalegredonorte.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portoalegredonorte.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portoalegredonorte.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portoalegredonorte.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portoalegredonorte.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portoalegredonorte.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/1193/requerimento_no_15-2025.pdf" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/1203/requerimento_no_18-2025.pdf" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/1204/requerimento_no_19-2025.pdf" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/1205/requerimento_no_20-2025.pdf" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/1210/requerimento_no_21-2025.pdf" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/1223/requerimento_no_22-2025.pdf" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portoalegredonorte.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portoalegredonorte.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/1246/requerimento_no_25-2025.pdf" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/1247/requerimento_no_26-2025.pdf" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/1257/requerimento_no_27-2025.pdf" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/1262/requerimento_no_28-2025.pdf" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/1275/requerimento_no_30-2025.pdf" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/1276/requerimento_no_31-2025.pdf" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/1273/requerimento_no_33-2025.pdf" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/1015/veto_no_001-2025.pdf" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/1093/veto_002-2025.pdf" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/1094/veto_003-2025.pdf" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/1211/ata_eletronica_da_11a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/1224/ata_eletronica_da_12_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/1199/justificativa_01-2025_-_maria.pdf" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/1200/justificativa_02-2025_-_ferla.pdf" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/1201/justificativa_03-2025_-_jacksom.pdf" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/1087/projeto_de_lei_do_legislativo_no_01-2025.pdf" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portoalegredonorte.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/1091/projeto_de_lei_do_legislativo_no_03-2025.pdf" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/1206/projeto_de_lei_do_legislativo_no_04-2025.pdf" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portoalegredonorte.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/1293/projeto_de_lei_do_legislativo_06-2025.pdf" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/1294/projeto_de_lei_do_legislativo_07-2025.pdf" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/1289/projeto_de_lei_legislativo_08-2025.pdf" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/1135/emenda_no_01-2025.pdf" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/1207/emenda_no_02-2025.pdf" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/1250/emenda_n_03_.pdf" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/1251/emenda_modificativa_n_04.pdf" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/1252/emenda_modificativa_n_05.pdf" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/1269/emenda_no_06-2025.pdf" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/1290/parecer_comissoes_-_pll_08-2025.pdf" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/1084/mocao_no_01-2025.pdf" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/1085/mocao_no_02-2025.pdf" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/1169/parecer_comissoes_-_pl_17-2025.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/1019/indicacao_01-2025.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/1020/indicacao_02-2025.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/1021/indicacao_03-2025.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/1022/indicacao_04-2025.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/1023/indicacao_05-2025.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/1024/indicacao_06-2025.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/1025/indicacao_07-2025.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/1026/indicacao_08-2025.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/1027/indicacao_09-2025.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/1028/indicacao_10-2025.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/1029/indicacao_11-2025.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/1030/indicacao_12-2025.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/1031/indicacao_13-2025.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/1032/indicacao_14-2025.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/1033/indicacao_15-2025.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/1034/indicacao_16-2025.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/1035/indicacao_17-2025.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/1036/indicacao_18-2025.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/1037/indicacao_19-2025.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/1038/indicacao_20-2025.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/1039/indicacao_21-2025.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/1040/indicacao_22-2025.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/1041/indicacao_23-2025.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/1042/indicacao_24-2025.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/1046/indicacao_25-2025.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/1068/indicacao_26-2025.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/1069/indicacao_27-2025.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/1070/indicacao_28-2025.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/1071/indicacao_29-2025.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/1072/indicacao_30-2025.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/1073/indicacao_31-2025.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/1074/indicacao_32-2025.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/1075/indicacao_33-2025.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/1076/indicacao_34-2025.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/1077/indicacao_35-2025.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/1078/indicacao_36-2025.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/1079/indicacao_37-2025.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/1080/indicacao_38-2025.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/1081/indicacao_39-2025.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/1049/indicacao_40-2025.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/1050/indicacao_41-2025.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/1051/indicacao_42-2025.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/1052/indicacao_43-2025.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/1053/indicacao_44-2025.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/1054/indicacao_45-2025.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/1055/indicacao_46-2025.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/1056/indicacao_47-2025.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/1057/indicacao_48-2025.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/1058/indicacao_49-2025.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/1059/indicacao_50-2025.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/1060/indicacao_51-2025.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/1061/indicacao_52-2025.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/1062/indicacao_53-2025.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/1063/indicacao_54-2025.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/1064/indicacao_55-2025.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/1065/indicacao_56-2025.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/1067/indicacao_57-2025.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/1066/indicacao_58-2025.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/1107/indicacao_59-2025.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portoalegredonorte.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/1106/indicacao_61-2025.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/1095/indicacao_62-2025.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/1105/indicacao_63-2025.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/1104/indicacao_64-2025.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/1103/indicacao_65-2025.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/1102/indicacao_66-2025.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/1101/indicacao_67-2025.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/1100/indicacao_68-2025.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/1099/indicacao_69-2025.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/1098/indicacao_70-2025.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/1097/indicacao_71-2025.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/1096/indicacao_72-2025.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/1108/indicacao_73-2025.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/1109/indicacao_74-2025.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/1112/indicacao_75-2025.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/1114/indicacao_76-2025.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/1116/indicacao_77-2025.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/1120/indicacao_78-2025.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/1121/indicacao_79-2025.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/1122/indicacao_80-2025.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/1123/indicacao_81-2025.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/1124/indicacao_82-2025.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/1125/indicacao_83-2025.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/1126/indicacao_84-2025.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/1127/indicacao_85-2025.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/1128/indicacao_86-2025.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/1131/indicacao_87-2025.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portoalegredonorte.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portoalegredonorte.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portoalegredonorte.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/1141/indicacao_91-2025.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/1140/indicacao_92-2025.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/1142/indicacao_93-2025.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/1143/indicacao_94-2025.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/1144/indicacao_95-2025.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/1145/indicacao_96-2025.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/1146/indicacao_97-2025.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/1147/indicacao_98-2025.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portoalegredonorte.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/1149/indicacao_100-2025.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portoalegredonorte.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/1153/indicacao_102-2025.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/1154/indicacao_103-2025.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/1155/indicacao_104-2025.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/1156/indicacao_105-2025.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/1157/indicacao_106-2025.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/1158/indicacao_107-2025.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/1159/indicacao_108-2025.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/1161/indicacao_109-2025.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/1160/indicacao_110-2025.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/1162/indicacao_111-2025.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portoalegredonorte.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/1172/indicacao_113-2025.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/1173/indicacao_114-2025.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/1174/indicacao_115-2025.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/1175/indicacao_116-2025.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/1176/indicacao_117-2025.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/1187/indicacao_118-2025.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/1188/indicacao_120-2025.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/1189/indicacao_120-2025.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/1190/indicacao_121-2025.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/1191/indicacao_122-2025.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/1192/indicacao_123-2025.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/1225/indicacao_124-2025.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portoalegredonorte.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/1226/indicacao_126-2025.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/1213/indicacao_127-2025.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/1202/indicacao_128-2025.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/1212/indicacao_129-2025.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/1215/indicacao_130-2025.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/1216/indicacao_131-2025.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/1217/indicacao_132-2025.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/1218/indicacao_133-2025.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/1219/indicacao_134-2025.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/1220/indicacao_135-2025.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/1221/indicacao_136-2025.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/1222/indicacao_137-2025.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/1227/indicacao_138-2025.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/1228/indicacao_139-2025.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portoalegredonorte.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portoalegredonorte.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portoalegredonorte.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/1233/indicacao_143-2025.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/1244/indicacao_144-2025.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/1245/indicacao_145-2025.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/1243/indicacao_146-2025.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/1242/indicacao_147-2025.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/1253/indicacao_148-2025.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/1254/indicacao_149-2025.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/1255/indicacao_150-2025.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/1256/indicacao_151-2025.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/1259/indicacao_152-2025.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/1263/indicacao_153-2025.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/1265/indicacao_154-2025.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/1266/indicacao_155-2025.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/1270/indicacao_156-2025.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/1271/indicacao_157-2025.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/1272/indicacao_158-2025.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portoalegredonorte.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/1277/indicacao_160-2025.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/1278/indicacao_161-2025.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/1279/indicacao_162-2025.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/1280/indicacao_163-2025.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/1281/indicacao_164-2025.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/1282/indicacao_165-2025.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/1283/indicacao_166-2025.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/1284/indicacao_167-2025.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/1285/indicacao_168-2025.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/1286/indicacao_169-2025.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/1287/indicacao_170-2025.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/1288/indicacao_171-2025.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/1291/indicacao_172-2025.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/1292/indicacao_173-2025.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/1295/indicacao_174-2025.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/1296/indicacao_175-2025.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portoalegredonorte.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/1298/indicacao_177-2025.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/1301/indicacao_178-2025.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/1302/indicacao_179-2025.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/1303/indicacao_180-2025.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/1304/indicacao_181-2025.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/1305/indicacao_182-2025.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/1306/indicacao_183-2025.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/1307/indicacao_184-2025.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/1308/indicacao_185-2025.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/1309/indicacao_186-2025.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/1310/indicacao_189-2025.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/1311/indicacao_190-2025.pdf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/1312/indicacao_191-2025.pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/1313/indicacao_192-2025.pdf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/1322/indicacao_193-2025.pdf" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/1323/indicacao_194-2025.pdf" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/1324/indicacao_195-2025.pdf" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/1325/indicacao_196-2025.pdf" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/1326/indicacao_197-2025.pdf" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/1327/indicacao_198-2025.pdf" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/1328/indicacao_199-2025.pdf" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/1329/indicacao_200-2025.pdf" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portoalegredonorte.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portoalegredonorte.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portoalegredonorte.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portoalegredonorte.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portoalegredonorte.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portoalegredonorte.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/1195/mocao_no_07-2025.pdf" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/1196/mocao_no_08-2025.pdf" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portoalegredonorte.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/1198/mocao_no_10-2025.pdf" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/1299/mocao_no_11-2025.pdf" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/1300/mocao_no_12-2025.pdf" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/1330/mocao_no_13-2025.pdf" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/1331/mocao_no_14-2025.pdf" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/1332/mocao_no_15-2025.pdf" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/1129/projeto_de_lei_complementar_011-2025.pdf" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/1134/projeto_de_lei_complementar_012-2025.pdf" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/1018/projeto_de_lei_01-2025.pdf" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/1016/projeto_de_lei_02-2025.pdf" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portoalegredonorte.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/1047/projeto_de_lei_04-2025.pdf" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portoalegredonorte.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portoalegredonorte.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portoalegredonorte.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/1115/projeto_de_lei_008-2025.pdf" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portoalegredonorte.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portoalegredonorte.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/1113/projeto_de_lei_013-2025.pdf" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portoalegredonorte.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/1170/projeto_de_lei_no_15-2025.pdf" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/1133/projeto_de_lei_016-2025.pdf" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/1139/projeto_de_lei_017-2025.pdf" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portoalegredonorte.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portoalegredonorte.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portoalegredonorte.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/1208/projeto_de_lei_022-2025.pdf" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portoalegredonorte.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/1214/projeto_de_lei_025-2025.pdf" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portoalegredonorte.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portoalegredonorte.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portoalegredonorte.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/1258/projeto_de_lei_029-2025.pdf" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/1249/projeto_de_lei_n_032_.pdf" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portoalegredonorte.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portoalegredonorte.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portoalegredonorte.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/1267/projeto_de_lei_036-2025.pdf" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/1268/projeto_de_lei_037-2025.pdf" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portoalegredonorte.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/1320/projeto_de_lei_039-2025.pdf" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portoalegredonorte.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portoalegredonorte.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/1315/projeto_de_lei_no_42-2025.pdf" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portoalegredonorte.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/1314/projeto_de_lei_044-2025.pdf" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/1316/projeto_de_lei_no_045_2025_-_institui_o_teto_maximo_para_pagamento_das_requisicoes_de_pequeno_valor__rpv.pdf" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/1044/projeto_de_resolucao_no_02-2025.pdf" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/1043/projeto_de_resolucao_no_03-2025.pdf" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/1194/projeto_de_resolucao.pdf" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/1209/projeto_de_resolucao_05-2025.pdf" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portoalegredonorte.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/1248/projeto_de_resolucao_07-2025.pdf" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/1318/projeto_de_resolucao_08-2025.pdf" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/1355/projeto_de_resolucao_09-2025.pdf" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/1045/requerimento_no_01-2025.pdf" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/1082/requerimento_no_02-2025.pdf" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/1083/requerimento_no_03-2025.pdf" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/1089/requerimento_no_04-2025.pdf" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/1090/requerimento_no_05-2025.pdf" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/1110/requerimento_no_06-2025.pdf" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/1111/requerimento_no_07-2025.pdf" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portoalegredonorte.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portoalegredonorte.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portoalegredonorte.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portoalegredonorte.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portoalegredonorte.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portoalegredonorte.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portoalegredonorte.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/1193/requerimento_no_15-2025.pdf" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/1203/requerimento_no_18-2025.pdf" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/1204/requerimento_no_19-2025.pdf" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/1205/requerimento_no_20-2025.pdf" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/1210/requerimento_no_21-2025.pdf" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/1223/requerimento_no_22-2025.pdf" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portoalegredonorte.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portoalegredonorte.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/1246/requerimento_no_25-2025.pdf" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/1247/requerimento_no_26-2025.pdf" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/1257/requerimento_no_27-2025.pdf" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/1262/requerimento_no_28-2025.pdf" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/1275/requerimento_no_30-2025.pdf" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/1276/requerimento_no_31-2025.pdf" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/1273/requerimento_no_33-2025.pdf" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/1015/veto_no_001-2025.pdf" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/1093/veto_002-2025.pdf" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/1094/veto_003-2025.pdf" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/1211/ata_eletronica_da_11a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/1224/ata_eletronica_da_12_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/1199/justificativa_01-2025_-_maria.pdf" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/1200/justificativa_02-2025_-_ferla.pdf" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/1201/justificativa_03-2025_-_jacksom.pdf" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/1087/projeto_de_lei_do_legislativo_no_01-2025.pdf" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portoalegredonorte.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/1091/projeto_de_lei_do_legislativo_no_03-2025.pdf" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/1206/projeto_de_lei_do_legislativo_no_04-2025.pdf" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portoalegredonorte.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/1293/projeto_de_lei_do_legislativo_06-2025.pdf" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/1294/projeto_de_lei_do_legislativo_07-2025.pdf" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/1289/projeto_de_lei_legislativo_08-2025.pdf" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/1317/projeto_de_lei_do_legislativo_09-2025.pdf" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/1135/emenda_no_01-2025.pdf" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/1207/emenda_no_02-2025.pdf" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/1250/emenda_n_03_.pdf" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/1251/emenda_modificativa_n_04.pdf" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/1252/emenda_modificativa_n_05.pdf" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/1269/emenda_no_06-2025.pdf" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/1290/parecer_comissoes_-_pll_08-2025.pdf" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portoalegredonorte.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portoalegredonorte.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portoalegredonorte.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portoalegredonorte.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portoalegredonorte.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portoalegredonorte.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portoalegredonorte.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portoalegredonorte.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portoalegredonorte.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/1084/mocao_no_01-2025.pdf" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/1085/mocao_no_02-2025.pdf" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/1356/contas_de_governo_2024.pdf" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portoalegredonorte.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portoalegredonorte.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portoalegredonorte.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portoalegredonorte.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portoalegredonorte.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portoalegredonorte.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portoalegredonorte.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portoalegredonorte.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portoalegredonorte.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/1169/parecer_comissoes_-_pl_17-2025.pdf" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/1319/parecer_juridico_no_33-2025_-_ucmat.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:H298"/>
+  <dimension ref="A1:H339"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="48" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="123.85546875" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="188.42578125" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
@@ -8597,2822 +8906,3888 @@
       </c>
       <c r="D191" t="s">
         <v>11</v>
       </c>
       <c r="E191" t="s">
         <v>12</v>
       </c>
       <c r="F191" t="s">
         <v>13</v>
       </c>
       <c r="G191" s="1" t="s">
         <v>767</v>
       </c>
       <c r="H191" t="s">
         <v>768</v>
       </c>
     </row>
     <row r="192" spans="1:8">
       <c r="A192" t="s">
         <v>769</v>
       </c>
       <c r="B192" t="s">
         <v>9</v>
       </c>
       <c r="C192" t="s">
-        <v>10</v>
+        <v>770</v>
       </c>
       <c r="D192" t="s">
-        <v>770</v>
+        <v>11</v>
       </c>
       <c r="E192" t="s">
-        <v>771</v>
+        <v>12</v>
       </c>
       <c r="F192" t="s">
         <v>38</v>
       </c>
       <c r="G192" s="1" t="s">
-        <v>258</v>
+        <v>771</v>
       </c>
       <c r="H192" t="s">
         <v>772</v>
       </c>
     </row>
     <row r="193" spans="1:8">
       <c r="A193" t="s">
         <v>773</v>
       </c>
       <c r="B193" t="s">
         <v>9</v>
       </c>
       <c r="C193" t="s">
-        <v>17</v>
+        <v>774</v>
       </c>
       <c r="D193" t="s">
-        <v>770</v>
+        <v>11</v>
       </c>
       <c r="E193" t="s">
-        <v>771</v>
+        <v>12</v>
       </c>
       <c r="F193" t="s">
-        <v>180</v>
+        <v>98</v>
       </c>
       <c r="G193" s="1" t="s">
-        <v>258</v>
+        <v>775</v>
       </c>
       <c r="H193" t="s">
-        <v>774</v>
+        <v>776</v>
       </c>
     </row>
     <row r="194" spans="1:8">
       <c r="A194" t="s">
-        <v>775</v>
+        <v>777</v>
       </c>
       <c r="B194" t="s">
         <v>9</v>
       </c>
       <c r="C194" t="s">
-        <v>21</v>
+        <v>778</v>
       </c>
       <c r="D194" t="s">
-        <v>770</v>
+        <v>11</v>
       </c>
       <c r="E194" t="s">
-        <v>771</v>
+        <v>12</v>
       </c>
       <c r="F194" t="s">
-        <v>180</v>
+        <v>98</v>
       </c>
       <c r="G194" s="1" t="s">
-        <v>258</v>
+        <v>779</v>
       </c>
       <c r="H194" t="s">
-        <v>776</v>
+        <v>780</v>
       </c>
     </row>
     <row r="195" spans="1:8">
       <c r="A195" t="s">
-        <v>777</v>
+        <v>781</v>
       </c>
       <c r="B195" t="s">
         <v>9</v>
       </c>
       <c r="C195" t="s">
-        <v>25</v>
+        <v>782</v>
       </c>
       <c r="D195" t="s">
-        <v>770</v>
+        <v>11</v>
       </c>
       <c r="E195" t="s">
-        <v>771</v>
+        <v>12</v>
       </c>
       <c r="F195" t="s">
-        <v>180</v>
+        <v>98</v>
       </c>
       <c r="G195" s="1" t="s">
-        <v>258</v>
+        <v>783</v>
       </c>
       <c r="H195" t="s">
-        <v>778</v>
+        <v>784</v>
       </c>
     </row>
     <row r="196" spans="1:8">
       <c r="A196" t="s">
-        <v>779</v>
+        <v>785</v>
       </c>
       <c r="B196" t="s">
         <v>9</v>
       </c>
       <c r="C196" t="s">
-        <v>29</v>
+        <v>786</v>
       </c>
       <c r="D196" t="s">
-        <v>770</v>
+        <v>11</v>
       </c>
       <c r="E196" t="s">
-        <v>771</v>
+        <v>12</v>
       </c>
       <c r="F196" t="s">
-        <v>180</v>
+        <v>55</v>
       </c>
       <c r="G196" s="1" t="s">
-        <v>258</v>
+        <v>787</v>
       </c>
       <c r="H196" t="s">
-        <v>780</v>
+        <v>788</v>
       </c>
     </row>
     <row r="197" spans="1:8">
       <c r="A197" t="s">
-        <v>781</v>
+        <v>789</v>
       </c>
       <c r="B197" t="s">
         <v>9</v>
       </c>
       <c r="C197" t="s">
-        <v>33</v>
+        <v>790</v>
       </c>
       <c r="D197" t="s">
-        <v>770</v>
+        <v>11</v>
       </c>
       <c r="E197" t="s">
-        <v>771</v>
+        <v>12</v>
       </c>
       <c r="F197" t="s">
-        <v>180</v>
+        <v>55</v>
       </c>
       <c r="G197" s="1" t="s">
-        <v>258</v>
+        <v>791</v>
       </c>
       <c r="H197" t="s">
-        <v>782</v>
+        <v>792</v>
       </c>
     </row>
     <row r="198" spans="1:8">
       <c r="A198" t="s">
-        <v>783</v>
+        <v>793</v>
       </c>
       <c r="B198" t="s">
         <v>9</v>
       </c>
       <c r="C198" t="s">
-        <v>37</v>
+        <v>794</v>
       </c>
       <c r="D198" t="s">
-        <v>770</v>
+        <v>11</v>
       </c>
       <c r="E198" t="s">
-        <v>771</v>
+        <v>12</v>
       </c>
       <c r="F198" t="s">
-        <v>180</v>
+        <v>98</v>
       </c>
       <c r="G198" s="1" t="s">
-        <v>784</v>
+        <v>795</v>
       </c>
       <c r="H198" t="s">
-        <v>785</v>
+        <v>796</v>
       </c>
     </row>
     <row r="199" spans="1:8">
       <c r="A199" t="s">
-        <v>786</v>
+        <v>797</v>
       </c>
       <c r="B199" t="s">
         <v>9</v>
       </c>
       <c r="C199" t="s">
-        <v>42</v>
+        <v>798</v>
       </c>
       <c r="D199" t="s">
-        <v>770</v>
+        <v>11</v>
       </c>
       <c r="E199" t="s">
-        <v>771</v>
+        <v>12</v>
       </c>
       <c r="F199" t="s">
-        <v>180</v>
+        <v>38</v>
       </c>
       <c r="G199" s="1" t="s">
-        <v>787</v>
+        <v>799</v>
       </c>
       <c r="H199" t="s">
-        <v>788</v>
+        <v>800</v>
       </c>
     </row>
     <row r="200" spans="1:8">
       <c r="A200" t="s">
-        <v>789</v>
+        <v>801</v>
       </c>
       <c r="B200" t="s">
         <v>9</v>
       </c>
       <c r="C200" t="s">
-        <v>46</v>
+        <v>10</v>
       </c>
       <c r="D200" t="s">
-        <v>770</v>
+        <v>802</v>
       </c>
       <c r="E200" t="s">
-        <v>771</v>
+        <v>803</v>
       </c>
       <c r="F200" t="s">
-        <v>180</v>
+        <v>38</v>
       </c>
       <c r="G200" s="1" t="s">
         <v>258</v>
       </c>
       <c r="H200" t="s">
-        <v>790</v>
+        <v>804</v>
       </c>
     </row>
     <row r="201" spans="1:8">
       <c r="A201" t="s">
-        <v>791</v>
+        <v>805</v>
       </c>
       <c r="B201" t="s">
         <v>9</v>
       </c>
       <c r="C201" t="s">
-        <v>50</v>
+        <v>17</v>
       </c>
       <c r="D201" t="s">
-        <v>770</v>
+        <v>802</v>
       </c>
       <c r="E201" t="s">
-        <v>771</v>
+        <v>803</v>
       </c>
       <c r="F201" t="s">
         <v>180</v>
       </c>
       <c r="G201" s="1" t="s">
-        <v>792</v>
+        <v>258</v>
       </c>
       <c r="H201" t="s">
-        <v>793</v>
+        <v>806</v>
       </c>
     </row>
     <row r="202" spans="1:8">
       <c r="A202" t="s">
-        <v>794</v>
+        <v>807</v>
       </c>
       <c r="B202" t="s">
         <v>9</v>
       </c>
       <c r="C202" t="s">
-        <v>54</v>
+        <v>21</v>
       </c>
       <c r="D202" t="s">
-        <v>770</v>
+        <v>802</v>
       </c>
       <c r="E202" t="s">
-        <v>771</v>
+        <v>803</v>
       </c>
       <c r="F202" t="s">
-        <v>115</v>
+        <v>180</v>
       </c>
       <c r="G202" s="1" t="s">
-        <v>795</v>
+        <v>258</v>
       </c>
       <c r="H202" t="s">
-        <v>796</v>
+        <v>808</v>
       </c>
     </row>
     <row r="203" spans="1:8">
       <c r="A203" t="s">
-        <v>797</v>
+        <v>809</v>
       </c>
       <c r="B203" t="s">
         <v>9</v>
       </c>
       <c r="C203" t="s">
-        <v>59</v>
+        <v>25</v>
       </c>
       <c r="D203" t="s">
-        <v>770</v>
+        <v>802</v>
       </c>
       <c r="E203" t="s">
-        <v>771</v>
+        <v>803</v>
       </c>
       <c r="F203" t="s">
-        <v>115</v>
+        <v>180</v>
       </c>
       <c r="G203" s="1" t="s">
-        <v>798</v>
+        <v>258</v>
       </c>
       <c r="H203" t="s">
-        <v>799</v>
+        <v>810</v>
       </c>
     </row>
     <row r="204" spans="1:8">
       <c r="A204" t="s">
-        <v>800</v>
+        <v>811</v>
       </c>
       <c r="B204" t="s">
         <v>9</v>
       </c>
       <c r="C204" t="s">
-        <v>54</v>
+        <v>29</v>
       </c>
       <c r="D204" t="s">
-        <v>801</v>
+        <v>802</v>
       </c>
       <c r="E204" t="s">
-        <v>802</v>
+        <v>803</v>
       </c>
       <c r="F204" t="s">
-        <v>803</v>
+        <v>180</v>
       </c>
       <c r="G204" s="1" t="s">
-        <v>804</v>
+        <v>258</v>
       </c>
       <c r="H204" t="s">
-        <v>805</v>
+        <v>812</v>
       </c>
     </row>
     <row r="205" spans="1:8">
       <c r="A205" t="s">
-        <v>806</v>
+        <v>813</v>
       </c>
       <c r="B205" t="s">
         <v>9</v>
       </c>
       <c r="C205" t="s">
-        <v>59</v>
+        <v>33</v>
       </c>
       <c r="D205" t="s">
-        <v>801</v>
+        <v>802</v>
       </c>
       <c r="E205" t="s">
-        <v>802</v>
+        <v>803</v>
       </c>
       <c r="F205" t="s">
-        <v>803</v>
+        <v>180</v>
       </c>
       <c r="G205" s="1" t="s">
-        <v>807</v>
+        <v>258</v>
       </c>
       <c r="H205" t="s">
-        <v>808</v>
+        <v>814</v>
       </c>
     </row>
     <row r="206" spans="1:8">
       <c r="A206" t="s">
-        <v>809</v>
+        <v>815</v>
       </c>
       <c r="B206" t="s">
         <v>9</v>
       </c>
       <c r="C206" t="s">
-        <v>10</v>
+        <v>37</v>
       </c>
       <c r="D206" t="s">
-        <v>810</v>
+        <v>802</v>
       </c>
       <c r="E206" t="s">
-        <v>811</v>
+        <v>803</v>
       </c>
       <c r="F206" t="s">
-        <v>803</v>
+        <v>180</v>
       </c>
       <c r="G206" s="1" t="s">
-        <v>812</v>
+        <v>816</v>
       </c>
       <c r="H206" t="s">
-        <v>813</v>
+        <v>817</v>
       </c>
     </row>
     <row r="207" spans="1:8">
       <c r="A207" t="s">
-        <v>814</v>
+        <v>818</v>
       </c>
       <c r="B207" t="s">
         <v>9</v>
       </c>
       <c r="C207" t="s">
-        <v>17</v>
+        <v>42</v>
       </c>
       <c r="D207" t="s">
-        <v>810</v>
+        <v>802</v>
       </c>
       <c r="E207" t="s">
-        <v>811</v>
+        <v>803</v>
       </c>
       <c r="F207" t="s">
-        <v>803</v>
+        <v>180</v>
       </c>
       <c r="G207" s="1" t="s">
-        <v>815</v>
+        <v>819</v>
       </c>
       <c r="H207" t="s">
-        <v>816</v>
+        <v>820</v>
       </c>
     </row>
     <row r="208" spans="1:8">
       <c r="A208" t="s">
-        <v>817</v>
+        <v>821</v>
       </c>
       <c r="B208" t="s">
         <v>9</v>
       </c>
       <c r="C208" t="s">
-        <v>21</v>
+        <v>46</v>
       </c>
       <c r="D208" t="s">
-        <v>810</v>
+        <v>802</v>
       </c>
       <c r="E208" t="s">
-        <v>811</v>
+        <v>803</v>
       </c>
       <c r="F208" t="s">
-        <v>803</v>
+        <v>180</v>
       </c>
       <c r="G208" s="1" t="s">
         <v>258</v>
       </c>
       <c r="H208" t="s">
-        <v>818</v>
+        <v>822</v>
       </c>
     </row>
     <row r="209" spans="1:8">
       <c r="A209" t="s">
-        <v>819</v>
+        <v>823</v>
       </c>
       <c r="B209" t="s">
         <v>9</v>
       </c>
       <c r="C209" t="s">
-        <v>25</v>
+        <v>50</v>
       </c>
       <c r="D209" t="s">
-        <v>810</v>
+        <v>802</v>
       </c>
       <c r="E209" t="s">
-        <v>811</v>
+        <v>803</v>
       </c>
       <c r="F209" t="s">
-        <v>803</v>
+        <v>180</v>
       </c>
       <c r="G209" s="1" t="s">
-        <v>820</v>
+        <v>824</v>
       </c>
       <c r="H209" t="s">
-        <v>821</v>
+        <v>825</v>
       </c>
     </row>
     <row r="210" spans="1:8">
       <c r="A210" t="s">
-        <v>822</v>
+        <v>826</v>
       </c>
       <c r="B210" t="s">
         <v>9</v>
       </c>
       <c r="C210" t="s">
-        <v>29</v>
+        <v>54</v>
       </c>
       <c r="D210" t="s">
-        <v>810</v>
+        <v>802</v>
       </c>
       <c r="E210" t="s">
-        <v>811</v>
+        <v>803</v>
       </c>
       <c r="F210" t="s">
-        <v>803</v>
+        <v>115</v>
       </c>
       <c r="G210" s="1" t="s">
-        <v>258</v>
+        <v>827</v>
       </c>
       <c r="H210" t="s">
-        <v>823</v>
+        <v>828</v>
       </c>
     </row>
     <row r="211" spans="1:8">
       <c r="A211" t="s">
-        <v>824</v>
+        <v>829</v>
       </c>
       <c r="B211" t="s">
         <v>9</v>
       </c>
       <c r="C211" t="s">
-        <v>33</v>
+        <v>59</v>
       </c>
       <c r="D211" t="s">
-        <v>810</v>
+        <v>802</v>
       </c>
       <c r="E211" t="s">
-        <v>811</v>
+        <v>803</v>
       </c>
       <c r="F211" t="s">
-        <v>803</v>
+        <v>115</v>
       </c>
       <c r="G211" s="1" t="s">
-        <v>258</v>
+        <v>830</v>
       </c>
       <c r="H211" t="s">
-        <v>825</v>
+        <v>831</v>
       </c>
     </row>
     <row r="212" spans="1:8">
       <c r="A212" t="s">
-        <v>826</v>
+        <v>832</v>
       </c>
       <c r="B212" t="s">
         <v>9</v>
       </c>
       <c r="C212" t="s">
-        <v>37</v>
+        <v>63</v>
       </c>
       <c r="D212" t="s">
-        <v>810</v>
+        <v>802</v>
       </c>
       <c r="E212" t="s">
-        <v>811</v>
+        <v>803</v>
       </c>
       <c r="F212" t="s">
-        <v>803</v>
+        <v>38</v>
       </c>
       <c r="G212" s="1" t="s">
-        <v>258</v>
+        <v>833</v>
       </c>
       <c r="H212" t="s">
-        <v>827</v>
+        <v>834</v>
       </c>
     </row>
     <row r="213" spans="1:8">
       <c r="A213" t="s">
-        <v>828</v>
+        <v>835</v>
       </c>
       <c r="B213" t="s">
         <v>9</v>
       </c>
       <c r="C213" t="s">
-        <v>42</v>
+        <v>67</v>
       </c>
       <c r="D213" t="s">
-        <v>810</v>
+        <v>802</v>
       </c>
       <c r="E213" t="s">
-        <v>811</v>
+        <v>803</v>
       </c>
       <c r="F213" t="s">
-        <v>803</v>
+        <v>38</v>
       </c>
       <c r="G213" s="1" t="s">
-        <v>829</v>
+        <v>836</v>
       </c>
       <c r="H213" t="s">
-        <v>830</v>
+        <v>837</v>
       </c>
     </row>
     <row r="214" spans="1:8">
       <c r="A214" t="s">
-        <v>831</v>
+        <v>838</v>
       </c>
       <c r="B214" t="s">
         <v>9</v>
       </c>
       <c r="C214" t="s">
-        <v>46</v>
+        <v>71</v>
       </c>
       <c r="D214" t="s">
-        <v>810</v>
+        <v>802</v>
       </c>
       <c r="E214" t="s">
-        <v>811</v>
+        <v>803</v>
       </c>
       <c r="F214" t="s">
-        <v>803</v>
+        <v>38</v>
       </c>
       <c r="G214" s="1" t="s">
-        <v>258</v>
+        <v>839</v>
       </c>
       <c r="H214" t="s">
-        <v>832</v>
+        <v>840</v>
       </c>
     </row>
     <row r="215" spans="1:8">
       <c r="A215" t="s">
-        <v>833</v>
+        <v>841</v>
       </c>
       <c r="B215" t="s">
         <v>9</v>
       </c>
       <c r="C215" t="s">
-        <v>50</v>
+        <v>54</v>
       </c>
       <c r="D215" t="s">
-        <v>810</v>
+        <v>842</v>
       </c>
       <c r="E215" t="s">
-        <v>811</v>
+        <v>843</v>
       </c>
       <c r="F215" t="s">
-        <v>803</v>
+        <v>844</v>
       </c>
       <c r="G215" s="1" t="s">
-        <v>258</v>
+        <v>845</v>
       </c>
       <c r="H215" t="s">
-        <v>834</v>
+        <v>846</v>
       </c>
     </row>
     <row r="216" spans="1:8">
       <c r="A216" t="s">
-        <v>835</v>
+        <v>847</v>
       </c>
       <c r="B216" t="s">
         <v>9</v>
       </c>
       <c r="C216" t="s">
-        <v>63</v>
+        <v>59</v>
       </c>
       <c r="D216" t="s">
-        <v>810</v>
+        <v>842</v>
       </c>
       <c r="E216" t="s">
-        <v>811</v>
+        <v>843</v>
       </c>
       <c r="F216" t="s">
-        <v>803</v>
+        <v>844</v>
       </c>
       <c r="G216" s="1" t="s">
-        <v>836</v>
+        <v>848</v>
       </c>
       <c r="H216" t="s">
-        <v>837</v>
+        <v>849</v>
       </c>
     </row>
     <row r="217" spans="1:8">
       <c r="A217" t="s">
-        <v>838</v>
+        <v>850</v>
       </c>
       <c r="B217" t="s">
         <v>9</v>
       </c>
       <c r="C217" t="s">
-        <v>67</v>
+        <v>10</v>
       </c>
       <c r="D217" t="s">
-        <v>810</v>
+        <v>851</v>
       </c>
       <c r="E217" t="s">
-        <v>811</v>
+        <v>852</v>
       </c>
       <c r="F217" t="s">
-        <v>803</v>
+        <v>844</v>
       </c>
       <c r="G217" s="1" t="s">
-        <v>258</v>
+        <v>853</v>
       </c>
       <c r="H217" t="s">
-        <v>839</v>
+        <v>854</v>
       </c>
     </row>
     <row r="218" spans="1:8">
       <c r="A218" t="s">
-        <v>840</v>
+        <v>855</v>
       </c>
       <c r="B218" t="s">
         <v>9</v>
       </c>
       <c r="C218" t="s">
-        <v>71</v>
+        <v>17</v>
       </c>
       <c r="D218" t="s">
-        <v>810</v>
+        <v>851</v>
       </c>
       <c r="E218" t="s">
-        <v>811</v>
+        <v>852</v>
       </c>
       <c r="F218" t="s">
-        <v>803</v>
+        <v>844</v>
       </c>
       <c r="G218" s="1" t="s">
-        <v>841</v>
+        <v>856</v>
       </c>
       <c r="H218" t="s">
-        <v>842</v>
+        <v>857</v>
       </c>
     </row>
     <row r="219" spans="1:8">
       <c r="A219" t="s">
-        <v>843</v>
+        <v>858</v>
       </c>
       <c r="B219" t="s">
         <v>9</v>
       </c>
       <c r="C219" t="s">
-        <v>75</v>
+        <v>21</v>
       </c>
       <c r="D219" t="s">
-        <v>810</v>
+        <v>851</v>
       </c>
       <c r="E219" t="s">
-        <v>811</v>
+        <v>852</v>
       </c>
       <c r="F219" t="s">
-        <v>803</v>
+        <v>844</v>
       </c>
       <c r="G219" s="1" t="s">
-        <v>844</v>
+        <v>258</v>
       </c>
       <c r="H219" t="s">
-        <v>845</v>
+        <v>859</v>
       </c>
     </row>
     <row r="220" spans="1:8">
       <c r="A220" t="s">
-        <v>846</v>
+        <v>860</v>
       </c>
       <c r="B220" t="s">
         <v>9</v>
       </c>
       <c r="C220" t="s">
-        <v>79</v>
+        <v>25</v>
       </c>
       <c r="D220" t="s">
-        <v>810</v>
+        <v>851</v>
       </c>
       <c r="E220" t="s">
-        <v>811</v>
+        <v>852</v>
       </c>
       <c r="F220" t="s">
-        <v>803</v>
+        <v>844</v>
       </c>
       <c r="G220" s="1" t="s">
-        <v>847</v>
+        <v>861</v>
       </c>
       <c r="H220" t="s">
-        <v>848</v>
+        <v>862</v>
       </c>
     </row>
     <row r="221" spans="1:8">
       <c r="A221" t="s">
-        <v>849</v>
+        <v>863</v>
       </c>
       <c r="B221" t="s">
         <v>9</v>
       </c>
       <c r="C221" t="s">
-        <v>83</v>
+        <v>29</v>
       </c>
       <c r="D221" t="s">
-        <v>810</v>
+        <v>851</v>
       </c>
       <c r="E221" t="s">
-        <v>811</v>
+        <v>852</v>
       </c>
       <c r="F221" t="s">
-        <v>803</v>
+        <v>844</v>
       </c>
       <c r="G221" s="1" t="s">
         <v>258</v>
       </c>
       <c r="H221" t="s">
-        <v>850</v>
+        <v>864</v>
       </c>
     </row>
     <row r="222" spans="1:8">
       <c r="A222" t="s">
+        <v>865</v>
+      </c>
+      <c r="B222" t="s">
+        <v>9</v>
+      </c>
+      <c r="C222" t="s">
+        <v>33</v>
+      </c>
+      <c r="D222" t="s">
         <v>851</v>
       </c>
-      <c r="B222" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="E222" t="s">
-        <v>811</v>
+        <v>852</v>
       </c>
       <c r="F222" t="s">
-        <v>803</v>
+        <v>844</v>
       </c>
       <c r="G222" s="1" t="s">
         <v>258</v>
       </c>
       <c r="H222" t="s">
-        <v>852</v>
+        <v>866</v>
       </c>
     </row>
     <row r="223" spans="1:8">
       <c r="A223" t="s">
-        <v>853</v>
+        <v>867</v>
       </c>
       <c r="B223" t="s">
         <v>9</v>
       </c>
       <c r="C223" t="s">
-        <v>97</v>
+        <v>37</v>
       </c>
       <c r="D223" t="s">
-        <v>810</v>
+        <v>851</v>
       </c>
       <c r="E223" t="s">
-        <v>811</v>
+        <v>852</v>
       </c>
       <c r="F223" t="s">
-        <v>803</v>
+        <v>844</v>
       </c>
       <c r="G223" s="1" t="s">
         <v>258</v>
       </c>
       <c r="H223" t="s">
-        <v>854</v>
+        <v>868</v>
       </c>
     </row>
     <row r="224" spans="1:8">
       <c r="A224" t="s">
-        <v>855</v>
+        <v>869</v>
       </c>
       <c r="B224" t="s">
         <v>9</v>
       </c>
       <c r="C224" t="s">
-        <v>102</v>
+        <v>42</v>
       </c>
       <c r="D224" t="s">
-        <v>810</v>
+        <v>851</v>
       </c>
       <c r="E224" t="s">
-        <v>811</v>
+        <v>852</v>
       </c>
       <c r="F224" t="s">
-        <v>803</v>
+        <v>844</v>
       </c>
       <c r="G224" s="1" t="s">
-        <v>856</v>
+        <v>870</v>
       </c>
       <c r="H224" t="s">
-        <v>857</v>
+        <v>871</v>
       </c>
     </row>
     <row r="225" spans="1:8">
       <c r="A225" t="s">
-        <v>858</v>
+        <v>872</v>
       </c>
       <c r="B225" t="s">
         <v>9</v>
       </c>
       <c r="C225" t="s">
-        <v>110</v>
+        <v>46</v>
       </c>
       <c r="D225" t="s">
-        <v>810</v>
+        <v>851</v>
       </c>
       <c r="E225" t="s">
-        <v>811</v>
+        <v>852</v>
       </c>
       <c r="F225" t="s">
-        <v>803</v>
+        <v>844</v>
       </c>
       <c r="G225" s="1" t="s">
         <v>258</v>
       </c>
       <c r="H225" t="s">
-        <v>859</v>
+        <v>873</v>
       </c>
     </row>
     <row r="226" spans="1:8">
       <c r="A226" t="s">
-        <v>860</v>
+        <v>874</v>
       </c>
       <c r="B226" t="s">
         <v>9</v>
       </c>
       <c r="C226" t="s">
-        <v>114</v>
+        <v>50</v>
       </c>
       <c r="D226" t="s">
-        <v>810</v>
+        <v>851</v>
       </c>
       <c r="E226" t="s">
-        <v>811</v>
+        <v>852</v>
       </c>
       <c r="F226" t="s">
-        <v>803</v>
+        <v>844</v>
       </c>
       <c r="G226" s="1" t="s">
-        <v>861</v>
+        <v>258</v>
       </c>
       <c r="H226" t="s">
-        <v>862</v>
+        <v>875</v>
       </c>
     </row>
     <row r="227" spans="1:8">
       <c r="A227" t="s">
-        <v>863</v>
+        <v>876</v>
       </c>
       <c r="B227" t="s">
         <v>9</v>
       </c>
       <c r="C227" t="s">
-        <v>119</v>
+        <v>63</v>
       </c>
       <c r="D227" t="s">
-        <v>810</v>
+        <v>851</v>
       </c>
       <c r="E227" t="s">
-        <v>811</v>
+        <v>852</v>
       </c>
       <c r="F227" t="s">
-        <v>803</v>
+        <v>844</v>
       </c>
       <c r="G227" s="1" t="s">
-        <v>258</v>
+        <v>877</v>
       </c>
       <c r="H227" t="s">
-        <v>864</v>
+        <v>878</v>
       </c>
     </row>
     <row r="228" spans="1:8">
       <c r="A228" t="s">
-        <v>865</v>
+        <v>879</v>
       </c>
       <c r="B228" t="s">
         <v>9</v>
       </c>
       <c r="C228" t="s">
-        <v>123</v>
+        <v>67</v>
       </c>
       <c r="D228" t="s">
-        <v>810</v>
+        <v>851</v>
       </c>
       <c r="E228" t="s">
-        <v>811</v>
+        <v>852</v>
       </c>
       <c r="F228" t="s">
-        <v>803</v>
+        <v>844</v>
       </c>
       <c r="G228" s="1" t="s">
         <v>258</v>
       </c>
       <c r="H228" t="s">
-        <v>866</v>
+        <v>880</v>
       </c>
     </row>
     <row r="229" spans="1:8">
       <c r="A229" t="s">
-        <v>867</v>
+        <v>881</v>
       </c>
       <c r="B229" t="s">
         <v>9</v>
       </c>
       <c r="C229" t="s">
-        <v>127</v>
+        <v>71</v>
       </c>
       <c r="D229" t="s">
-        <v>810</v>
+        <v>851</v>
       </c>
       <c r="E229" t="s">
-        <v>811</v>
+        <v>852</v>
       </c>
       <c r="F229" t="s">
-        <v>803</v>
+        <v>844</v>
       </c>
       <c r="G229" s="1" t="s">
-        <v>258</v>
+        <v>882</v>
       </c>
       <c r="H229" t="s">
-        <v>868</v>
+        <v>883</v>
       </c>
     </row>
     <row r="230" spans="1:8">
       <c r="A230" t="s">
-        <v>869</v>
+        <v>884</v>
       </c>
       <c r="B230" t="s">
         <v>9</v>
       </c>
       <c r="C230" t="s">
-        <v>131</v>
+        <v>75</v>
       </c>
       <c r="D230" t="s">
-        <v>810</v>
+        <v>851</v>
       </c>
       <c r="E230" t="s">
-        <v>811</v>
+        <v>852</v>
       </c>
       <c r="F230" t="s">
-        <v>803</v>
+        <v>844</v>
       </c>
       <c r="G230" s="1" t="s">
-        <v>870</v>
+        <v>885</v>
       </c>
       <c r="H230" t="s">
-        <v>871</v>
+        <v>886</v>
       </c>
     </row>
     <row r="231" spans="1:8">
       <c r="A231" t="s">
-        <v>872</v>
+        <v>887</v>
       </c>
       <c r="B231" t="s">
         <v>9</v>
       </c>
       <c r="C231" t="s">
-        <v>143</v>
+        <v>79</v>
       </c>
       <c r="D231" t="s">
-        <v>810</v>
+        <v>851</v>
       </c>
       <c r="E231" t="s">
-        <v>811</v>
+        <v>852</v>
       </c>
       <c r="F231" t="s">
-        <v>803</v>
+        <v>844</v>
       </c>
       <c r="G231" s="1" t="s">
-        <v>873</v>
+        <v>888</v>
       </c>
       <c r="H231" t="s">
-        <v>874</v>
+        <v>889</v>
       </c>
     </row>
     <row r="232" spans="1:8">
       <c r="A232" t="s">
-        <v>875</v>
+        <v>890</v>
       </c>
       <c r="B232" t="s">
         <v>9</v>
       </c>
       <c r="C232" t="s">
-        <v>147</v>
+        <v>83</v>
       </c>
       <c r="D232" t="s">
-        <v>810</v>
+        <v>851</v>
       </c>
       <c r="E232" t="s">
-        <v>811</v>
+        <v>852</v>
       </c>
       <c r="F232" t="s">
-        <v>803</v>
+        <v>844</v>
       </c>
       <c r="G232" s="1" t="s">
         <v>258</v>
       </c>
       <c r="H232" t="s">
-        <v>876</v>
+        <v>891</v>
       </c>
     </row>
     <row r="233" spans="1:8">
       <c r="A233" t="s">
-        <v>877</v>
+        <v>892</v>
       </c>
       <c r="B233" t="s">
         <v>9</v>
       </c>
       <c r="C233" t="s">
-        <v>151</v>
+        <v>92</v>
       </c>
       <c r="D233" t="s">
-        <v>810</v>
+        <v>851</v>
       </c>
       <c r="E233" t="s">
-        <v>811</v>
+        <v>852</v>
       </c>
       <c r="F233" t="s">
-        <v>803</v>
+        <v>844</v>
       </c>
       <c r="G233" s="1" t="s">
         <v>258</v>
       </c>
       <c r="H233" t="s">
-        <v>878</v>
+        <v>893</v>
       </c>
     </row>
     <row r="234" spans="1:8">
       <c r="A234" t="s">
-        <v>879</v>
+        <v>894</v>
       </c>
       <c r="B234" t="s">
         <v>9</v>
       </c>
       <c r="C234" t="s">
-        <v>155</v>
+        <v>97</v>
       </c>
       <c r="D234" t="s">
-        <v>810</v>
+        <v>851</v>
       </c>
       <c r="E234" t="s">
-        <v>811</v>
+        <v>852</v>
       </c>
       <c r="F234" t="s">
-        <v>803</v>
+        <v>844</v>
       </c>
       <c r="G234" s="1" t="s">
         <v>258</v>
       </c>
       <c r="H234" t="s">
-        <v>880</v>
+        <v>895</v>
       </c>
     </row>
     <row r="235" spans="1:8">
       <c r="A235" t="s">
-        <v>881</v>
+        <v>896</v>
       </c>
       <c r="B235" t="s">
         <v>9</v>
       </c>
       <c r="C235" t="s">
-        <v>159</v>
+        <v>102</v>
       </c>
       <c r="D235" t="s">
-        <v>810</v>
+        <v>851</v>
       </c>
       <c r="E235" t="s">
-        <v>811</v>
+        <v>852</v>
       </c>
       <c r="F235" t="s">
-        <v>803</v>
+        <v>844</v>
       </c>
       <c r="G235" s="1" t="s">
-        <v>882</v>
+        <v>897</v>
       </c>
       <c r="H235" t="s">
-        <v>883</v>
+        <v>898</v>
       </c>
     </row>
     <row r="236" spans="1:8">
       <c r="A236" t="s">
-        <v>884</v>
+        <v>899</v>
       </c>
       <c r="B236" t="s">
         <v>9</v>
       </c>
       <c r="C236" t="s">
-        <v>163</v>
+        <v>110</v>
       </c>
       <c r="D236" t="s">
-        <v>810</v>
+        <v>851</v>
       </c>
       <c r="E236" t="s">
-        <v>811</v>
+        <v>852</v>
       </c>
       <c r="F236" t="s">
-        <v>803</v>
+        <v>844</v>
       </c>
       <c r="G236" s="1" t="s">
-        <v>885</v>
+        <v>258</v>
       </c>
       <c r="H236" t="s">
-        <v>886</v>
+        <v>900</v>
       </c>
     </row>
     <row r="237" spans="1:8">
       <c r="A237" t="s">
-        <v>887</v>
+        <v>901</v>
       </c>
       <c r="B237" t="s">
         <v>9</v>
       </c>
       <c r="C237" t="s">
-        <v>193</v>
+        <v>114</v>
       </c>
       <c r="D237" t="s">
-        <v>810</v>
+        <v>851</v>
       </c>
       <c r="E237" t="s">
-        <v>811</v>
+        <v>852</v>
       </c>
       <c r="F237" t="s">
-        <v>803</v>
+        <v>844</v>
       </c>
       <c r="G237" s="1" t="s">
-        <v>888</v>
+        <v>902</v>
       </c>
       <c r="H237" t="s">
-        <v>889</v>
+        <v>903</v>
       </c>
     </row>
     <row r="238" spans="1:8">
       <c r="A238" t="s">
-        <v>890</v>
+        <v>904</v>
       </c>
       <c r="B238" t="s">
         <v>9</v>
       </c>
       <c r="C238" t="s">
-        <v>17</v>
+        <v>119</v>
       </c>
       <c r="D238" t="s">
-        <v>891</v>
+        <v>851</v>
       </c>
       <c r="E238" t="s">
-        <v>892</v>
+        <v>852</v>
       </c>
       <c r="F238" t="s">
-        <v>893</v>
+        <v>844</v>
       </c>
       <c r="G238" s="1" t="s">
-        <v>894</v>
+        <v>258</v>
       </c>
       <c r="H238" t="s">
-        <v>895</v>
+        <v>905</v>
       </c>
     </row>
     <row r="239" spans="1:8">
       <c r="A239" t="s">
-        <v>896</v>
+        <v>906</v>
       </c>
       <c r="B239" t="s">
         <v>9</v>
       </c>
       <c r="C239" t="s">
-        <v>21</v>
+        <v>123</v>
       </c>
       <c r="D239" t="s">
-        <v>891</v>
+        <v>851</v>
       </c>
       <c r="E239" t="s">
-        <v>892</v>
+        <v>852</v>
       </c>
       <c r="F239" t="s">
-        <v>893</v>
+        <v>844</v>
       </c>
       <c r="G239" s="1" t="s">
-        <v>897</v>
+        <v>258</v>
       </c>
       <c r="H239" t="s">
-        <v>898</v>
+        <v>907</v>
       </c>
     </row>
     <row r="240" spans="1:8">
       <c r="A240" t="s">
-        <v>899</v>
+        <v>908</v>
       </c>
       <c r="B240" t="s">
         <v>9</v>
       </c>
       <c r="C240" t="s">
-        <v>25</v>
+        <v>127</v>
       </c>
       <c r="D240" t="s">
-        <v>891</v>
+        <v>851</v>
       </c>
       <c r="E240" t="s">
-        <v>892</v>
+        <v>852</v>
       </c>
       <c r="F240" t="s">
-        <v>900</v>
+        <v>844</v>
       </c>
       <c r="G240" s="1" t="s">
-        <v>901</v>
+        <v>258</v>
       </c>
       <c r="H240" t="s">
-        <v>902</v>
+        <v>909</v>
       </c>
     </row>
     <row r="241" spans="1:8">
       <c r="A241" t="s">
-        <v>903</v>
+        <v>910</v>
       </c>
       <c r="B241" t="s">
         <v>9</v>
       </c>
       <c r="C241" t="s">
-        <v>29</v>
+        <v>131</v>
       </c>
       <c r="D241" t="s">
-        <v>891</v>
+        <v>851</v>
       </c>
       <c r="E241" t="s">
-        <v>892</v>
+        <v>852</v>
       </c>
       <c r="F241" t="s">
-        <v>893</v>
+        <v>844</v>
       </c>
       <c r="G241" s="1" t="s">
-        <v>904</v>
+        <v>911</v>
       </c>
       <c r="H241" t="s">
-        <v>905</v>
+        <v>912</v>
       </c>
     </row>
     <row r="242" spans="1:8">
       <c r="A242" t="s">
-        <v>906</v>
+        <v>913</v>
       </c>
       <c r="B242" t="s">
         <v>9</v>
       </c>
       <c r="C242" t="s">
-        <v>33</v>
+        <v>143</v>
       </c>
       <c r="D242" t="s">
-        <v>891</v>
+        <v>851</v>
       </c>
       <c r="E242" t="s">
-        <v>892</v>
+        <v>852</v>
       </c>
       <c r="F242" t="s">
-        <v>189</v>
+        <v>844</v>
       </c>
       <c r="G242" s="1" t="s">
-        <v>258</v>
+        <v>914</v>
       </c>
       <c r="H242" t="s">
-        <v>907</v>
+        <v>915</v>
       </c>
     </row>
     <row r="243" spans="1:8">
       <c r="A243" t="s">
-        <v>908</v>
+        <v>916</v>
       </c>
       <c r="B243" t="s">
         <v>9</v>
       </c>
       <c r="C243" t="s">
-        <v>37</v>
+        <v>147</v>
       </c>
       <c r="D243" t="s">
-        <v>891</v>
+        <v>851</v>
       </c>
       <c r="E243" t="s">
-        <v>892</v>
+        <v>852</v>
       </c>
       <c r="F243" t="s">
-        <v>900</v>
+        <v>844</v>
       </c>
       <c r="G243" s="1" t="s">
-        <v>909</v>
+        <v>258</v>
       </c>
       <c r="H243" t="s">
-        <v>910</v>
+        <v>917</v>
       </c>
     </row>
     <row r="244" spans="1:8">
       <c r="A244" t="s">
-        <v>911</v>
+        <v>918</v>
       </c>
       <c r="B244" t="s">
         <v>9</v>
       </c>
       <c r="C244" t="s">
-        <v>10</v>
+        <v>151</v>
       </c>
       <c r="D244" t="s">
-        <v>912</v>
+        <v>851</v>
       </c>
       <c r="E244" t="s">
-        <v>913</v>
+        <v>852</v>
       </c>
       <c r="F244" t="s">
-        <v>893</v>
+        <v>844</v>
       </c>
       <c r="G244" s="1" t="s">
-        <v>914</v>
+        <v>258</v>
       </c>
       <c r="H244" t="s">
-        <v>915</v>
+        <v>919</v>
       </c>
     </row>
     <row r="245" spans="1:8">
       <c r="A245" t="s">
-        <v>916</v>
+        <v>920</v>
       </c>
       <c r="B245" t="s">
         <v>9</v>
       </c>
       <c r="C245" t="s">
-        <v>17</v>
+        <v>155</v>
       </c>
       <c r="D245" t="s">
-        <v>912</v>
+        <v>851</v>
       </c>
       <c r="E245" t="s">
-        <v>913</v>
+        <v>852</v>
       </c>
       <c r="F245" t="s">
-        <v>115</v>
+        <v>844</v>
       </c>
       <c r="G245" s="1" t="s">
-        <v>917</v>
+        <v>258</v>
       </c>
       <c r="H245" t="s">
-        <v>918</v>
+        <v>921</v>
       </c>
     </row>
     <row r="246" spans="1:8">
       <c r="A246" t="s">
-        <v>919</v>
+        <v>922</v>
       </c>
       <c r="B246" t="s">
         <v>9</v>
       </c>
       <c r="C246" t="s">
-        <v>21</v>
+        <v>159</v>
       </c>
       <c r="D246" t="s">
-        <v>912</v>
+        <v>851</v>
       </c>
       <c r="E246" t="s">
-        <v>913</v>
+        <v>852</v>
       </c>
       <c r="F246" t="s">
-        <v>98</v>
+        <v>844</v>
       </c>
       <c r="G246" s="1" t="s">
-        <v>920</v>
+        <v>923</v>
       </c>
       <c r="H246" t="s">
-        <v>921</v>
+        <v>924</v>
       </c>
     </row>
     <row r="247" spans="1:8">
       <c r="A247" t="s">
-        <v>922</v>
+        <v>925</v>
       </c>
       <c r="B247" t="s">
         <v>9</v>
       </c>
       <c r="C247" t="s">
-        <v>25</v>
+        <v>163</v>
       </c>
       <c r="D247" t="s">
-        <v>912</v>
+        <v>851</v>
       </c>
       <c r="E247" t="s">
-        <v>913</v>
+        <v>852</v>
       </c>
       <c r="F247" t="s">
-        <v>189</v>
+        <v>844</v>
       </c>
       <c r="G247" s="1" t="s">
-        <v>923</v>
+        <v>926</v>
       </c>
       <c r="H247" t="s">
-        <v>924</v>
+        <v>927</v>
       </c>
     </row>
     <row r="248" spans="1:8">
       <c r="A248" t="s">
-        <v>925</v>
+        <v>928</v>
       </c>
       <c r="B248" t="s">
         <v>9</v>
       </c>
       <c r="C248" t="s">
-        <v>29</v>
+        <v>167</v>
       </c>
       <c r="D248" t="s">
-        <v>912</v>
+        <v>851</v>
       </c>
       <c r="E248" t="s">
-        <v>913</v>
+        <v>852</v>
       </c>
       <c r="F248" t="s">
-        <v>893</v>
+        <v>844</v>
       </c>
       <c r="G248" s="1" t="s">
-        <v>926</v>
+        <v>258</v>
       </c>
       <c r="H248" t="s">
-        <v>927</v>
+        <v>929</v>
       </c>
     </row>
     <row r="249" spans="1:8">
       <c r="A249" t="s">
-        <v>928</v>
+        <v>930</v>
       </c>
       <c r="B249" t="s">
         <v>9</v>
       </c>
       <c r="C249" t="s">
-        <v>33</v>
+        <v>171</v>
       </c>
       <c r="D249" t="s">
-        <v>912</v>
+        <v>851</v>
       </c>
       <c r="E249" t="s">
-        <v>913</v>
+        <v>852</v>
       </c>
       <c r="F249" t="s">
-        <v>38</v>
+        <v>844</v>
       </c>
       <c r="G249" s="1" t="s">
-        <v>929</v>
+        <v>931</v>
       </c>
       <c r="H249" t="s">
-        <v>930</v>
+        <v>932</v>
       </c>
     </row>
     <row r="250" spans="1:8">
       <c r="A250" t="s">
-        <v>931</v>
+        <v>933</v>
       </c>
       <c r="B250" t="s">
         <v>9</v>
       </c>
       <c r="C250" t="s">
-        <v>37</v>
+        <v>175</v>
       </c>
       <c r="D250" t="s">
-        <v>912</v>
+        <v>851</v>
       </c>
       <c r="E250" t="s">
-        <v>913</v>
+        <v>852</v>
       </c>
       <c r="F250" t="s">
-        <v>38</v>
+        <v>844</v>
       </c>
       <c r="G250" s="1" t="s">
-        <v>932</v>
+        <v>258</v>
       </c>
       <c r="H250" t="s">
-        <v>933</v>
+        <v>934</v>
       </c>
     </row>
     <row r="251" spans="1:8">
       <c r="A251" t="s">
-        <v>934</v>
+        <v>935</v>
       </c>
       <c r="B251" t="s">
         <v>9</v>
       </c>
       <c r="C251" t="s">
-        <v>42</v>
+        <v>179</v>
       </c>
       <c r="D251" t="s">
-        <v>912</v>
+        <v>851</v>
       </c>
       <c r="E251" t="s">
-        <v>913</v>
+        <v>852</v>
       </c>
       <c r="F251" t="s">
-        <v>893</v>
+        <v>844</v>
       </c>
       <c r="G251" s="1" t="s">
         <v>258</v>
       </c>
       <c r="H251" t="s">
-        <v>935</v>
+        <v>936</v>
       </c>
     </row>
     <row r="252" spans="1:8">
       <c r="A252" t="s">
-        <v>936</v>
+        <v>937</v>
       </c>
       <c r="B252" t="s">
         <v>9</v>
       </c>
       <c r="C252" t="s">
-        <v>46</v>
+        <v>184</v>
       </c>
       <c r="D252" t="s">
-        <v>912</v>
+        <v>851</v>
       </c>
       <c r="E252" t="s">
-        <v>913</v>
+        <v>852</v>
       </c>
       <c r="F252" t="s">
-        <v>38</v>
+        <v>844</v>
       </c>
       <c r="G252" s="1" t="s">
-        <v>258</v>
+        <v>938</v>
       </c>
       <c r="H252" t="s">
-        <v>937</v>
+        <v>939</v>
       </c>
     </row>
     <row r="253" spans="1:8">
       <c r="A253" t="s">
-        <v>938</v>
+        <v>940</v>
       </c>
       <c r="B253" t="s">
         <v>9</v>
       </c>
       <c r="C253" t="s">
-        <v>50</v>
+        <v>188</v>
       </c>
       <c r="D253" t="s">
-        <v>912</v>
+        <v>851</v>
       </c>
       <c r="E253" t="s">
-        <v>913</v>
+        <v>852</v>
       </c>
       <c r="F253" t="s">
-        <v>38</v>
+        <v>844</v>
       </c>
       <c r="G253" s="1" t="s">
         <v>258</v>
       </c>
       <c r="H253" t="s">
-        <v>939</v>
+        <v>941</v>
       </c>
     </row>
     <row r="254" spans="1:8">
       <c r="A254" t="s">
-        <v>940</v>
+        <v>942</v>
       </c>
       <c r="B254" t="s">
         <v>9</v>
       </c>
       <c r="C254" t="s">
-        <v>54</v>
+        <v>193</v>
       </c>
       <c r="D254" t="s">
-        <v>912</v>
+        <v>851</v>
       </c>
       <c r="E254" t="s">
-        <v>913</v>
+        <v>852</v>
       </c>
       <c r="F254" t="s">
-        <v>38</v>
+        <v>844</v>
       </c>
       <c r="G254" s="1" t="s">
-        <v>258</v>
+        <v>943</v>
       </c>
       <c r="H254" t="s">
-        <v>937</v>
+        <v>944</v>
       </c>
     </row>
     <row r="255" spans="1:8">
       <c r="A255" t="s">
-        <v>941</v>
+        <v>945</v>
       </c>
       <c r="B255" t="s">
         <v>9</v>
       </c>
       <c r="C255" t="s">
-        <v>59</v>
+        <v>197</v>
       </c>
       <c r="D255" t="s">
-        <v>912</v>
+        <v>851</v>
       </c>
       <c r="E255" t="s">
-        <v>913</v>
+        <v>852</v>
       </c>
       <c r="F255" t="s">
-        <v>38</v>
+        <v>844</v>
       </c>
       <c r="G255" s="1" t="s">
-        <v>258</v>
+        <v>946</v>
       </c>
       <c r="H255" t="s">
-        <v>942</v>
+        <v>947</v>
       </c>
     </row>
     <row r="256" spans="1:8">
       <c r="A256" t="s">
-        <v>943</v>
+        <v>948</v>
       </c>
       <c r="B256" t="s">
         <v>9</v>
       </c>
       <c r="C256" t="s">
-        <v>63</v>
+        <v>17</v>
       </c>
       <c r="D256" t="s">
-        <v>912</v>
+        <v>949</v>
       </c>
       <c r="E256" t="s">
-        <v>913</v>
+        <v>950</v>
       </c>
       <c r="F256" t="s">
-        <v>13</v>
+        <v>951</v>
       </c>
       <c r="G256" s="1" t="s">
-        <v>258</v>
+        <v>952</v>
       </c>
       <c r="H256" t="s">
-        <v>944</v>
+        <v>953</v>
       </c>
     </row>
     <row r="257" spans="1:8">
       <c r="A257" t="s">
-        <v>945</v>
+        <v>954</v>
       </c>
       <c r="B257" t="s">
         <v>9</v>
       </c>
       <c r="C257" t="s">
-        <v>67</v>
+        <v>21</v>
       </c>
       <c r="D257" t="s">
-        <v>912</v>
+        <v>949</v>
       </c>
       <c r="E257" t="s">
-        <v>913</v>
+        <v>950</v>
       </c>
       <c r="F257" t="s">
-        <v>180</v>
+        <v>951</v>
       </c>
       <c r="G257" s="1" t="s">
-        <v>258</v>
+        <v>955</v>
       </c>
       <c r="H257" t="s">
-        <v>946</v>
+        <v>956</v>
       </c>
     </row>
     <row r="258" spans="1:8">
       <c r="A258" t="s">
-        <v>947</v>
+        <v>957</v>
       </c>
       <c r="B258" t="s">
         <v>9</v>
       </c>
       <c r="C258" t="s">
-        <v>71</v>
+        <v>25</v>
       </c>
       <c r="D258" t="s">
-        <v>912</v>
+        <v>949</v>
       </c>
       <c r="E258" t="s">
-        <v>913</v>
+        <v>950</v>
       </c>
       <c r="F258" t="s">
-        <v>180</v>
+        <v>958</v>
       </c>
       <c r="G258" s="1" t="s">
-        <v>948</v>
+        <v>959</v>
       </c>
       <c r="H258" t="s">
-        <v>949</v>
+        <v>960</v>
       </c>
     </row>
     <row r="259" spans="1:8">
       <c r="A259" t="s">
+        <v>961</v>
+      </c>
+      <c r="B259" t="s">
+        <v>9</v>
+      </c>
+      <c r="C259" t="s">
+        <v>29</v>
+      </c>
+      <c r="D259" t="s">
+        <v>949</v>
+      </c>
+      <c r="E259" t="s">
         <v>950</v>
       </c>
-      <c r="B259" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="F259" t="s">
-        <v>115</v>
+        <v>951</v>
       </c>
       <c r="G259" s="1" t="s">
-        <v>951</v>
+        <v>962</v>
       </c>
       <c r="H259" t="s">
-        <v>952</v>
+        <v>963</v>
       </c>
     </row>
     <row r="260" spans="1:8">
       <c r="A260" t="s">
-        <v>953</v>
+        <v>964</v>
       </c>
       <c r="B260" t="s">
         <v>9</v>
       </c>
       <c r="C260" t="s">
-        <v>87</v>
+        <v>33</v>
       </c>
       <c r="D260" t="s">
-        <v>912</v>
+        <v>949</v>
       </c>
       <c r="E260" t="s">
-        <v>913</v>
+        <v>950</v>
       </c>
       <c r="F260" t="s">
         <v>189</v>
       </c>
       <c r="G260" s="1" t="s">
-        <v>954</v>
+        <v>258</v>
       </c>
       <c r="H260" t="s">
-        <v>955</v>
+        <v>965</v>
       </c>
     </row>
     <row r="261" spans="1:8">
       <c r="A261" t="s">
-        <v>956</v>
+        <v>966</v>
       </c>
       <c r="B261" t="s">
         <v>9</v>
       </c>
       <c r="C261" t="s">
-        <v>92</v>
+        <v>37</v>
       </c>
       <c r="D261" t="s">
-        <v>912</v>
+        <v>949</v>
       </c>
       <c r="E261" t="s">
-        <v>913</v>
+        <v>950</v>
       </c>
       <c r="F261" t="s">
-        <v>38</v>
+        <v>958</v>
       </c>
       <c r="G261" s="1" t="s">
-        <v>957</v>
+        <v>967</v>
       </c>
       <c r="H261" t="s">
-        <v>958</v>
+        <v>968</v>
       </c>
     </row>
     <row r="262" spans="1:8">
       <c r="A262" t="s">
-        <v>959</v>
+        <v>969</v>
       </c>
       <c r="B262" t="s">
         <v>9</v>
       </c>
       <c r="C262" t="s">
-        <v>97</v>
+        <v>42</v>
       </c>
       <c r="D262" t="s">
-        <v>912</v>
+        <v>949</v>
       </c>
       <c r="E262" t="s">
-        <v>913</v>
+        <v>950</v>
       </c>
       <c r="F262" t="s">
-        <v>960</v>
+        <v>951</v>
       </c>
       <c r="G262" s="1" t="s">
-        <v>961</v>
+        <v>970</v>
       </c>
       <c r="H262" t="s">
-        <v>962</v>
+        <v>971</v>
       </c>
     </row>
     <row r="263" spans="1:8">
       <c r="A263" t="s">
-        <v>963</v>
+        <v>972</v>
       </c>
       <c r="B263" t="s">
         <v>9</v>
       </c>
       <c r="C263" t="s">
-        <v>102</v>
+        <v>46</v>
       </c>
       <c r="D263" t="s">
-        <v>912</v>
+        <v>949</v>
       </c>
       <c r="E263" t="s">
-        <v>913</v>
+        <v>950</v>
       </c>
       <c r="F263" t="s">
-        <v>13</v>
+        <v>951</v>
       </c>
       <c r="G263" s="1" t="s">
-        <v>964</v>
+        <v>973</v>
       </c>
       <c r="H263" t="s">
-        <v>965</v>
+        <v>974</v>
       </c>
     </row>
     <row r="264" spans="1:8">
       <c r="A264" t="s">
-        <v>966</v>
+        <v>975</v>
       </c>
       <c r="B264" t="s">
         <v>9</v>
       </c>
       <c r="C264" t="s">
-        <v>106</v>
+        <v>10</v>
       </c>
       <c r="D264" t="s">
-        <v>912</v>
+        <v>976</v>
       </c>
       <c r="E264" t="s">
-        <v>913</v>
+        <v>977</v>
       </c>
       <c r="F264" t="s">
-        <v>38</v>
+        <v>951</v>
       </c>
       <c r="G264" s="1" t="s">
-        <v>258</v>
+        <v>978</v>
       </c>
       <c r="H264" t="s">
-        <v>967</v>
+        <v>979</v>
       </c>
     </row>
     <row r="265" spans="1:8">
       <c r="A265" t="s">
-        <v>968</v>
+        <v>980</v>
       </c>
       <c r="B265" t="s">
         <v>9</v>
       </c>
       <c r="C265" t="s">
-        <v>110</v>
+        <v>17</v>
       </c>
       <c r="D265" t="s">
-        <v>912</v>
+        <v>976</v>
       </c>
       <c r="E265" t="s">
-        <v>913</v>
+        <v>977</v>
       </c>
       <c r="F265" t="s">
-        <v>189</v>
+        <v>115</v>
       </c>
       <c r="G265" s="1" t="s">
-        <v>258</v>
+        <v>981</v>
       </c>
       <c r="H265" t="s">
-        <v>969</v>
+        <v>982</v>
       </c>
     </row>
     <row r="266" spans="1:8">
       <c r="A266" t="s">
-        <v>970</v>
+        <v>983</v>
       </c>
       <c r="B266" t="s">
         <v>9</v>
       </c>
       <c r="C266" t="s">
-        <v>114</v>
+        <v>21</v>
       </c>
       <c r="D266" t="s">
-        <v>912</v>
+        <v>976</v>
       </c>
       <c r="E266" t="s">
-        <v>913</v>
+        <v>977</v>
       </c>
       <c r="F266" t="s">
-        <v>960</v>
+        <v>98</v>
       </c>
       <c r="G266" s="1" t="s">
-        <v>971</v>
+        <v>984</v>
       </c>
       <c r="H266" t="s">
-        <v>972</v>
+        <v>985</v>
       </c>
     </row>
     <row r="267" spans="1:8">
       <c r="A267" t="s">
-        <v>973</v>
+        <v>986</v>
       </c>
       <c r="B267" t="s">
         <v>9</v>
       </c>
       <c r="C267" t="s">
-        <v>119</v>
+        <v>25</v>
       </c>
       <c r="D267" t="s">
-        <v>912</v>
+        <v>976</v>
       </c>
       <c r="E267" t="s">
-        <v>913</v>
+        <v>977</v>
       </c>
       <c r="F267" t="s">
-        <v>960</v>
+        <v>189</v>
       </c>
       <c r="G267" s="1" t="s">
-        <v>974</v>
+        <v>987</v>
       </c>
       <c r="H267" t="s">
-        <v>975</v>
+        <v>988</v>
       </c>
     </row>
     <row r="268" spans="1:8">
       <c r="A268" t="s">
+        <v>989</v>
+      </c>
+      <c r="B268" t="s">
+        <v>9</v>
+      </c>
+      <c r="C268" t="s">
+        <v>29</v>
+      </c>
+      <c r="D268" t="s">
         <v>976</v>
       </c>
-      <c r="B268" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="E268" t="s">
-        <v>913</v>
+        <v>977</v>
       </c>
       <c r="F268" t="s">
-        <v>98</v>
+        <v>951</v>
       </c>
       <c r="G268" s="1" t="s">
-        <v>977</v>
+        <v>990</v>
       </c>
       <c r="H268" t="s">
-        <v>978</v>
+        <v>991</v>
       </c>
     </row>
     <row r="269" spans="1:8">
       <c r="A269" t="s">
-        <v>979</v>
+        <v>992</v>
       </c>
       <c r="B269" t="s">
         <v>9</v>
       </c>
       <c r="C269" t="s">
-        <v>127</v>
+        <v>33</v>
       </c>
       <c r="D269" t="s">
-        <v>912</v>
+        <v>976</v>
       </c>
       <c r="E269" t="s">
-        <v>913</v>
+        <v>977</v>
       </c>
       <c r="F269" t="s">
-        <v>98</v>
+        <v>38</v>
       </c>
       <c r="G269" s="1" t="s">
-        <v>980</v>
+        <v>993</v>
       </c>
       <c r="H269" t="s">
-        <v>981</v>
+        <v>994</v>
       </c>
     </row>
     <row r="270" spans="1:8">
       <c r="A270" t="s">
-        <v>982</v>
+        <v>995</v>
       </c>
       <c r="B270" t="s">
         <v>9</v>
       </c>
       <c r="C270" t="s">
-        <v>135</v>
+        <v>37</v>
       </c>
       <c r="D270" t="s">
-        <v>912</v>
+        <v>976</v>
       </c>
       <c r="E270" t="s">
-        <v>913</v>
+        <v>977</v>
       </c>
       <c r="F270" t="s">
         <v>38</v>
       </c>
       <c r="G270" s="1" t="s">
-        <v>983</v>
+        <v>996</v>
       </c>
       <c r="H270" t="s">
-        <v>984</v>
+        <v>997</v>
       </c>
     </row>
     <row r="271" spans="1:8">
       <c r="A271" t="s">
-        <v>985</v>
+        <v>998</v>
       </c>
       <c r="B271" t="s">
         <v>9</v>
       </c>
       <c r="C271" t="s">
-        <v>139</v>
+        <v>42</v>
       </c>
       <c r="D271" t="s">
-        <v>912</v>
+        <v>976</v>
       </c>
       <c r="E271" t="s">
-        <v>913</v>
+        <v>977</v>
       </c>
       <c r="F271" t="s">
-        <v>38</v>
+        <v>951</v>
       </c>
       <c r="G271" s="1" t="s">
-        <v>986</v>
+        <v>258</v>
       </c>
       <c r="H271" t="s">
-        <v>987</v>
+        <v>999</v>
       </c>
     </row>
     <row r="272" spans="1:8">
       <c r="A272" t="s">
-        <v>988</v>
+        <v>1000</v>
       </c>
       <c r="B272" t="s">
         <v>9</v>
       </c>
       <c r="C272" t="s">
-        <v>147</v>
+        <v>46</v>
       </c>
       <c r="D272" t="s">
-        <v>912</v>
+        <v>976</v>
       </c>
       <c r="E272" t="s">
-        <v>913</v>
+        <v>977</v>
       </c>
       <c r="F272" t="s">
-        <v>189</v>
+        <v>38</v>
       </c>
       <c r="G272" s="1" t="s">
-        <v>989</v>
+        <v>258</v>
       </c>
       <c r="H272" t="s">
-        <v>990</v>
+        <v>1001</v>
       </c>
     </row>
     <row r="273" spans="1:8">
       <c r="A273" t="s">
-        <v>991</v>
+        <v>1002</v>
       </c>
       <c r="B273" t="s">
         <v>9</v>
       </c>
       <c r="C273" t="s">
-        <v>10</v>
+        <v>50</v>
       </c>
       <c r="D273" t="s">
-        <v>992</v>
+        <v>976</v>
       </c>
       <c r="E273" t="s">
-        <v>993</v>
+        <v>977</v>
       </c>
       <c r="F273" t="s">
-        <v>803</v>
+        <v>38</v>
       </c>
       <c r="G273" s="1" t="s">
-        <v>994</v>
+        <v>258</v>
       </c>
       <c r="H273" t="s">
-        <v>995</v>
+        <v>1003</v>
       </c>
     </row>
     <row r="274" spans="1:8">
       <c r="A274" t="s">
-        <v>996</v>
+        <v>1004</v>
       </c>
       <c r="B274" t="s">
         <v>9</v>
       </c>
       <c r="C274" t="s">
-        <v>17</v>
+        <v>54</v>
       </c>
       <c r="D274" t="s">
-        <v>992</v>
+        <v>976</v>
       </c>
       <c r="E274" t="s">
-        <v>993</v>
+        <v>977</v>
       </c>
       <c r="F274" t="s">
-        <v>803</v>
+        <v>38</v>
       </c>
       <c r="G274" s="1" t="s">
-        <v>997</v>
+        <v>258</v>
       </c>
       <c r="H274" t="s">
-        <v>998</v>
+        <v>1001</v>
       </c>
     </row>
     <row r="275" spans="1:8">
       <c r="A275" t="s">
-        <v>999</v>
+        <v>1005</v>
       </c>
       <c r="B275" t="s">
         <v>9</v>
       </c>
       <c r="C275" t="s">
-        <v>21</v>
+        <v>59</v>
       </c>
       <c r="D275" t="s">
-        <v>992</v>
+        <v>976</v>
       </c>
       <c r="E275" t="s">
-        <v>993</v>
+        <v>977</v>
       </c>
       <c r="F275" t="s">
-        <v>803</v>
+        <v>38</v>
       </c>
       <c r="G275" s="1" t="s">
-        <v>1000</v>
+        <v>258</v>
       </c>
       <c r="H275" t="s">
-        <v>1001</v>
+        <v>1006</v>
       </c>
     </row>
     <row r="276" spans="1:8">
       <c r="A276" t="s">
-        <v>1002</v>
+        <v>1007</v>
       </c>
       <c r="B276" t="s">
         <v>9</v>
       </c>
       <c r="C276" t="s">
-        <v>54</v>
+        <v>63</v>
       </c>
       <c r="D276" t="s">
-        <v>1003</v>
+        <v>976</v>
       </c>
       <c r="E276" t="s">
-        <v>1004</v>
+        <v>977</v>
       </c>
       <c r="F276" t="s">
-        <v>893</v>
+        <v>13</v>
       </c>
       <c r="G276" s="1" t="s">
-        <v>1005</v>
+        <v>258</v>
       </c>
       <c r="H276" t="s">
-        <v>1006</v>
+        <v>1008</v>
       </c>
     </row>
     <row r="277" spans="1:8">
       <c r="A277" t="s">
-        <v>1007</v>
+        <v>1009</v>
       </c>
       <c r="B277" t="s">
         <v>9</v>
       </c>
       <c r="C277" t="s">
-        <v>59</v>
+        <v>67</v>
       </c>
       <c r="D277" t="s">
-        <v>1003</v>
+        <v>976</v>
       </c>
       <c r="E277" t="s">
-        <v>1004</v>
+        <v>977</v>
       </c>
       <c r="F277" t="s">
-        <v>893</v>
+        <v>180</v>
       </c>
       <c r="G277" s="1" t="s">
-        <v>1008</v>
+        <v>258</v>
       </c>
       <c r="H277" t="s">
-        <v>1009</v>
+        <v>1010</v>
       </c>
     </row>
     <row r="278" spans="1:8">
       <c r="A278" t="s">
-        <v>1010</v>
+        <v>1011</v>
       </c>
       <c r="B278" t="s">
         <v>9</v>
       </c>
       <c r="C278" t="s">
-        <v>10</v>
+        <v>71</v>
       </c>
       <c r="D278" t="s">
-        <v>1011</v>
+        <v>976</v>
       </c>
       <c r="E278" t="s">
+        <v>977</v>
+      </c>
+      <c r="F278" t="s">
+        <v>180</v>
+      </c>
+      <c r="G278" s="1" t="s">
         <v>1012</v>
       </c>
-      <c r="F278" t="s">
-[...2 lines deleted...]
-      <c r="G278" s="1" t="s">
+      <c r="H278" t="s">
         <v>1013</v>
-      </c>
-[...1 lines deleted...]
-        <v>1014</v>
       </c>
     </row>
     <row r="279" spans="1:8">
       <c r="A279" t="s">
+        <v>1014</v>
+      </c>
+      <c r="B279" t="s">
+        <v>9</v>
+      </c>
+      <c r="C279" t="s">
+        <v>83</v>
+      </c>
+      <c r="D279" t="s">
+        <v>976</v>
+      </c>
+      <c r="E279" t="s">
+        <v>977</v>
+      </c>
+      <c r="F279" t="s">
+        <v>115</v>
+      </c>
+      <c r="G279" s="1" t="s">
         <v>1015</v>
       </c>
-      <c r="B279" t="s">
-[...14 lines deleted...]
-      <c r="G279" s="1" t="s">
+      <c r="H279" t="s">
         <v>1016</v>
-      </c>
-[...1 lines deleted...]
-        <v>1017</v>
       </c>
     </row>
     <row r="280" spans="1:8">
       <c r="A280" t="s">
+        <v>1017</v>
+      </c>
+      <c r="B280" t="s">
+        <v>9</v>
+      </c>
+      <c r="C280" t="s">
+        <v>87</v>
+      </c>
+      <c r="D280" t="s">
+        <v>976</v>
+      </c>
+      <c r="E280" t="s">
+        <v>977</v>
+      </c>
+      <c r="F280" t="s">
+        <v>189</v>
+      </c>
+      <c r="G280" s="1" t="s">
         <v>1018</v>
       </c>
-      <c r="B280" t="s">
-[...14 lines deleted...]
-      <c r="G280" s="1" t="s">
+      <c r="H280" t="s">
         <v>1019</v>
-      </c>
-[...1 lines deleted...]
-        <v>1020</v>
       </c>
     </row>
     <row r="281" spans="1:8">
       <c r="A281" t="s">
+        <v>1020</v>
+      </c>
+      <c r="B281" t="s">
+        <v>9</v>
+      </c>
+      <c r="C281" t="s">
+        <v>92</v>
+      </c>
+      <c r="D281" t="s">
+        <v>976</v>
+      </c>
+      <c r="E281" t="s">
+        <v>977</v>
+      </c>
+      <c r="F281" t="s">
+        <v>38</v>
+      </c>
+      <c r="G281" s="1" t="s">
         <v>1021</v>
       </c>
-      <c r="B281" t="s">
-[...5 lines deleted...]
-      <c r="D281" t="s">
+      <c r="H281" t="s">
         <v>1022</v>
-      </c>
-[...10 lines deleted...]
-        <v>1025</v>
       </c>
     </row>
     <row r="282" spans="1:8">
       <c r="A282" t="s">
+        <v>1023</v>
+      </c>
+      <c r="B282" t="s">
+        <v>9</v>
+      </c>
+      <c r="C282" t="s">
+        <v>97</v>
+      </c>
+      <c r="D282" t="s">
+        <v>976</v>
+      </c>
+      <c r="E282" t="s">
+        <v>977</v>
+      </c>
+      <c r="F282" t="s">
+        <v>1024</v>
+      </c>
+      <c r="G282" s="1" t="s">
+        <v>1025</v>
+      </c>
+      <c r="H282" t="s">
         <v>1026</v>
-      </c>
-[...19 lines deleted...]
-        <v>1027</v>
       </c>
     </row>
     <row r="283" spans="1:8">
       <c r="A283" t="s">
+        <v>1027</v>
+      </c>
+      <c r="B283" t="s">
+        <v>9</v>
+      </c>
+      <c r="C283" t="s">
+        <v>102</v>
+      </c>
+      <c r="D283" t="s">
+        <v>976</v>
+      </c>
+      <c r="E283" t="s">
+        <v>977</v>
+      </c>
+      <c r="F283" t="s">
+        <v>13</v>
+      </c>
+      <c r="G283" s="1" t="s">
         <v>1028</v>
       </c>
-      <c r="B283" t="s">
-[...14 lines deleted...]
-      <c r="G283" s="1" t="s">
+      <c r="H283" t="s">
         <v>1029</v>
-      </c>
-[...1 lines deleted...]
-        <v>1030</v>
       </c>
     </row>
     <row r="284" spans="1:8">
       <c r="A284" t="s">
+        <v>1030</v>
+      </c>
+      <c r="B284" t="s">
+        <v>9</v>
+      </c>
+      <c r="C284" t="s">
+        <v>106</v>
+      </c>
+      <c r="D284" t="s">
+        <v>976</v>
+      </c>
+      <c r="E284" t="s">
+        <v>977</v>
+      </c>
+      <c r="F284" t="s">
+        <v>38</v>
+      </c>
+      <c r="G284" s="1" t="s">
+        <v>258</v>
+      </c>
+      <c r="H284" t="s">
         <v>1031</v>
-      </c>
-[...19 lines deleted...]
-        <v>1033</v>
       </c>
     </row>
     <row r="285" spans="1:8">
       <c r="A285" t="s">
-        <v>1034</v>
+        <v>1032</v>
       </c>
       <c r="B285" t="s">
         <v>9</v>
       </c>
       <c r="C285" t="s">
-        <v>29</v>
+        <v>110</v>
       </c>
       <c r="D285" t="s">
-        <v>1022</v>
+        <v>976</v>
       </c>
       <c r="E285" t="s">
-        <v>1023</v>
+        <v>977</v>
       </c>
       <c r="F285" t="s">
         <v>189</v>
       </c>
       <c r="G285" s="1" t="s">
         <v>258</v>
       </c>
       <c r="H285" t="s">
-        <v>1035</v>
+        <v>1033</v>
       </c>
     </row>
     <row r="286" spans="1:8">
       <c r="A286" t="s">
+        <v>1034</v>
+      </c>
+      <c r="B286" t="s">
+        <v>9</v>
+      </c>
+      <c r="C286" t="s">
+        <v>114</v>
+      </c>
+      <c r="D286" t="s">
+        <v>976</v>
+      </c>
+      <c r="E286" t="s">
+        <v>977</v>
+      </c>
+      <c r="F286" t="s">
+        <v>1024</v>
+      </c>
+      <c r="G286" s="1" t="s">
+        <v>1035</v>
+      </c>
+      <c r="H286" t="s">
         <v>1036</v>
-      </c>
-[...19 lines deleted...]
-        <v>1038</v>
       </c>
     </row>
     <row r="287" spans="1:8">
       <c r="A287" t="s">
+        <v>1037</v>
+      </c>
+      <c r="B287" t="s">
+        <v>9</v>
+      </c>
+      <c r="C287" t="s">
+        <v>119</v>
+      </c>
+      <c r="D287" t="s">
+        <v>976</v>
+      </c>
+      <c r="E287" t="s">
+        <v>977</v>
+      </c>
+      <c r="F287" t="s">
+        <v>1024</v>
+      </c>
+      <c r="G287" s="1" t="s">
+        <v>1038</v>
+      </c>
+      <c r="H287" t="s">
         <v>1039</v>
-      </c>
-[...19 lines deleted...]
-        <v>1041</v>
       </c>
     </row>
     <row r="288" spans="1:8">
       <c r="A288" t="s">
+        <v>1040</v>
+      </c>
+      <c r="B288" t="s">
+        <v>9</v>
+      </c>
+      <c r="C288" t="s">
+        <v>123</v>
+      </c>
+      <c r="D288" t="s">
+        <v>976</v>
+      </c>
+      <c r="E288" t="s">
+        <v>977</v>
+      </c>
+      <c r="F288" t="s">
+        <v>98</v>
+      </c>
+      <c r="G288" s="1" t="s">
+        <v>1041</v>
+      </c>
+      <c r="H288" t="s">
         <v>1042</v>
-      </c>
-[...19 lines deleted...]
-        <v>1044</v>
       </c>
     </row>
     <row r="289" spans="1:8">
       <c r="A289" t="s">
+        <v>1043</v>
+      </c>
+      <c r="B289" t="s">
+        <v>9</v>
+      </c>
+      <c r="C289" t="s">
+        <v>127</v>
+      </c>
+      <c r="D289" t="s">
+        <v>976</v>
+      </c>
+      <c r="E289" t="s">
+        <v>977</v>
+      </c>
+      <c r="F289" t="s">
+        <v>98</v>
+      </c>
+      <c r="G289" s="1" t="s">
+        <v>1044</v>
+      </c>
+      <c r="H289" t="s">
         <v>1045</v>
-      </c>
-[...19 lines deleted...]
-        <v>1049</v>
       </c>
     </row>
     <row r="290" spans="1:8">
       <c r="A290" t="s">
-        <v>1050</v>
+        <v>1046</v>
       </c>
       <c r="B290" t="s">
         <v>9</v>
       </c>
       <c r="C290" t="s">
-        <v>17</v>
+        <v>135</v>
       </c>
       <c r="D290" t="s">
-        <v>1046</v>
+        <v>976</v>
       </c>
       <c r="E290" t="s">
-        <v>1047</v>
+        <v>977</v>
       </c>
       <c r="F290" t="s">
         <v>38</v>
       </c>
       <c r="G290" s="1" t="s">
-        <v>1051</v>
+        <v>1047</v>
       </c>
       <c r="H290" t="s">
-        <v>1052</v>
+        <v>1048</v>
       </c>
     </row>
     <row r="291" spans="1:8">
       <c r="A291" t="s">
-        <v>1053</v>
+        <v>1049</v>
       </c>
       <c r="B291" t="s">
         <v>9</v>
       </c>
       <c r="C291" t="s">
-        <v>21</v>
+        <v>139</v>
       </c>
       <c r="D291" t="s">
-        <v>1046</v>
+        <v>976</v>
       </c>
       <c r="E291" t="s">
-        <v>1047</v>
+        <v>977</v>
       </c>
       <c r="F291" t="s">
-        <v>115</v>
+        <v>38</v>
       </c>
       <c r="G291" s="1" t="s">
-        <v>1054</v>
+        <v>1050</v>
       </c>
       <c r="H291" t="s">
-        <v>1055</v>
+        <v>1051</v>
       </c>
     </row>
     <row r="292" spans="1:8">
       <c r="A292" t="s">
-        <v>1056</v>
+        <v>1052</v>
       </c>
       <c r="B292" t="s">
         <v>9</v>
       </c>
       <c r="C292" t="s">
-        <v>25</v>
+        <v>147</v>
       </c>
       <c r="D292" t="s">
-        <v>1046</v>
+        <v>976</v>
       </c>
       <c r="E292" t="s">
-        <v>1047</v>
+        <v>977</v>
       </c>
       <c r="F292" t="s">
-        <v>1057</v>
+        <v>189</v>
       </c>
       <c r="G292" s="1" t="s">
-        <v>1058</v>
+        <v>1053</v>
       </c>
       <c r="H292" t="s">
-        <v>1059</v>
+        <v>1054</v>
       </c>
     </row>
     <row r="293" spans="1:8">
       <c r="A293" t="s">
-        <v>1060</v>
+        <v>1055</v>
       </c>
       <c r="B293" t="s">
         <v>9</v>
       </c>
       <c r="C293" t="s">
-        <v>29</v>
+        <v>10</v>
       </c>
       <c r="D293" t="s">
-        <v>1046</v>
+        <v>1056</v>
       </c>
       <c r="E293" t="s">
-        <v>1047</v>
+        <v>1057</v>
       </c>
       <c r="F293" t="s">
-        <v>38</v>
+        <v>844</v>
       </c>
       <c r="G293" s="1" t="s">
-        <v>1061</v>
+        <v>1058</v>
       </c>
       <c r="H293" t="s">
-        <v>1062</v>
+        <v>1059</v>
       </c>
     </row>
     <row r="294" spans="1:8">
       <c r="A294" t="s">
-        <v>1063</v>
+        <v>1060</v>
       </c>
       <c r="B294" t="s">
         <v>9</v>
       </c>
       <c r="C294" t="s">
-        <v>33</v>
+        <v>17</v>
       </c>
       <c r="D294" t="s">
-        <v>1046</v>
+        <v>1056</v>
       </c>
       <c r="E294" t="s">
-        <v>1047</v>
+        <v>1057</v>
       </c>
       <c r="F294" t="s">
-        <v>38</v>
+        <v>844</v>
       </c>
       <c r="G294" s="1" t="s">
-        <v>1064</v>
+        <v>1061</v>
       </c>
       <c r="H294" t="s">
-        <v>1065</v>
+        <v>1062</v>
       </c>
     </row>
     <row r="295" spans="1:8">
       <c r="A295" t="s">
-        <v>1066</v>
+        <v>1063</v>
       </c>
       <c r="B295" t="s">
         <v>9</v>
       </c>
       <c r="C295" t="s">
-        <v>37</v>
+        <v>21</v>
       </c>
       <c r="D295" t="s">
-        <v>1046</v>
+        <v>1056</v>
       </c>
       <c r="E295" t="s">
-        <v>1047</v>
+        <v>1057</v>
       </c>
       <c r="F295" t="s">
-        <v>38</v>
+        <v>844</v>
       </c>
       <c r="G295" s="1" t="s">
-        <v>1067</v>
+        <v>1064</v>
       </c>
       <c r="H295" t="s">
-        <v>1068</v>
+        <v>1065</v>
       </c>
     </row>
     <row r="296" spans="1:8">
       <c r="A296" t="s">
+        <v>1066</v>
+      </c>
+      <c r="B296" t="s">
+        <v>9</v>
+      </c>
+      <c r="C296" t="s">
+        <v>54</v>
+      </c>
+      <c r="D296" t="s">
+        <v>1067</v>
+      </c>
+      <c r="E296" t="s">
+        <v>1068</v>
+      </c>
+      <c r="F296" t="s">
+        <v>951</v>
+      </c>
+      <c r="G296" s="1" t="s">
         <v>1069</v>
       </c>
-      <c r="B296" t="s">
-[...5 lines deleted...]
-      <c r="D296" t="s">
+      <c r="H296" t="s">
         <v>1070</v>
-      </c>
-[...10 lines deleted...]
-        <v>1073</v>
       </c>
     </row>
     <row r="297" spans="1:8">
       <c r="A297" t="s">
-        <v>1074</v>
+        <v>1071</v>
       </c>
       <c r="B297" t="s">
         <v>9</v>
       </c>
       <c r="C297" t="s">
-        <v>17</v>
+        <v>59</v>
       </c>
       <c r="D297" t="s">
-        <v>1070</v>
+        <v>1067</v>
       </c>
       <c r="E297" t="s">
-        <v>1071</v>
+        <v>1068</v>
       </c>
       <c r="F297" t="s">
-        <v>98</v>
+        <v>951</v>
       </c>
       <c r="G297" s="1" t="s">
-        <v>1075</v>
+        <v>1072</v>
       </c>
       <c r="H297" t="s">
-        <v>1076</v>
+        <v>1073</v>
       </c>
     </row>
     <row r="298" spans="1:8">
       <c r="A298" t="s">
+        <v>1074</v>
+      </c>
+      <c r="B298" t="s">
+        <v>9</v>
+      </c>
+      <c r="C298" t="s">
+        <v>10</v>
+      </c>
+      <c r="D298" t="s">
+        <v>1075</v>
+      </c>
+      <c r="E298" t="s">
+        <v>1076</v>
+      </c>
+      <c r="F298" t="s">
+        <v>38</v>
+      </c>
+      <c r="G298" s="1" t="s">
         <v>1077</v>
       </c>
-      <c r="B298" t="s">
-[...2 lines deleted...]
-      <c r="C298" t="s">
+      <c r="H298" t="s">
+        <v>1078</v>
+      </c>
+    </row>
+    <row r="299" spans="1:8">
+      <c r="A299" t="s">
+        <v>1079</v>
+      </c>
+      <c r="B299" t="s">
+        <v>9</v>
+      </c>
+      <c r="C299" t="s">
+        <v>17</v>
+      </c>
+      <c r="D299" t="s">
+        <v>1075</v>
+      </c>
+      <c r="E299" t="s">
+        <v>1076</v>
+      </c>
+      <c r="F299" t="s">
+        <v>98</v>
+      </c>
+      <c r="G299" s="1" t="s">
+        <v>1080</v>
+      </c>
+      <c r="H299" t="s">
+        <v>1081</v>
+      </c>
+    </row>
+    <row r="300" spans="1:8">
+      <c r="A300" t="s">
+        <v>1082</v>
+      </c>
+      <c r="B300" t="s">
+        <v>9</v>
+      </c>
+      <c r="C300" t="s">
+        <v>21</v>
+      </c>
+      <c r="D300" t="s">
+        <v>1075</v>
+      </c>
+      <c r="E300" t="s">
+        <v>1076</v>
+      </c>
+      <c r="F300" t="s">
+        <v>93</v>
+      </c>
+      <c r="G300" s="1" t="s">
+        <v>1083</v>
+      </c>
+      <c r="H300" t="s">
+        <v>1084</v>
+      </c>
+    </row>
+    <row r="301" spans="1:8">
+      <c r="A301" t="s">
+        <v>1085</v>
+      </c>
+      <c r="B301" t="s">
+        <v>9</v>
+      </c>
+      <c r="C301" t="s">
+        <v>10</v>
+      </c>
+      <c r="D301" t="s">
+        <v>1086</v>
+      </c>
+      <c r="E301" t="s">
+        <v>1087</v>
+      </c>
+      <c r="F301" t="s">
+        <v>189</v>
+      </c>
+      <c r="G301" s="1" t="s">
+        <v>1088</v>
+      </c>
+      <c r="H301" t="s">
+        <v>1089</v>
+      </c>
+    </row>
+    <row r="302" spans="1:8">
+      <c r="A302" t="s">
+        <v>1090</v>
+      </c>
+      <c r="B302" t="s">
+        <v>9</v>
+      </c>
+      <c r="C302" t="s">
+        <v>17</v>
+      </c>
+      <c r="D302" t="s">
+        <v>1086</v>
+      </c>
+      <c r="E302" t="s">
+        <v>1087</v>
+      </c>
+      <c r="F302" t="s">
+        <v>38</v>
+      </c>
+      <c r="G302" s="1" t="s">
+        <v>258</v>
+      </c>
+      <c r="H302" t="s">
+        <v>1091</v>
+      </c>
+    </row>
+    <row r="303" spans="1:8">
+      <c r="A303" t="s">
+        <v>1092</v>
+      </c>
+      <c r="B303" t="s">
+        <v>9</v>
+      </c>
+      <c r="C303" t="s">
+        <v>21</v>
+      </c>
+      <c r="D303" t="s">
+        <v>1086</v>
+      </c>
+      <c r="E303" t="s">
+        <v>1087</v>
+      </c>
+      <c r="F303" t="s">
+        <v>98</v>
+      </c>
+      <c r="G303" s="1" t="s">
+        <v>1093</v>
+      </c>
+      <c r="H303" t="s">
+        <v>1094</v>
+      </c>
+    </row>
+    <row r="304" spans="1:8">
+      <c r="A304" t="s">
+        <v>1095</v>
+      </c>
+      <c r="B304" t="s">
+        <v>9</v>
+      </c>
+      <c r="C304" t="s">
+        <v>25</v>
+      </c>
+      <c r="D304" t="s">
+        <v>1086</v>
+      </c>
+      <c r="E304" t="s">
+        <v>1087</v>
+      </c>
+      <c r="F304" t="s">
+        <v>115</v>
+      </c>
+      <c r="G304" s="1" t="s">
+        <v>1096</v>
+      </c>
+      <c r="H304" t="s">
+        <v>1097</v>
+      </c>
+    </row>
+    <row r="305" spans="1:8">
+      <c r="A305" t="s">
+        <v>1098</v>
+      </c>
+      <c r="B305" t="s">
+        <v>9</v>
+      </c>
+      <c r="C305" t="s">
+        <v>29</v>
+      </c>
+      <c r="D305" t="s">
+        <v>1086</v>
+      </c>
+      <c r="E305" t="s">
+        <v>1087</v>
+      </c>
+      <c r="F305" t="s">
+        <v>189</v>
+      </c>
+      <c r="G305" s="1" t="s">
+        <v>258</v>
+      </c>
+      <c r="H305" t="s">
+        <v>1099</v>
+      </c>
+    </row>
+    <row r="306" spans="1:8">
+      <c r="A306" t="s">
+        <v>1100</v>
+      </c>
+      <c r="B306" t="s">
+        <v>9</v>
+      </c>
+      <c r="C306" t="s">
+        <v>33</v>
+      </c>
+      <c r="D306" t="s">
+        <v>1086</v>
+      </c>
+      <c r="E306" t="s">
+        <v>1087</v>
+      </c>
+      <c r="F306" t="s">
+        <v>38</v>
+      </c>
+      <c r="G306" s="1" t="s">
+        <v>1101</v>
+      </c>
+      <c r="H306" t="s">
+        <v>1102</v>
+      </c>
+    </row>
+    <row r="307" spans="1:8">
+      <c r="A307" t="s">
+        <v>1103</v>
+      </c>
+      <c r="B307" t="s">
+        <v>9</v>
+      </c>
+      <c r="C307" t="s">
+        <v>37</v>
+      </c>
+      <c r="D307" t="s">
+        <v>1086</v>
+      </c>
+      <c r="E307" t="s">
+        <v>1087</v>
+      </c>
+      <c r="F307" t="s">
+        <v>38</v>
+      </c>
+      <c r="G307" s="1" t="s">
+        <v>1104</v>
+      </c>
+      <c r="H307" t="s">
+        <v>1105</v>
+      </c>
+    </row>
+    <row r="308" spans="1:8">
+      <c r="A308" t="s">
+        <v>1106</v>
+      </c>
+      <c r="B308" t="s">
+        <v>9</v>
+      </c>
+      <c r="C308" t="s">
+        <v>42</v>
+      </c>
+      <c r="D308" t="s">
+        <v>1086</v>
+      </c>
+      <c r="E308" t="s">
+        <v>1087</v>
+      </c>
+      <c r="F308" t="s">
+        <v>180</v>
+      </c>
+      <c r="G308" s="1" t="s">
+        <v>1107</v>
+      </c>
+      <c r="H308" t="s">
+        <v>1108</v>
+      </c>
+    </row>
+    <row r="309" spans="1:8">
+      <c r="A309" t="s">
+        <v>1109</v>
+      </c>
+      <c r="B309" t="s">
+        <v>9</v>
+      </c>
+      <c r="C309" t="s">
+        <v>46</v>
+      </c>
+      <c r="D309" t="s">
+        <v>1086</v>
+      </c>
+      <c r="E309" t="s">
+        <v>1087</v>
+      </c>
+      <c r="F309" t="s">
+        <v>189</v>
+      </c>
+      <c r="G309" s="1" t="s">
+        <v>1110</v>
+      </c>
+      <c r="H309" t="s">
+        <v>1111</v>
+      </c>
+    </row>
+    <row r="310" spans="1:8">
+      <c r="A310" t="s">
+        <v>1112</v>
+      </c>
+      <c r="B310" t="s">
+        <v>9</v>
+      </c>
+      <c r="C310" t="s">
+        <v>10</v>
+      </c>
+      <c r="D310" t="s">
+        <v>1113</v>
+      </c>
+      <c r="E310" t="s">
+        <v>1114</v>
+      </c>
+      <c r="F310" t="s">
+        <v>93</v>
+      </c>
+      <c r="G310" s="1" t="s">
+        <v>1115</v>
+      </c>
+      <c r="H310" t="s">
+        <v>1116</v>
+      </c>
+    </row>
+    <row r="311" spans="1:8">
+      <c r="A311" t="s">
+        <v>1117</v>
+      </c>
+      <c r="B311" t="s">
+        <v>9</v>
+      </c>
+      <c r="C311" t="s">
+        <v>17</v>
+      </c>
+      <c r="D311" t="s">
+        <v>1113</v>
+      </c>
+      <c r="E311" t="s">
+        <v>1114</v>
+      </c>
+      <c r="F311" t="s">
+        <v>38</v>
+      </c>
+      <c r="G311" s="1" t="s">
+        <v>1118</v>
+      </c>
+      <c r="H311" t="s">
+        <v>1119</v>
+      </c>
+    </row>
+    <row r="312" spans="1:8">
+      <c r="A312" t="s">
+        <v>1120</v>
+      </c>
+      <c r="B312" t="s">
+        <v>9</v>
+      </c>
+      <c r="C312" t="s">
+        <v>21</v>
+      </c>
+      <c r="D312" t="s">
+        <v>1113</v>
+      </c>
+      <c r="E312" t="s">
+        <v>1114</v>
+      </c>
+      <c r="F312" t="s">
+        <v>115</v>
+      </c>
+      <c r="G312" s="1" t="s">
+        <v>1121</v>
+      </c>
+      <c r="H312" t="s">
+        <v>1122</v>
+      </c>
+    </row>
+    <row r="313" spans="1:8">
+      <c r="A313" t="s">
+        <v>1123</v>
+      </c>
+      <c r="B313" t="s">
+        <v>9</v>
+      </c>
+      <c r="C313" t="s">
+        <v>25</v>
+      </c>
+      <c r="D313" t="s">
+        <v>1113</v>
+      </c>
+      <c r="E313" t="s">
+        <v>1114</v>
+      </c>
+      <c r="F313" t="s">
+        <v>1124</v>
+      </c>
+      <c r="G313" s="1" t="s">
+        <v>1125</v>
+      </c>
+      <c r="H313" t="s">
+        <v>1126</v>
+      </c>
+    </row>
+    <row r="314" spans="1:8">
+      <c r="A314" t="s">
+        <v>1127</v>
+      </c>
+      <c r="B314" t="s">
+        <v>9</v>
+      </c>
+      <c r="C314" t="s">
+        <v>29</v>
+      </c>
+      <c r="D314" t="s">
+        <v>1113</v>
+      </c>
+      <c r="E314" t="s">
+        <v>1114</v>
+      </c>
+      <c r="F314" t="s">
+        <v>38</v>
+      </c>
+      <c r="G314" s="1" t="s">
+        <v>1128</v>
+      </c>
+      <c r="H314" t="s">
+        <v>1129</v>
+      </c>
+    </row>
+    <row r="315" spans="1:8">
+      <c r="A315" t="s">
+        <v>1130</v>
+      </c>
+      <c r="B315" t="s">
+        <v>9</v>
+      </c>
+      <c r="C315" t="s">
+        <v>33</v>
+      </c>
+      <c r="D315" t="s">
+        <v>1113</v>
+      </c>
+      <c r="E315" t="s">
+        <v>1114</v>
+      </c>
+      <c r="F315" t="s">
+        <v>38</v>
+      </c>
+      <c r="G315" s="1" t="s">
+        <v>1131</v>
+      </c>
+      <c r="H315" t="s">
+        <v>1132</v>
+      </c>
+    </row>
+    <row r="316" spans="1:8">
+      <c r="A316" t="s">
+        <v>1133</v>
+      </c>
+      <c r="B316" t="s">
+        <v>9</v>
+      </c>
+      <c r="C316" t="s">
+        <v>37</v>
+      </c>
+      <c r="D316" t="s">
+        <v>1113</v>
+      </c>
+      <c r="E316" t="s">
+        <v>1114</v>
+      </c>
+      <c r="F316" t="s">
+        <v>38</v>
+      </c>
+      <c r="G316" s="1" t="s">
+        <v>1134</v>
+      </c>
+      <c r="H316" t="s">
+        <v>1135</v>
+      </c>
+    </row>
+    <row r="317" spans="1:8">
+      <c r="A317" t="s">
+        <v>1136</v>
+      </c>
+      <c r="B317" t="s">
+        <v>9</v>
+      </c>
+      <c r="C317" t="s">
+        <v>42</v>
+      </c>
+      <c r="D317" t="s">
+        <v>1113</v>
+      </c>
+      <c r="E317" t="s">
+        <v>1114</v>
+      </c>
+      <c r="F317" t="s">
+        <v>1124</v>
+      </c>
+      <c r="G317" s="1" t="s">
+        <v>258</v>
+      </c>
+      <c r="H317" t="s">
+        <v>1137</v>
+      </c>
+    </row>
+    <row r="318" spans="1:8">
+      <c r="A318" t="s">
+        <v>1138</v>
+      </c>
+      <c r="B318" t="s">
+        <v>9</v>
+      </c>
+      <c r="C318" t="s">
+        <v>46</v>
+      </c>
+      <c r="D318" t="s">
+        <v>1113</v>
+      </c>
+      <c r="E318" t="s">
+        <v>1114</v>
+      </c>
+      <c r="F318" t="s">
+        <v>512</v>
+      </c>
+      <c r="G318" s="1" t="s">
+        <v>258</v>
+      </c>
+      <c r="H318" t="s">
+        <v>1139</v>
+      </c>
+    </row>
+    <row r="319" spans="1:8">
+      <c r="A319" t="s">
+        <v>1140</v>
+      </c>
+      <c r="B319" t="s">
+        <v>9</v>
+      </c>
+      <c r="C319" t="s">
+        <v>50</v>
+      </c>
+      <c r="D319" t="s">
+        <v>1113</v>
+      </c>
+      <c r="E319" t="s">
+        <v>1114</v>
+      </c>
+      <c r="F319" t="s">
+        <v>38</v>
+      </c>
+      <c r="G319" s="1" t="s">
+        <v>258</v>
+      </c>
+      <c r="H319" t="s">
+        <v>1141</v>
+      </c>
+    </row>
+    <row r="320" spans="1:8">
+      <c r="A320" t="s">
+        <v>1142</v>
+      </c>
+      <c r="B320" t="s">
+        <v>9</v>
+      </c>
+      <c r="C320" t="s">
+        <v>54</v>
+      </c>
+      <c r="D320" t="s">
+        <v>1113</v>
+      </c>
+      <c r="E320" t="s">
+        <v>1114</v>
+      </c>
+      <c r="F320" t="s">
+        <v>115</v>
+      </c>
+      <c r="G320" s="1" t="s">
+        <v>258</v>
+      </c>
+      <c r="H320" t="s">
+        <v>1137</v>
+      </c>
+    </row>
+    <row r="321" spans="1:8">
+      <c r="A321" t="s">
+        <v>1143</v>
+      </c>
+      <c r="B321" t="s">
+        <v>9</v>
+      </c>
+      <c r="C321" t="s">
+        <v>59</v>
+      </c>
+      <c r="D321" t="s">
+        <v>1113</v>
+      </c>
+      <c r="E321" t="s">
+        <v>1114</v>
+      </c>
+      <c r="F321" t="s">
+        <v>115</v>
+      </c>
+      <c r="G321" s="1" t="s">
+        <v>258</v>
+      </c>
+      <c r="H321" t="s">
+        <v>1141</v>
+      </c>
+    </row>
+    <row r="322" spans="1:8">
+      <c r="A322" t="s">
+        <v>1144</v>
+      </c>
+      <c r="B322" t="s">
+        <v>9</v>
+      </c>
+      <c r="C322" t="s">
+        <v>63</v>
+      </c>
+      <c r="D322" t="s">
+        <v>1113</v>
+      </c>
+      <c r="E322" t="s">
+        <v>1114</v>
+      </c>
+      <c r="F322" t="s">
+        <v>115</v>
+      </c>
+      <c r="G322" s="1" t="s">
+        <v>258</v>
+      </c>
+      <c r="H322" t="s">
+        <v>1139</v>
+      </c>
+    </row>
+    <row r="323" spans="1:8">
+      <c r="A323" t="s">
+        <v>1145</v>
+      </c>
+      <c r="B323" t="s">
+        <v>9</v>
+      </c>
+      <c r="C323" t="s">
+        <v>67</v>
+      </c>
+      <c r="D323" t="s">
+        <v>1113</v>
+      </c>
+      <c r="E323" t="s">
+        <v>1114</v>
+      </c>
+      <c r="F323" t="s">
+        <v>98</v>
+      </c>
+      <c r="G323" s="1" t="s">
+        <v>258</v>
+      </c>
+      <c r="H323" t="s">
+        <v>1137</v>
+      </c>
+    </row>
+    <row r="324" spans="1:8">
+      <c r="A324" t="s">
+        <v>1146</v>
+      </c>
+      <c r="B324" t="s">
+        <v>9</v>
+      </c>
+      <c r="C324" t="s">
+        <v>71</v>
+      </c>
+      <c r="D324" t="s">
+        <v>1113</v>
+      </c>
+      <c r="E324" t="s">
+        <v>1114</v>
+      </c>
+      <c r="F324" t="s">
+        <v>512</v>
+      </c>
+      <c r="G324" s="1" t="s">
+        <v>258</v>
+      </c>
+      <c r="H324" t="s">
+        <v>1139</v>
+      </c>
+    </row>
+    <row r="325" spans="1:8">
+      <c r="A325" t="s">
+        <v>1147</v>
+      </c>
+      <c r="B325" t="s">
+        <v>9</v>
+      </c>
+      <c r="C325" t="s">
+        <v>75</v>
+      </c>
+      <c r="D325" t="s">
+        <v>1113</v>
+      </c>
+      <c r="E325" t="s">
+        <v>1114</v>
+      </c>
+      <c r="F325" t="s">
+        <v>38</v>
+      </c>
+      <c r="G325" s="1" t="s">
+        <v>258</v>
+      </c>
+      <c r="H325" t="s">
+        <v>1141</v>
+      </c>
+    </row>
+    <row r="326" spans="1:8">
+      <c r="A326" t="s">
+        <v>1148</v>
+      </c>
+      <c r="B326" t="s">
+        <v>9</v>
+      </c>
+      <c r="C326" t="s">
+        <v>10</v>
+      </c>
+      <c r="D326" t="s">
+        <v>1149</v>
+      </c>
+      <c r="E326" t="s">
+        <v>1150</v>
+      </c>
+      <c r="F326" t="s">
+        <v>98</v>
+      </c>
+      <c r="G326" s="1" t="s">
+        <v>1151</v>
+      </c>
+      <c r="H326" t="s">
+        <v>1152</v>
+      </c>
+    </row>
+    <row r="327" spans="1:8">
+      <c r="A327" t="s">
+        <v>1153</v>
+      </c>
+      <c r="B327" t="s">
+        <v>9</v>
+      </c>
+      <c r="C327" t="s">
+        <v>17</v>
+      </c>
+      <c r="D327" t="s">
+        <v>1149</v>
+      </c>
+      <c r="E327" t="s">
+        <v>1150</v>
+      </c>
+      <c r="F327" t="s">
+        <v>98</v>
+      </c>
+      <c r="G327" s="1" t="s">
+        <v>1154</v>
+      </c>
+      <c r="H327" t="s">
+        <v>1155</v>
+      </c>
+    </row>
+    <row r="328" spans="1:8">
+      <c r="A328" t="s">
+        <v>1156</v>
+      </c>
+      <c r="B328" t="s">
+        <v>9</v>
+      </c>
+      <c r="C328" t="s">
+        <v>63</v>
+      </c>
+      <c r="D328" t="s">
+        <v>1157</v>
+      </c>
+      <c r="E328" t="s">
+        <v>1158</v>
+      </c>
+      <c r="F328" t="s">
+        <v>1159</v>
+      </c>
+      <c r="G328" s="1" t="s">
+        <v>1160</v>
+      </c>
+      <c r="H328" t="s">
+        <v>1161</v>
+      </c>
+    </row>
+    <row r="329" spans="1:8">
+      <c r="A329" t="s">
+        <v>1162</v>
+      </c>
+      <c r="B329" t="s">
+        <v>9</v>
+      </c>
+      <c r="C329" t="s">
+        <v>10</v>
+      </c>
+      <c r="D329" t="s">
+        <v>1163</v>
+      </c>
+      <c r="E329" t="s">
+        <v>1164</v>
+      </c>
+      <c r="F329" t="s">
+        <v>115</v>
+      </c>
+      <c r="G329" s="1" t="s">
+        <v>258</v>
+      </c>
+      <c r="H329" t="s">
+        <v>1165</v>
+      </c>
+    </row>
+    <row r="330" spans="1:8">
+      <c r="A330" t="s">
+        <v>1166</v>
+      </c>
+      <c r="B330" t="s">
+        <v>9</v>
+      </c>
+      <c r="C330" t="s">
+        <v>17</v>
+      </c>
+      <c r="D330" t="s">
+        <v>1163</v>
+      </c>
+      <c r="E330" t="s">
+        <v>1164</v>
+      </c>
+      <c r="F330" t="s">
+        <v>13</v>
+      </c>
+      <c r="G330" s="1" t="s">
+        <v>258</v>
+      </c>
+      <c r="H330" t="s">
+        <v>1165</v>
+      </c>
+    </row>
+    <row r="331" spans="1:8">
+      <c r="A331" t="s">
+        <v>1167</v>
+      </c>
+      <c r="B331" t="s">
+        <v>9</v>
+      </c>
+      <c r="C331" t="s">
+        <v>21</v>
+      </c>
+      <c r="D331" t="s">
+        <v>1163</v>
+      </c>
+      <c r="E331" t="s">
+        <v>1164</v>
+      </c>
+      <c r="F331" t="s">
+        <v>55</v>
+      </c>
+      <c r="G331" s="1" t="s">
+        <v>258</v>
+      </c>
+      <c r="H331" t="s">
+        <v>1165</v>
+      </c>
+    </row>
+    <row r="332" spans="1:8">
+      <c r="A332" t="s">
+        <v>1168</v>
+      </c>
+      <c r="B332" t="s">
+        <v>9</v>
+      </c>
+      <c r="C332" t="s">
+        <v>25</v>
+      </c>
+      <c r="D332" t="s">
+        <v>1163</v>
+      </c>
+      <c r="E332" t="s">
+        <v>1164</v>
+      </c>
+      <c r="F332" t="s">
+        <v>98</v>
+      </c>
+      <c r="G332" s="1" t="s">
+        <v>258</v>
+      </c>
+      <c r="H332" t="s">
+        <v>1165</v>
+      </c>
+    </row>
+    <row r="333" spans="1:8">
+      <c r="A333" t="s">
+        <v>1169</v>
+      </c>
+      <c r="B333" t="s">
+        <v>9</v>
+      </c>
+      <c r="C333" t="s">
+        <v>29</v>
+      </c>
+      <c r="D333" t="s">
+        <v>1163</v>
+      </c>
+      <c r="E333" t="s">
+        <v>1164</v>
+      </c>
+      <c r="F333" t="s">
+        <v>189</v>
+      </c>
+      <c r="G333" s="1" t="s">
+        <v>258</v>
+      </c>
+      <c r="H333" t="s">
+        <v>1165</v>
+      </c>
+    </row>
+    <row r="334" spans="1:8">
+      <c r="A334" t="s">
+        <v>1170</v>
+      </c>
+      <c r="B334" t="s">
+        <v>9</v>
+      </c>
+      <c r="C334" t="s">
+        <v>33</v>
+      </c>
+      <c r="D334" t="s">
+        <v>1163</v>
+      </c>
+      <c r="E334" t="s">
+        <v>1164</v>
+      </c>
+      <c r="F334" t="s">
+        <v>38</v>
+      </c>
+      <c r="G334" s="1" t="s">
+        <v>258</v>
+      </c>
+      <c r="H334" t="s">
+        <v>1165</v>
+      </c>
+    </row>
+    <row r="335" spans="1:8">
+      <c r="A335" t="s">
+        <v>1171</v>
+      </c>
+      <c r="B335" t="s">
+        <v>9</v>
+      </c>
+      <c r="C335" t="s">
+        <v>37</v>
+      </c>
+      <c r="D335" t="s">
+        <v>1163</v>
+      </c>
+      <c r="E335" t="s">
+        <v>1164</v>
+      </c>
+      <c r="F335" t="s">
+        <v>88</v>
+      </c>
+      <c r="G335" s="1" t="s">
+        <v>258</v>
+      </c>
+      <c r="H335" t="s">
+        <v>1165</v>
+      </c>
+    </row>
+    <row r="336" spans="1:8">
+      <c r="A336" t="s">
+        <v>1172</v>
+      </c>
+      <c r="B336" t="s">
+        <v>9</v>
+      </c>
+      <c r="C336" t="s">
+        <v>42</v>
+      </c>
+      <c r="D336" t="s">
+        <v>1163</v>
+      </c>
+      <c r="E336" t="s">
+        <v>1164</v>
+      </c>
+      <c r="F336" t="s">
+        <v>180</v>
+      </c>
+      <c r="G336" s="1" t="s">
+        <v>258</v>
+      </c>
+      <c r="H336" t="s">
+        <v>1165</v>
+      </c>
+    </row>
+    <row r="337" spans="1:8">
+      <c r="A337" t="s">
+        <v>1173</v>
+      </c>
+      <c r="B337" t="s">
+        <v>9</v>
+      </c>
+      <c r="C337" t="s">
+        <v>46</v>
+      </c>
+      <c r="D337" t="s">
+        <v>1163</v>
+      </c>
+      <c r="E337" t="s">
+        <v>1164</v>
+      </c>
+      <c r="F337" t="s">
+        <v>93</v>
+      </c>
+      <c r="G337" s="1" t="s">
+        <v>258</v>
+      </c>
+      <c r="H337" t="s">
+        <v>1165</v>
+      </c>
+    </row>
+    <row r="338" spans="1:8">
+      <c r="A338" t="s">
+        <v>1174</v>
+      </c>
+      <c r="B338" t="s">
+        <v>9</v>
+      </c>
+      <c r="C338" t="s">
         <v>79</v>
       </c>
-      <c r="D298" t="s">
-[...12 lines deleted...]
-        <v>1081</v>
+      <c r="D338" t="s">
+        <v>1175</v>
+      </c>
+      <c r="E338" t="s">
+        <v>1176</v>
+      </c>
+      <c r="F338" t="s">
+        <v>1124</v>
+      </c>
+      <c r="G338" s="1" t="s">
+        <v>1177</v>
+      </c>
+      <c r="H338" t="s">
+        <v>1178</v>
+      </c>
+    </row>
+    <row r="339" spans="1:8">
+      <c r="A339" t="s">
+        <v>1179</v>
+      </c>
+      <c r="B339" t="s">
+        <v>9</v>
+      </c>
+      <c r="C339" t="s">
+        <v>147</v>
+      </c>
+      <c r="D339" t="s">
+        <v>1180</v>
+      </c>
+      <c r="E339" t="s">
+        <v>1181</v>
+      </c>
+      <c r="F339" t="s">
+        <v>1182</v>
+      </c>
+      <c r="G339" s="1" t="s">
+        <v>1183</v>
+      </c>
+      <c r="H339" t="s">
+        <v>1184</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="G2" r:id="rId1"/>
     <hyperlink ref="G3" r:id="rId2"/>
     <hyperlink ref="G4" r:id="rId3"/>
     <hyperlink ref="G5" r:id="rId4"/>
     <hyperlink ref="G6" r:id="rId5"/>
     <hyperlink ref="G7" r:id="rId6"/>
     <hyperlink ref="G8" r:id="rId7"/>
     <hyperlink ref="G9" r:id="rId8"/>
     <hyperlink ref="G10" r:id="rId9"/>
     <hyperlink ref="G11" r:id="rId10"/>
     <hyperlink ref="G12" r:id="rId11"/>
     <hyperlink ref="G13" r:id="rId12"/>
     <hyperlink ref="G14" r:id="rId13"/>
     <hyperlink ref="G15" r:id="rId14"/>
     <hyperlink ref="G16" r:id="rId15"/>
     <hyperlink ref="G17" r:id="rId16"/>
     <hyperlink ref="G18" r:id="rId17"/>
     <hyperlink ref="G19" r:id="rId18"/>
     <hyperlink ref="G20" r:id="rId19"/>
     <hyperlink ref="G21" r:id="rId20"/>
     <hyperlink ref="G22" r:id="rId21"/>
@@ -11670,50 +13045,91 @@
     <hyperlink ref="G274" r:id="rId273"/>
     <hyperlink ref="G275" r:id="rId274"/>
     <hyperlink ref="G276" r:id="rId275"/>
     <hyperlink ref="G277" r:id="rId276"/>
     <hyperlink ref="G278" r:id="rId277"/>
     <hyperlink ref="G279" r:id="rId278"/>
     <hyperlink ref="G280" r:id="rId279"/>
     <hyperlink ref="G281" r:id="rId280"/>
     <hyperlink ref="G282" r:id="rId281"/>
     <hyperlink ref="G283" r:id="rId282"/>
     <hyperlink ref="G284" r:id="rId283"/>
     <hyperlink ref="G285" r:id="rId284"/>
     <hyperlink ref="G286" r:id="rId285"/>
     <hyperlink ref="G287" r:id="rId286"/>
     <hyperlink ref="G288" r:id="rId287"/>
     <hyperlink ref="G289" r:id="rId288"/>
     <hyperlink ref="G290" r:id="rId289"/>
     <hyperlink ref="G291" r:id="rId290"/>
     <hyperlink ref="G292" r:id="rId291"/>
     <hyperlink ref="G293" r:id="rId292"/>
     <hyperlink ref="G294" r:id="rId293"/>
     <hyperlink ref="G295" r:id="rId294"/>
     <hyperlink ref="G296" r:id="rId295"/>
     <hyperlink ref="G297" r:id="rId296"/>
     <hyperlink ref="G298" r:id="rId297"/>
+    <hyperlink ref="G299" r:id="rId298"/>
+    <hyperlink ref="G300" r:id="rId299"/>
+    <hyperlink ref="G301" r:id="rId300"/>
+    <hyperlink ref="G302" r:id="rId301"/>
+    <hyperlink ref="G303" r:id="rId302"/>
+    <hyperlink ref="G304" r:id="rId303"/>
+    <hyperlink ref="G305" r:id="rId304"/>
+    <hyperlink ref="G306" r:id="rId305"/>
+    <hyperlink ref="G307" r:id="rId306"/>
+    <hyperlink ref="G308" r:id="rId307"/>
+    <hyperlink ref="G309" r:id="rId308"/>
+    <hyperlink ref="G310" r:id="rId309"/>
+    <hyperlink ref="G311" r:id="rId310"/>
+    <hyperlink ref="G312" r:id="rId311"/>
+    <hyperlink ref="G313" r:id="rId312"/>
+    <hyperlink ref="G314" r:id="rId313"/>
+    <hyperlink ref="G315" r:id="rId314"/>
+    <hyperlink ref="G316" r:id="rId315"/>
+    <hyperlink ref="G317" r:id="rId316"/>
+    <hyperlink ref="G318" r:id="rId317"/>
+    <hyperlink ref="G319" r:id="rId318"/>
+    <hyperlink ref="G320" r:id="rId319"/>
+    <hyperlink ref="G321" r:id="rId320"/>
+    <hyperlink ref="G322" r:id="rId321"/>
+    <hyperlink ref="G323" r:id="rId322"/>
+    <hyperlink ref="G324" r:id="rId323"/>
+    <hyperlink ref="G325" r:id="rId324"/>
+    <hyperlink ref="G326" r:id="rId325"/>
+    <hyperlink ref="G327" r:id="rId326"/>
+    <hyperlink ref="G328" r:id="rId327"/>
+    <hyperlink ref="G329" r:id="rId328"/>
+    <hyperlink ref="G330" r:id="rId329"/>
+    <hyperlink ref="G331" r:id="rId330"/>
+    <hyperlink ref="G332" r:id="rId331"/>
+    <hyperlink ref="G333" r:id="rId332"/>
+    <hyperlink ref="G334" r:id="rId333"/>
+    <hyperlink ref="G335" r:id="rId334"/>
+    <hyperlink ref="G336" r:id="rId335"/>
+    <hyperlink ref="G337" r:id="rId336"/>
+    <hyperlink ref="G338" r:id="rId337"/>
+    <hyperlink ref="G339" r:id="rId338"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Sheet1</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>