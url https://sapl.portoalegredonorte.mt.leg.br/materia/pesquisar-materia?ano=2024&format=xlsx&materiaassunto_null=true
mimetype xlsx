--- v0 (2025-12-10)
+++ v1 (2026-04-07)
@@ -54,939 +54,939 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>806</t>
   </si>
   <si>
     <t>2024</t>
   </si>
   <si>
     <t>30</t>
   </si>
   <si>
     <t>IND</t>
   </si>
   <si>
     <t>Indicação</t>
   </si>
   <si>
     <t>Jeferson Magrinho</t>
   </si>
   <si>
-    <t>https://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2024/806/indicacao_030_24.pdf</t>
+    <t>http://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2024/806/indicacao_030_24.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO DE N°30/2024 - AQUISIÇAO DE UM VEICULO ADPTADO PARA O TRANSPORTE DE PACIENTES PORTADORES DE NECESSIDADES ESPECIAIS.</t>
   </si>
   <si>
     <t>807</t>
   </si>
   <si>
     <t>31</t>
   </si>
   <si>
-    <t>https://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2024/807/indicacao_031_24.pdf</t>
+    <t>http://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2024/807/indicacao_031_24.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO N°31/2024 - NECESSIDADE DE CONSTRUIR TERMINAL DE PASSAGEIROS NO AEROPOSTO MUNICIPAL.</t>
   </si>
   <si>
     <t>808</t>
   </si>
   <si>
     <t>32</t>
   </si>
   <si>
-    <t>https://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2024/808/indicacao_032_24.pdf</t>
+    <t>http://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2024/808/indicacao_032_24.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO N°032/2024 - NECESSIDADE DA AMPLIAÇÃO DO PORTAL COM ESCULTURA DE ARARAS NA ENTRADA DA CIDADE SAIDA PARA CONFRESA.</t>
   </si>
   <si>
     <t>816</t>
   </si>
   <si>
     <t>33</t>
   </si>
   <si>
-    <t>https://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2024/816/indicacao_033_24.pdf</t>
+    <t>http://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2024/816/indicacao_033_24.pdf</t>
   </si>
   <si>
     <t>INCAÇÃO N°33/24 - A NECESSIDADE DE FAZER LOMBADAS NAS PROXIMIDADES DA ORLA DO RIO TAPIRAPÉ.</t>
   </si>
   <si>
     <t>817</t>
   </si>
   <si>
     <t>34</t>
   </si>
   <si>
-    <t>https://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2024/817/indicacao_034_24.pdf</t>
+    <t>http://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2024/817/indicacao_034_24.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO N°34/2024 - INTALAÇÃO DE LETREIRO EU AMO O PAN NA ORLA RIO TAPIRAPÉ.</t>
   </si>
   <si>
     <t>809</t>
   </si>
   <si>
     <t>35</t>
   </si>
   <si>
     <t>Alex Gomes</t>
   </si>
   <si>
-    <t>https://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2024/809/indicacao_035_24.pdf</t>
+    <t>http://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2024/809/indicacao_035_24.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO N°35/2024 - PARCERIA ENTRE A SECRETARIA DE ASSISTÊNCIA SOCIAL EO SINDICATO RURAL DE PORTO ALEGRE DO NORTE PARA DIVUGAÇAO DE CURSOS GRATUITOS OFERECIDOS Á COMUNIDADE .</t>
   </si>
   <si>
     <t>810</t>
   </si>
   <si>
     <t>36</t>
   </si>
   <si>
     <t>Diva do Loro</t>
   </si>
   <si>
-    <t>https://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2024/810/indicacao_036_24.pdf</t>
+    <t>http://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2024/810/indicacao_036_24.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO N°36/2024 - COLOCAR DE BOIAS DE ARINQUE NO RIO TAPIRAPÉ NO PONTO DO CAIS,A BOIAS DE ARIQUE É UM ACESSÓRIO UTILIZADO PARA DEMRCAR AREAS SOBRE A ÁGUA PODE SER USADO TAMBÉM PARA DEMARCAÇÃO DE ÁREAS EM COMPETIÇOES EM NAUTICAS E/OU ÁREAS RESTRITAS.</t>
   </si>
   <si>
     <t>811</t>
   </si>
   <si>
     <t>37</t>
   </si>
   <si>
-    <t>https://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2024/811/indicacao_037_24.pdf</t>
+    <t>http://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2024/811/indicacao_037_24.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO N°37/2024 - FAÇA ESTUDOS COM O MÁXIMO DE URGÊNCIAS ATRAVÉS DA SECRETARIAS DE OBRAS, PARA MELHORAS NA SINALIZAÇÃO DE TRÂNSITO, TAIS COMO PINTURAS E REMARCAÇÃO DE FAIXA DE PEDESTRE LOMBADA ,SINALIZAÇÃO HORIZONTAL VERTICAL E PARE NO DISTRITO DE NOVA FLORESTA.</t>
   </si>
   <si>
     <t>812</t>
   </si>
   <si>
     <t>38</t>
   </si>
   <si>
-    <t>https://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2024/812/indicacao_038_24.pdf</t>
+    <t>http://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2024/812/indicacao_038_24.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO N°38/2024 - FAÇA ESTUDOS COM O MÁXIMO DE URGÊNCIA ATRAVÉS DA SECRETARIA DE OBRAS SOLICITANDO O CONSERTO DE MEIO FIO PROXIMO A ESCOLA ESTADUAL JOSE GONÇALVES.</t>
   </si>
   <si>
     <t>813</t>
   </si>
   <si>
     <t>39</t>
   </si>
   <si>
-    <t>https://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2024/813/indicacao_039_24.pdf</t>
+    <t>http://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2024/813/indicacao_039_24.pdf</t>
   </si>
   <si>
     <t>INDICAÇAO N°39/2024 - PARA IMPLATAR PLACA DE BEM VINDO NA ENTRADA DO DISTRITO DE NOVA FLORESTA .</t>
   </si>
   <si>
     <t>814</t>
   </si>
   <si>
     <t>40</t>
   </si>
   <si>
-    <t>https://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2024/814/indicacao_040_24.pdf</t>
+    <t>http://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2024/814/indicacao_040_24.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO N°40/2024 - PARA AUMENTAR O NUMERO DE RONDA POLICIAL NA ORLA DO RIO TAPIRAPÉ PRICIPALMENTE NOS FINS DE SEMANA.</t>
   </si>
   <si>
     <t>815</t>
   </si>
   <si>
     <t>41</t>
   </si>
   <si>
-    <t>https://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2024/815/indicacao_041_24.pdf</t>
+    <t>http://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2024/815/indicacao_041_24.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO N°41/2024 - INPLANTAR SECRETARIA DA MULHER PARA REALIZAR AÇÕES EM FAVOR DA MULHER PORTOALEGRESSE, INSTITUINDO PROJETOS QUE BENEFICIARÃO A SAÚDE REALIZAR SEMINÁRIOS E DEMAIS ATIVIDADES LIGADAS AO TEMA E A REPRESENTAÇÃO FEMININA DA MULHER NA SOCIEDADE.</t>
   </si>
   <si>
     <t>827</t>
   </si>
   <si>
     <t>42</t>
   </si>
   <si>
     <t>Ze da Iva</t>
   </si>
   <si>
-    <t>https://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2024/827/indicacao_042-2024.pdf</t>
+    <t>http://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2024/827/indicacao_042-2024.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO N°042/2024 - INDICO AO SENHOR PREFEITO COLOCAR BUEIRO NA ESTRADA DA TABOCA NO PA FARTURA .</t>
   </si>
   <si>
     <t>828</t>
   </si>
   <si>
     <t>43</t>
   </si>
   <si>
-    <t>https://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2024/828/indicacao_043-2024.pdf</t>
+    <t>http://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2024/828/indicacao_043-2024.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO N°43/2024 - INDICO AO SENHOR PREFEITO TRANSPORTAR PESSOAS COM DIFICULDADE DE LOCOMOÇÃO PRA REALIZAÇÃO DE FISIOTERAPIA.</t>
   </si>
   <si>
     <t>826</t>
   </si>
   <si>
     <t>44</t>
   </si>
   <si>
-    <t>https://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2024/826/indicacao_44-2024_-_alex_gomes_assinado.pdf</t>
+    <t>http://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2024/826/indicacao_44-2024_-_alex_gomes_assinado.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO N°44/2024 - INDICAMOS A INSCRIÇÃO DO MUNICIPIO DE PORTO ALEGRE DO NORTE / MT NO PROGRAMA DE ACELERAÇÃO DO CRESCIMENTO - PAC , DO GOVERNO FEDERAL , QUANTO AOS RECURSOS DISPONIVEIS PARA O EIXO DA SAÚDE.</t>
   </si>
   <si>
     <t>830</t>
   </si>
   <si>
     <t>46</t>
   </si>
   <si>
-    <t>https://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2024/830/indicacao_046-2024.pdf</t>
+    <t>http://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2024/830/indicacao_046-2024.pdf</t>
   </si>
   <si>
     <t>Indicação n° 046/2024 - Indica a  realização de estudos para a readequação do quebra-molas localizado na Rua Tocantins esquina com a avenida Goiás próximo a igreja católica.</t>
   </si>
   <si>
     <t>831</t>
   </si>
   <si>
     <t>47</t>
   </si>
   <si>
-    <t>https://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2024/831/indicacao_047-2024.pdf</t>
+    <t>http://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2024/831/indicacao_047-2024.pdf</t>
   </si>
   <si>
     <t>Indicação n° 047/2024 - Que seja realizado um estudo técnico para avaliar a necessidade e definir os pontos de instalação de redutores de velocidade na Avenida Brasil.</t>
   </si>
   <si>
     <t>832</t>
   </si>
   <si>
     <t>48</t>
   </si>
   <si>
-    <t>https://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2024/832/indicacao_048-2024.pdf</t>
+    <t>http://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2024/832/indicacao_048-2024.pdf</t>
   </si>
   <si>
     <t>Indicação n° 048/2024 - Que seja realizado estudos de viabilidade para a abertura da estrada que ligue a COAB 2 ao bairro São Geraldo.</t>
   </si>
   <si>
     <t>833</t>
   </si>
   <si>
     <t>49</t>
   </si>
   <si>
-    <t>https://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2024/833/indicacao_049-2024.pdf</t>
+    <t>http://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2024/833/indicacao_049-2024.pdf</t>
   </si>
   <si>
     <t>Indicação n° 49/2024 - Construção de quebra-molas na Rua Mato Grosso, em pontos estratégicos a serem definidos após estudo técnico, visando a redução de velocidade.</t>
   </si>
   <si>
     <t>834</t>
   </si>
   <si>
     <t>50</t>
   </si>
   <si>
-    <t>https://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2024/834/indicacao_050-2024.pdf</t>
+    <t>http://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2024/834/indicacao_050-2024.pdf</t>
   </si>
   <si>
     <t>Indicação n° 050/2024 - Que tome providencias imediatas para reforçar a sinalização horizontal e vertical das ruas do setor buritis, garantindo uma circulação mais segura e organizada no local.</t>
   </si>
   <si>
     <t>835</t>
   </si>
   <si>
     <t>51</t>
   </si>
   <si>
-    <t>https://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2024/835/indicacao_051-2024.pdf</t>
+    <t>http://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2024/835/indicacao_051-2024.pdf</t>
   </si>
   <si>
     <t>Indicação n° 51/2024 - A necessidade de colocar bueiro na estrada MT 412, próximo ao cemitério municipal.</t>
   </si>
   <si>
     <t>836</t>
   </si>
   <si>
     <t>52</t>
   </si>
   <si>
     <t>SELIO DA SAC</t>
   </si>
   <si>
-    <t>https://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2024/836/indicacao_052-2024.pdf</t>
+    <t>http://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2024/836/indicacao_052-2024.pdf</t>
   </si>
   <si>
     <t>Indicação n° 052/2024 - Realizar melhorias da infraestrutura do pátio da secretaria municipal de obras com construção de calçamento e coberturas nas áreas necessitadas.</t>
   </si>
   <si>
     <t>837</t>
   </si>
   <si>
     <t>53</t>
   </si>
   <si>
     <t>ALDENOR LIMA (CUECA)</t>
   </si>
   <si>
-    <t>https://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2024/837/indicacao_053-2024.pdf</t>
+    <t>http://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2024/837/indicacao_053-2024.pdf</t>
   </si>
   <si>
     <t>Indicação n° 053/2024 - A necessidade de aquisição de um veiculo para atender a secretaria de obras.</t>
   </si>
   <si>
     <t>841</t>
   </si>
   <si>
     <t>54</t>
   </si>
   <si>
-    <t>https://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2024/841/indicacao_no_54-2024.pdf</t>
+    <t>http://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2024/841/indicacao_no_54-2024.pdf</t>
   </si>
   <si>
     <t>Indicação nº 54/2024 - COLOCAR PADRÃO DE ENERGIA ELÉTRICA COM LÂMPADA NO CEMITÉRIO MUNICIPAL.</t>
   </si>
   <si>
     <t>842</t>
   </si>
   <si>
     <t>55</t>
   </si>
   <si>
-    <t>https://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2024/842/indicacao_no_55-2024.pdf</t>
+    <t>http://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2024/842/indicacao_no_55-2024.pdf</t>
   </si>
   <si>
     <t>Indicação nº 55/2024 - CONSTRUÇÃO DA CASA MORTUÁRIA MUNICIPAL.</t>
   </si>
   <si>
     <t>843</t>
   </si>
   <si>
     <t>56</t>
   </si>
   <si>
-    <t>https://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2024/843/indicacao_no_56-2024.pdf</t>
+    <t>http://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2024/843/indicacao_no_56-2024.pdf</t>
   </si>
   <si>
     <t>Indicação nº 56/2024 - REALIZAR LIMPEZA E MANUTENÇÃO NO CEMITÉRIO MUNICIPAL.</t>
   </si>
   <si>
     <t>845</t>
   </si>
   <si>
     <t>57</t>
   </si>
   <si>
-    <t>https://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2024/845/indicacao_057-2024.pdf</t>
+    <t>http://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2024/845/indicacao_057-2024.pdf</t>
   </si>
   <si>
     <t>INDICAÇAO N° 57/2024 - PARA INSTALAÇÃO DE SALA DE ODONTÓGICA NO PSF 2.</t>
   </si>
   <si>
     <t>846</t>
   </si>
   <si>
     <t>58</t>
   </si>
   <si>
-    <t>https://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2024/846/indicacao_058-2024.pdf</t>
+    <t>http://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2024/846/indicacao_058-2024.pdf</t>
   </si>
   <si>
     <t>INDICAÇAO N°58/2024 - PARA COPRA DE DUAS CADEIRAS ODONTOLÓGICA PARA PSF 1 RURAL DE NOVA FLORESTA.</t>
   </si>
   <si>
     <t>847</t>
   </si>
   <si>
     <t>59</t>
   </si>
   <si>
-    <t>https://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2024/847/indicacao_059-2024.pdf</t>
+    <t>http://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2024/847/indicacao_059-2024.pdf</t>
   </si>
   <si>
     <t>INDICAÇAO N°59/2024 - REALIZAR COMPRAS DE CALCÁRIO.</t>
   </si>
   <si>
     <t>848</t>
   </si>
   <si>
     <t>60</t>
   </si>
   <si>
-    <t>https://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2024/848/indicacao_060-2024.pdf</t>
+    <t>http://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2024/848/indicacao_060-2024.pdf</t>
   </si>
   <si>
     <t>INDICAÇAO N°60/2024 - INDICAMOS CONSTRUÇÃO DE MURO EM VOLTA DE TODA A ESCOLA MUNICIPAL DE NOVA FLORESTA MUNICIPIO DE PORTO ALEGRE DO NORTE - MT .</t>
   </si>
   <si>
     <t>849</t>
   </si>
   <si>
     <t>61</t>
   </si>
   <si>
-    <t>https://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2024/849/indicacao_061-2024.pdf</t>
+    <t>http://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2024/849/indicacao_061-2024.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO N°61/2024 - REFORMA GERAL DO PREDIO DA UBS 2.</t>
   </si>
   <si>
     <t>850</t>
   </si>
   <si>
     <t>62</t>
   </si>
   <si>
     <t>MILICA</t>
   </si>
   <si>
-    <t>https://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2024/850/indicacao_062-2024.pdf</t>
+    <t>http://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2024/850/indicacao_062-2024.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO N° 062-2024 - PARA QUE SEJA IMPLANTADA UMA ACADEMIA PUBLICA PARA IDOSOS E PARA OS MORADORES NA ASSOÇIÇÃO DOS AGRICULTORES NO PA PIRACICABA.</t>
   </si>
   <si>
     <t>851</t>
   </si>
   <si>
     <t>63</t>
   </si>
   <si>
-    <t>https://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2024/851/indicacao_063-2024.pdf</t>
+    <t>http://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2024/851/indicacao_063-2024.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO N° 063-2024 - DA NECESSIDADE DE IMPLANTAR ATENDIMENTO MEDICO NA ZONA RURAL PA PIRACICABA PELO MENOS DUAS VEZES POR MES.</t>
   </si>
   <si>
     <t>852</t>
   </si>
   <si>
     <t>64</t>
   </si>
   <si>
-    <t>https://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2024/852/indicacao_064-2024.pdf</t>
+    <t>http://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2024/852/indicacao_064-2024.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO N° 064-2024 - DA NECESSIDADE DE IMPLANTAR ATENDIMENTO ODONTOLOGICO NA ZONA RURAL PA PIRACICABA.</t>
   </si>
   <si>
     <t>853</t>
   </si>
   <si>
     <t>65</t>
   </si>
   <si>
-    <t>https://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2024/853/indicacao_065-2024.pdf</t>
+    <t>http://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2024/853/indicacao_065-2024.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO N° 065-2024 - DA CONSTRUÇÃO DE PRAÇA PUBLICA COM ACADEMIA AO AR LIVRE E ILUMINAÇÃO NA SEDE DA ASSOCIAÇÃO PA PIRACICABA.</t>
   </si>
   <si>
     <t>862</t>
   </si>
   <si>
     <t>66</t>
   </si>
   <si>
     <t>Ze Carlos Leiteiro</t>
   </si>
   <si>
-    <t>https://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2024/862/indicacao_066-2024.pdf</t>
+    <t>http://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2024/862/indicacao_066-2024.pdf</t>
   </si>
   <si>
     <t>A NESCESSIDADE DA AQUISIÇÃO DE MAIS UM VEICULO (CAMINHÃO COMPACTADOR) PARA COLETA DE LIXO .</t>
   </si>
   <si>
     <t>863</t>
   </si>
   <si>
     <t>67</t>
   </si>
   <si>
-    <t>https://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2024/863/indicacao_067-2024.pdf</t>
+    <t>http://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2024/863/indicacao_067-2024.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO N 067/2024- NESCESSIDADE DE ASFALTAR (COHAB 2)</t>
   </si>
   <si>
     <t>864</t>
   </si>
   <si>
     <t>68</t>
   </si>
   <si>
-    <t>https://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2024/864/indicacao_068-2024.pdf</t>
+    <t>http://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2024/864/indicacao_068-2024.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº 068/2024 - CONSTRUÇÃO DE UM BUEIRO LOCALIZADO NA ESTRADA VICINAL DO SENHOR ATAYDE NO SETOR P.A FARTURA.</t>
   </si>
   <si>
     <t>865</t>
   </si>
   <si>
     <t>69</t>
   </si>
   <si>
-    <t>https://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2024/865/indicacao_069-2024.pdf</t>
+    <t>http://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2024/865/indicacao_069-2024.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº 069/2024- QUE SEJA FEITA A MANUTENÇÃO COM "CASCALHAMENTO E PATROLAMENTO " NA ESTRADA VIVINAL, CONHECIDA POR ESTRADA DA SANTINHA NO P.A FARTURA.</t>
   </si>
   <si>
     <t>866</t>
   </si>
   <si>
     <t>70</t>
   </si>
   <si>
-    <t>https://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2024/866/indicacao_070-2024.pdf</t>
+    <t>http://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2024/866/indicacao_070-2024.pdf</t>
   </si>
   <si>
     <t>NECESSIDADE DA CONTRATAÇÃO DE UM PROFISSIONAL PARA REALIZAR AULAS DE HIDROGINASTICA.</t>
   </si>
   <si>
     <t>867</t>
   </si>
   <si>
     <t>71</t>
   </si>
   <si>
-    <t>https://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2024/867/indicacao_071-2024.pdf</t>
+    <t>http://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2024/867/indicacao_071-2024.pdf</t>
   </si>
   <si>
     <t>INDICO AO SENHOR  PREFEITO, A NESCESSIDADE DE MANUTENÇÃO COM  ATERRO NA ESTRADA DA TABOCA NO P.A FARTURA.</t>
   </si>
   <si>
     <t>868</t>
   </si>
   <si>
     <t>72</t>
   </si>
   <si>
-    <t>https://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2024/868/indicacao_072-2024.pdf</t>
+    <t>http://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2024/868/indicacao_072-2024.pdf</t>
   </si>
   <si>
     <t>QUE SEJA FEITA A AQUISIÇÃO DE UM BEBEDEURO PARA ATENDER AS NECESSIDADES DOS USUARIOS DO COMPLEXO POLIESPORTIVO GESIL ARAÚJO.</t>
   </si>
   <si>
     <t>869</t>
   </si>
   <si>
     <t>73</t>
   </si>
   <si>
-    <t>https://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2024/869/indicacao_073-2024.pdf</t>
+    <t>http://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2024/869/indicacao_073-2024.pdf</t>
   </si>
   <si>
     <t>QUE SEJA FEITA A MANUTENÇÃO COM CASCALHAMENTO , PATROLAMENTO E INSTALAÇÃO DE BUEIRO NA ESTRADA DA PROPRIEDADE DA DONA GILTA E CÍCERO NO P.A PIRACICABA.</t>
   </si>
   <si>
     <t>870</t>
   </si>
   <si>
     <t>74</t>
   </si>
   <si>
-    <t>https://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2024/870/indicacao_074-2024.pdf</t>
+    <t>http://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2024/870/indicacao_074-2024.pdf</t>
   </si>
   <si>
     <t>ABERTURA DE REPRESA PARA PEQUENO PRODUTORES EM TODA ZONA RURAL DO MUNICIPIO NO PÉRIODO DE SECA.</t>
   </si>
   <si>
     <t>871</t>
   </si>
   <si>
     <t>75</t>
   </si>
   <si>
-    <t>https://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2024/871/indicacao_075-2024.pdf</t>
+    <t>http://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2024/871/indicacao_075-2024.pdf</t>
   </si>
   <si>
     <t>QUE SEJA FEITA A MANUTENÇÃO COM "CASCALHAMNETO , PATROLAMENTO" NA AVENIDA NORTE NO SETOR BURITIS.</t>
   </si>
   <si>
     <t>872</t>
   </si>
   <si>
     <t>76</t>
   </si>
   <si>
-    <t>https://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2024/872/indicacao_076-2024.pdf</t>
+    <t>http://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2024/872/indicacao_076-2024.pdf</t>
   </si>
   <si>
     <t>INDICO AO SENHOR PREFEITO, A NECESSIDADE DE RECAPEAR COM LAMA ASFALTICA RUAS E AVENIDAS DA CIDADE.</t>
   </si>
   <si>
     <t>873</t>
   </si>
   <si>
     <t>77</t>
   </si>
   <si>
-    <t>https://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2024/873/indicacao_077-2024.pdf</t>
+    <t>http://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2024/873/indicacao_077-2024.pdf</t>
   </si>
   <si>
     <t>QUE SEJA FEITA A MANUTENÇÃO COM CASCALHAMENTO PATROLAMENTO NA AVENIDA JK NO LOTEAMENTO RIBEIRO SAIDA PARA A BR.</t>
   </si>
   <si>
     <t>874</t>
   </si>
   <si>
     <t>78</t>
   </si>
   <si>
     <t>RODRIGO DA ANTENA</t>
   </si>
   <si>
-    <t>https://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2024/874/indicacao_078-2024.pdf</t>
+    <t>http://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2024/874/indicacao_078-2024.pdf</t>
   </si>
   <si>
     <t>QUE SEJA INPLATAÇÃO DE UM GRAMADO NA PISTA DE CAMINHADA DE NOVA FLORESTA.</t>
   </si>
   <si>
     <t>875</t>
   </si>
   <si>
     <t>79</t>
   </si>
   <si>
-    <t>https://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2024/875/indicacao_079-2024.pdf</t>
+    <t>http://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2024/875/indicacao_079-2024.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO A CONSTRUÇAO DE PRAÇA PÚBLICA COM ILUMINAÇÃO NO DISTRITO DE NOVA FLORESTA.</t>
   </si>
   <si>
     <t>876</t>
   </si>
   <si>
     <t>80</t>
   </si>
   <si>
-    <t>https://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2024/876/indicacao_080-2024.pdf</t>
+    <t>http://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2024/876/indicacao_080-2024.pdf</t>
   </si>
   <si>
     <t>FAZER PINTURA NOS MEIOS FIOS EM NOVA FLORESTA.</t>
   </si>
   <si>
     <t>877</t>
   </si>
   <si>
     <t>81</t>
   </si>
   <si>
-    <t>https://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2024/877/indicacao_081-2024.pdf</t>
+    <t>http://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2024/877/indicacao_081-2024.pdf</t>
   </si>
   <si>
     <t>FAZER ADEQUAÇÃO E PINTURAS NOS QUEBRA MOLAS EXISTENTES DE NOVA FLORESTA.</t>
   </si>
   <si>
     <t>886</t>
   </si>
   <si>
     <t>82</t>
   </si>
   <si>
-    <t>https://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2024/886/indicacao_082-2024.pdf</t>
+    <t>http://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2024/886/indicacao_082-2024.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº 082/2024- CONSTRUÇÃO DA CASA MORTUARÍA NO DISTRTO DE NOVA FLORESTA.</t>
   </si>
   <si>
     <t>887</t>
   </si>
   <si>
     <t>84</t>
   </si>
   <si>
-    <t>https://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2024/887/indicacao_084-2024.pdf</t>
+    <t>http://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2024/887/indicacao_084-2024.pdf</t>
   </si>
   <si>
     <t>REFORMA DO PREDIO INDEA/MT NO DISTRITO DE NOVA FLORESTA .</t>
   </si>
   <si>
     <t>888</t>
   </si>
   <si>
     <t>85</t>
   </si>
   <si>
-    <t>https://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2024/888/indicacao_085-2024.pdf</t>
+    <t>http://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2024/888/indicacao_085-2024.pdf</t>
   </si>
   <si>
     <t>A NECESSIDADE DE REFORMAR A QUADRA COBERTA DE NOVA FLORESTA.</t>
   </si>
   <si>
     <t>885</t>
   </si>
   <si>
     <t>86</t>
   </si>
   <si>
-    <t>https://sapl.portoalegredonorte.mt.leg.br/media/</t>
+    <t>http://sapl.portoalegredonorte.mt.leg.br/media/</t>
   </si>
   <si>
     <t>CONSTRUÇÃO DE UMA PASSARELA DE PEDESTRES SOBRE A AVENIDA BETOMARCO AS MARGENS DO RIO TAPIRAPÉ.</t>
   </si>
   <si>
     <t>889</t>
   </si>
   <si>
     <t>87</t>
   </si>
   <si>
-    <t>https://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2024/889/indicacao_087-2024.pdf</t>
+    <t>http://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2024/889/indicacao_087-2024.pdf</t>
   </si>
   <si>
     <t>INIDICA AO EXECUTIVO A CONSTRUÇÃO DE UM PATIO PARA AS MAQUINAS DA PREFEITURA NO DISTRITO DE NOVA FLORESTA.</t>
   </si>
   <si>
     <t>890</t>
   </si>
   <si>
     <t>88</t>
   </si>
   <si>
-    <t>https://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2024/890/indicacao_088-2024.pdf</t>
+    <t>http://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2024/890/indicacao_088-2024.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO A LIMPEZA DAS RUAS E AVENIDAS DO DISTRITO DE NOVA FLORESTA.</t>
   </si>
   <si>
     <t>891</t>
   </si>
   <si>
     <t>89</t>
   </si>
   <si>
-    <t>https://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2024/891/indicacao_089-2024.pdf</t>
+    <t>http://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2024/891/indicacao_089-2024.pdf</t>
   </si>
   <si>
     <t>DA NECESSIDADE REALIZAR SINALIZAÇÃO COM PLACAS NAS PONTES DAS ESTRADAS VICINAIS E ESTADUAIS NO MUNICIPIO.</t>
   </si>
   <si>
     <t>892</t>
   </si>
   <si>
     <t>90</t>
   </si>
   <si>
-    <t>https://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2024/892/indicacao_090-2024.pdf</t>
+    <t>http://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2024/892/indicacao_090-2024.pdf</t>
   </si>
   <si>
     <t>FAZER A IMPLANTAÇÃO DE GRAMADO NO PATIO DO PSF DE NOVA FLORESTA.</t>
   </si>
   <si>
     <t>893</t>
   </si>
   <si>
     <t>91</t>
   </si>
   <si>
-    <t>https://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2024/893/indicacao_091-2024.pdf</t>
+    <t>http://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2024/893/indicacao_091-2024.pdf</t>
   </si>
   <si>
     <t>INDICO AO SENHOR PREFEITO , A NECESSIDADE DA CONTRATAÇÃO DE MAIS UM MOTORISTA PARA A  AMBULANCIA</t>
   </si>
   <si>
     <t>894</t>
   </si>
   <si>
     <t>92</t>
   </si>
   <si>
-    <t>https://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2024/894/indicacao_092-2024.pdf</t>
+    <t>http://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2024/894/indicacao_092-2024.pdf</t>
   </si>
   <si>
     <t>A NECESSIDADE DE CONCLUIR O ASFALTO DA AVENIDA PADRE JOSINO NO SETOR SÃO GERALDO.</t>
   </si>
   <si>
     <t>895</t>
   </si>
   <si>
     <t>93</t>
   </si>
   <si>
-    <t>https://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2024/895/indicacao_093-2024.pdf</t>
+    <t>http://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2024/895/indicacao_093-2024.pdf</t>
   </si>
   <si>
     <t>QUE SEJA FEITA A MANUTENÇÃO COM “CASCALHAMENTO E PATROLAMENTO” NA RUA TAPIRAPÉ. DESDE A ESQUINA DA AVENIDA GETULIO VARGAS A ESQUINA DA AVENIDA CUIABÁ.</t>
   </si>
   <si>
     <t>896</t>
   </si>
   <si>
     <t>94</t>
   </si>
   <si>
-    <t>https://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2024/896/indicacao_094-2024.pdf</t>
+    <t>http://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2024/896/indicacao_094-2024.pdf</t>
   </si>
   <si>
     <t>A NECESSIDADE DE CONTRATAR ZELADOR DEFINITIVO PARA O PARQUE DE EXPOSIÇOES.</t>
   </si>
   <si>
     <t>897</t>
   </si>
   <si>
     <t>95</t>
   </si>
   <si>
-    <t>https://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2024/897/indicacao_095-2024.pdf</t>
+    <t>http://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2024/897/indicacao_095-2024.pdf</t>
   </si>
   <si>
     <t>QUE SEJA FEITO UM ESTUDO PARA A REALIZAÇÃO DE UMA LIMPEZA COM DRAGAGEM NO RIO TAPIRAPÉ NAS PROXIMIDADES DA PONTE.</t>
   </si>
   <si>
     <t>898</t>
   </si>
   <si>
     <t>96</t>
   </si>
   <si>
-    <t>https://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2024/898/indicacao_096-2024.pdf</t>
+    <t>http://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2024/898/indicacao_096-2024.pdf</t>
   </si>
   <si>
     <t>QUE SEJA FEITA A INSTALAÇÃO DE CAIXA DE ÁGUA SETOR SANTOS DUMONT.</t>
   </si>
   <si>
     <t>899</t>
   </si>
   <si>
     <t>97</t>
   </si>
   <si>
-    <t>https://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2024/899/indicacao_097-2024.pdf</t>
+    <t>http://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2024/899/indicacao_097-2024.pdf</t>
   </si>
   <si>
     <t>A NECESSIDADE DE INSTALAÇÃO DE REDE ELÉTRICA COM ILUMINAÇÃO NO PARQUE DE EXPOSIÇÕES.</t>
   </si>
   <si>
     <t>900</t>
   </si>
   <si>
     <t>98</t>
   </si>
   <si>
-    <t>https://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2024/900/indicacao_098-2024.pdf</t>
+    <t>http://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2024/900/indicacao_098-2024.pdf</t>
   </si>
   <si>
     <t>A NECESSIDADE DE CONSTRUIR GALERIA/BUEIRO NO PRIMEIRO BREJO DA ESTRADA VICINAL DO MANOEL CECILIO.</t>
   </si>
   <si>
     <t>901</t>
   </si>
   <si>
     <t>99</t>
   </si>
   <si>
-    <t>https://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2024/901/indicacao_099-2024.pdf</t>
+    <t>http://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2024/901/indicacao_099-2024.pdf</t>
   </si>
   <si>
     <t>A NECESSIDADE DE REALIZAR REPARO DOS BUEIROS NO FINAL DA AVENIDA SEBASTIÃO PEREIRA.</t>
   </si>
   <si>
     <t>902</t>
   </si>
   <si>
     <t>100</t>
   </si>
   <si>
-    <t>https://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2024/902/indicacao_100-2024.pdf</t>
+    <t>http://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2024/902/indicacao_100-2024.pdf</t>
   </si>
   <si>
     <t>A NECESSIDADE DA INSTALAÇÃO DE LIXEIRAS TIPO CONTAINER PARA COLETA SELETIVA DO LIXO.</t>
   </si>
   <si>
     <t>903</t>
   </si>
   <si>
     <t>101</t>
   </si>
   <si>
-    <t>https://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2024/903/indicacao_101-2024.pdf</t>
+    <t>http://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2024/903/indicacao_101-2024.pdf</t>
   </si>
   <si>
     <t>A NECESSIDADE DA PROMOVER A SINALIZAÇÃO DE SOLO E PLACAS VERTICAIS "PARE", NO CRUZAMENTO DAS RUAS E AVENIDAS DA CIDADE PORTO ALEGRE DO NORTE E VILA RURAL NOVA FLORESTA.</t>
   </si>
   <si>
     <t>904</t>
   </si>
   <si>
     <t>102</t>
   </si>
   <si>
-    <t>https://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2024/904/indicacao_102-2024.pdf</t>
+    <t>http://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2024/904/indicacao_102-2024.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº 102/2024- A NECESSIDADE DE FORNECER CURSOS PROFISSIONALIZANTES PARA TRABALHADORES QUE ATUAM NA LIMPEZA DA CIDADE.</t>
   </si>
   <si>
     <t>905</t>
   </si>
   <si>
     <t>103</t>
   </si>
   <si>
-    <t>https://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2024/905/indicacao_103-2024.pdf</t>
+    <t>http://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2024/905/indicacao_103-2024.pdf</t>
   </si>
   <si>
     <t>INSTALAÇÃO DE MAIS LIXEIRAS NA ORLA DO RIO TAPIRAPÉ.</t>
   </si>
   <si>
     <t>906</t>
   </si>
   <si>
     <t>104</t>
   </si>
   <si>
-    <t>https://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2024/906/indicacao_104-2024.pdf</t>
+    <t>http://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2024/906/indicacao_104-2024.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº 104/2024- •	FAZER QUEBRA MOLAS NA RODOVIA MT 550, QUE LIGA PORTO ALEGRE AO DISTRITO NOVA FLORESTA NA PROXIMIDADE DA ESCOLA ANTONIA LEÃO NA COLONIA GOIAS.</t>
   </si>
   <si>
     <t>921</t>
   </si>
   <si>
     <t>105</t>
   </si>
   <si>
     <t>ANECESSIDADE DE FAZER LOMBADAS /QUEBRA MOLAS NA AVENIDA JK E RUA PARAENSE NAS PROXIMIDADES DO TERMINAL RODOVIARIO.</t>
   </si>
   <si>
     <t>922</t>
   </si>
   <si>
     <t>106</t>
   </si>
   <si>
     <t>NECESSIDADE DA ANPLIÇÃO DOS BAMHEIROS NO PRONTO ATENDIMENTO MUNICIPAL.</t>
   </si>
   <si>
     <t>925</t>
   </si>
@@ -1017,459 +1017,459 @@
   <si>
     <t>924</t>
   </si>
   <si>
     <t>110</t>
   </si>
   <si>
     <t>Necessidade de patrolar e encascalhar a estrada do Sr. Narciso,  filho do Sr. Raimundo Caraja passando pelo Douglas filho do domingo condão no Setor Azulona.</t>
   </si>
   <si>
     <t>928</t>
   </si>
   <si>
     <t>111</t>
   </si>
   <si>
     <t>INDICAÇÃO N°111/2024 - INPLANTAR QUEBRA MOLAS  E SINALIZAÇAO  COM FAIXA E PLACAS NA AVENIDAS DAS ACÁCIAS ESCOLA MUNICIPAL SÃO GERALDO E RUA DAS ROSAS CRECHE MUNICIPAL MARIA VIANA.</t>
   </si>
   <si>
     <t>933</t>
   </si>
   <si>
     <t>112</t>
   </si>
   <si>
-    <t>https://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2024/933/indicacao_112-2024.pdf</t>
+    <t>http://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2024/933/indicacao_112-2024.pdf</t>
   </si>
   <si>
     <t>NESCESSIDADE DE AUMENTAR A INLUMINAÇÃO NAS PROXIMIDADES DA ORLA DO RIO TAPIRAPÉ</t>
   </si>
   <si>
     <t>932</t>
   </si>
   <si>
     <t>113</t>
   </si>
   <si>
-    <t>https://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2024/932/indicacao_113-2024.pdf</t>
+    <t>http://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2024/932/indicacao_113-2024.pdf</t>
   </si>
   <si>
     <t>NESCESSIDADE DE CONTRATAR UM  MÉDICO PARA ATENDER  COMO SUBSTITUTO NAS UBS QUANDO NESCESSÁRIO</t>
   </si>
   <si>
     <t>934</t>
   </si>
   <si>
     <t>114</t>
   </si>
   <si>
-    <t>https://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2024/934/indicacao_114-2024.pdf</t>
+    <t>http://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2024/934/indicacao_114-2024.pdf</t>
   </si>
   <si>
     <t>NESCESSIDADE DE PATROLAR E ENCASCALHAR A ESTRADA DO SR. CHICÃO NO PA FARTURA</t>
   </si>
   <si>
     <t>935</t>
   </si>
   <si>
     <t>115</t>
   </si>
   <si>
-    <t>https://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2024/935/indicacao_115-2024.pdf</t>
+    <t>http://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2024/935/indicacao_115-2024.pdf</t>
   </si>
   <si>
     <t>NESCESSIDADE DE INSTALAR BRAÇOS DE LUMINARIAS NA AVENIDA TOMAZETTO EM FRENTE A CRECHE MARIA NILZA</t>
   </si>
   <si>
     <t>937</t>
   </si>
   <si>
     <t>116</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº 116/2024 - DA NESCESSIDADE DE IMPLANTAR ATENDIMENTO MEDICO NA ESCOLA ESTADUAL ANTONIA LEÃO DOS SANTOS NA COLONIA GOIAS I.</t>
   </si>
   <si>
     <t>945</t>
   </si>
   <si>
     <t>117</t>
   </si>
   <si>
     <t>REALIZAR ATENDIMENTO DE FISEOTERAPIA A DOMICILIO QUANDO NESCESSARIO</t>
   </si>
   <si>
     <t>956</t>
   </si>
   <si>
     <t>118</t>
   </si>
   <si>
-    <t>https://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2024/956/indicacao_118-2024.pdf</t>
+    <t>http://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2024/956/indicacao_118-2024.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO N°118/2024 - NECESSIDADE DE IMPLANTAR FARMÁCIA BASICA NA UBS DE NOVA FLORESTA.</t>
   </si>
   <si>
     <t>957</t>
   </si>
   <si>
     <t>119</t>
   </si>
   <si>
-    <t>https://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2024/957/indicacao_119-2024.pdf</t>
+    <t>http://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2024/957/indicacao_119-2024.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO N°119/2024 - NECESSIDADE DE IMPLANTAR TV NA SALA DE ESPERA NAS UBS.</t>
   </si>
   <si>
     <t>958</t>
   </si>
   <si>
     <t>120</t>
   </si>
   <si>
-    <t>https://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2024/958/indicacao_120-2024.pdf</t>
+    <t>http://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2024/958/indicacao_120-2024.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº 120/2024 - AQUISIÇÃO DE UMA VEICULO PARA TRANPORTE DE PACIENTES.</t>
   </si>
   <si>
     <t>959</t>
   </si>
   <si>
     <t>121</t>
   </si>
   <si>
-    <t>https://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2024/959/indicacao_121-2024.pdf</t>
+    <t>http://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2024/959/indicacao_121-2024.pdf</t>
   </si>
   <si>
     <t>Indicação nº 121/2024 - diversos assuntos.</t>
   </si>
   <si>
     <t>960</t>
   </si>
   <si>
     <t>122</t>
   </si>
   <si>
-    <t>https://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2024/960/indicacao_122-2024.pdf</t>
+    <t>http://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2024/960/indicacao_122-2024.pdf</t>
   </si>
   <si>
     <t>NECESSIDADE DE FAZER A EXTENSÃO DE REDE DE ENERGIA ELETRICA NA AVENIDA BEIRA RIO SETOR TAPIRAPÉ EM PORTO ALEGRE DO NORTE - MT.</t>
   </si>
   <si>
     <t>968</t>
   </si>
   <si>
     <t>123</t>
   </si>
   <si>
-    <t>https://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2024/968/indicacao_123-2024.pdf</t>
+    <t>http://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2024/968/indicacao_123-2024.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO N°123/2024 - INSTALAR LIXEIRAS FIXAS NAS CALÇADAS DA AVENIDA DA BETOMARCOS.</t>
   </si>
   <si>
     <t>967</t>
   </si>
   <si>
     <t>124</t>
   </si>
   <si>
-    <t>https://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2024/967/indicacao_124-2024.pdf</t>
+    <t>http://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2024/967/indicacao_124-2024.pdf</t>
   </si>
   <si>
     <t>NECESSIDADE DA AQUISIÇÃO DE UN FOGÃO E UM TANQUINHO PARA ATENDER AS NECESSIDADES DA UBS II.</t>
   </si>
   <si>
     <t>966</t>
   </si>
   <si>
     <t>125</t>
   </si>
   <si>
-    <t>https://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2024/966/indicacao_125-2024.pdf</t>
+    <t>http://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2024/966/indicacao_125-2024.pdf</t>
   </si>
   <si>
     <t>NECESSIDADE DE COMPRAR A QUADRA DE N°111 NO SETOR BURITIS PARA A CONSTRUÇÃO DE CASAS POPULARES.</t>
   </si>
   <si>
     <t>970</t>
   </si>
   <si>
     <t>126</t>
   </si>
   <si>
-    <t>https://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2024/970/indicacao_126-2024.pdf</t>
+    <t>http://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2024/970/indicacao_126-2024.pdf</t>
   </si>
   <si>
     <t>INDICO A NECESSIDADE DA PERFURAÇÃO E INSTALAÇÃO DE UM POÇO ARTESIANO PARA ATENDER A COMUNIDADE DA COLONIA GOIAS NESSE MUNICIPIO.</t>
   </si>
   <si>
     <t>971</t>
   </si>
   <si>
     <t>127</t>
   </si>
   <si>
     <t>Rodrigo do Posto</t>
   </si>
   <si>
-    <t>https://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2024/971/indicacao_127-2024.pdf</t>
+    <t>http://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2024/971/indicacao_127-2024.pdf</t>
   </si>
   <si>
     <t>QUE SEJA FEITA A MANUTENÇÃO COM CASCALHAMENTO , PATROLAMENTO NA AVENIDA JK E AVENIDA BOA SORTE SETOR RIBEIRO.</t>
   </si>
   <si>
     <t>972</t>
   </si>
   <si>
     <t>128</t>
   </si>
   <si>
-    <t>https://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2024/972/indicacao_128-2024.pdf</t>
+    <t>http://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2024/972/indicacao_128-2024.pdf</t>
   </si>
   <si>
     <t>PLANTAR ARVORES NAS MARGENS DO RIO TAPIRAPE</t>
   </si>
   <si>
     <t>973</t>
   </si>
   <si>
     <t>129</t>
   </si>
   <si>
-    <t>https://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2024/973/indicacao_129-2024.pdf</t>
+    <t>http://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2024/973/indicacao_129-2024.pdf</t>
   </si>
   <si>
     <t>SOLICITAÇÃO DE EXTENSÃO DA REDE ELETRICA NO BAIRRO RIBEIRO</t>
   </si>
   <si>
     <t>974</t>
   </si>
   <si>
     <t>130</t>
   </si>
   <si>
-    <t>https://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2024/974/indicacao_130-2024.pdf</t>
+    <t>http://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2024/974/indicacao_130-2024.pdf</t>
   </si>
   <si>
     <t>PARA USO DE CAMINHÃO -PIPA NA IRRIGAÇÃO DOS CANTEIROS PÚBLICOS</t>
   </si>
   <si>
     <t>975</t>
   </si>
   <si>
     <t>131</t>
   </si>
   <si>
-    <t>https://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2024/975/indicacao_131-2024.pdf</t>
+    <t>http://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2024/975/indicacao_131-2024.pdf</t>
   </si>
   <si>
     <t>CONSTRUIR NAS ACADEMIAS AO AR LIVRES E NAS PRAÇA DO RIO TAPIRAPE , PRANCHAS PARA FAZER ABDOMINAIS E CAVALETES PARA PRATICA DE EXERCICIOS DE CALISTENIA.</t>
   </si>
   <si>
     <t>982</t>
   </si>
   <si>
     <t>132</t>
   </si>
   <si>
-    <t>https://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2024/982/indicacao_132-2024.pdf</t>
+    <t>http://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2024/982/indicacao_132-2024.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO N°132 - IMPLEMENTAÇÃO DE UM PROGRA DE COLETA GRATUITA DE PNEUS NAS BORRACHARIAS.</t>
   </si>
   <si>
     <t>977</t>
   </si>
   <si>
     <t>133</t>
   </si>
   <si>
-    <t>https://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2024/977/indicacao_133-2024.pdf</t>
+    <t>http://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2024/977/indicacao_133-2024.pdf</t>
   </si>
   <si>
     <t>COLOCAR LUMINARIAS EM TODOS OS POSTES DA AVENIDA 04 NO SETOR OESTE.</t>
   </si>
   <si>
     <t>978</t>
   </si>
   <si>
     <t>134</t>
   </si>
   <si>
-    <t>https://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2024/978/indicacao_134-2024.pdf</t>
+    <t>http://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2024/978/indicacao_134-2024.pdf</t>
   </si>
   <si>
     <t>COLOCAR TAMPA DE BUEIRO NA AVENIDA BETUMARCOS,POIS ALGUMAS DELAS JÁ ESTÃO DANIFICADAS POR ESTAREM LÁ MUITO TEMPO.</t>
   </si>
   <si>
     <t>979</t>
   </si>
   <si>
     <t>135</t>
   </si>
   <si>
-    <t>https://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2024/979/indicacao_135-2024.pdf</t>
+    <t>http://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2024/979/indicacao_135-2024.pdf</t>
   </si>
   <si>
     <t>COLOCAR CAMARA DE SEGURANÇA NA ÁREA DA ASSOCIAÇÃO DE CATADORES DE RECICLAGEM NO BAIRRO SETOR OESTE.</t>
   </si>
   <si>
     <t>980</t>
   </si>
   <si>
     <t>136</t>
   </si>
   <si>
-    <t>https://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2024/980/indicacao_136-2024.pdf</t>
+    <t>http://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2024/980/indicacao_136-2024.pdf</t>
   </si>
   <si>
     <t>PARA EMPRESA SANEPN TERMINAR AS OBRAS FEITAS NAS RUAS DAS CIDADES.</t>
   </si>
   <si>
     <t>981</t>
   </si>
   <si>
     <t>137</t>
   </si>
   <si>
-    <t>https://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2024/981/indicacao_137-2024.pdf</t>
+    <t>http://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2024/981/indicacao_137-2024.pdf</t>
   </si>
   <si>
     <t>COMPRA DE UNIFORMES E EQUIPAMENTOS DE PROTEÇÃO PARA OS GARIS.</t>
   </si>
   <si>
     <t>985</t>
   </si>
   <si>
     <t>144</t>
   </si>
   <si>
-    <t>https://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2024/985/indicacao_144-2024.pdf</t>
+    <t>http://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2024/985/indicacao_144-2024.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO N° 144/2024 - QUE SEJA FEITO A LIMPEZA NO BREJO SITUADO NA ESTRADA DO MANOEL CECILIO.</t>
   </si>
   <si>
     <t>986</t>
   </si>
   <si>
     <t>145</t>
   </si>
   <si>
-    <t>https://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2024/986/indicacao_145-2024.pdf</t>
+    <t>http://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2024/986/indicacao_145-2024.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO N° 145/2024 - QUE SEJA FEITO A CONSTRUÇÃO DE UM LAGO NO BREJO QUE FICA SITUADO NA ESTRADA DO MANOEL CECILIO.</t>
   </si>
   <si>
     <t>993</t>
   </si>
   <si>
     <t>146</t>
   </si>
   <si>
-    <t>https://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2024/993/indicacao_146-2024.pdf</t>
+    <t>http://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2024/993/indicacao_146-2024.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO N°146/2024 - AQUISIÇÃO DE UM ÔNIBUS ESCOLAR PARA ATENDER OS ALUNOS DA REDE PÚBLICA DE ENSINO DO MUNICÍPIO.</t>
   </si>
   <si>
     <t>946</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
     <t>MA</t>
   </si>
   <si>
     <t>Moção de Aplausos</t>
   </si>
   <si>
     <t>A SENHORA ALENICE APARECIDA DE ANDRADE RODRIGUES.</t>
   </si>
   <si>
     <t>947</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
     <t>AO Sr. ANTONIO GOMES DA SILVA FILHO.</t>
   </si>
   <si>
     <t>948</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
     <t>AO Sr. LUIZ DE SOUSA NOLETO</t>
   </si>
   <si>
     <t>938</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
-    <t>https://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2024/938/mocao_de_aplauso_no_06-2024.pdf</t>
+    <t>http://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2024/938/mocao_de_aplauso_no_06-2024.pdf</t>
   </si>
   <si>
     <t>AO SENHOR PEDRO INACIO NUMES LIMA NETO SECRETARIO DE AGRICULTURA.</t>
   </si>
   <si>
     <t>939</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
-    <t>https://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2024/939/mocao_de_aplauso_no_07-2024.pdf</t>
+    <t>http://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2024/939/mocao_de_aplauso_no_07-2024.pdf</t>
   </si>
   <si>
     <t>AO SENHOR KASSUMO FERREIRA DE ARAUJO ALVES.</t>
   </si>
   <si>
     <t>880</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
     <t>PDL</t>
   </si>
   <si>
     <t>Projeto de Decreto Legislativo</t>
   </si>
   <si>
-    <t>https://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2024/880/projeto_de_decreto_legislativo_02-2024.pdf</t>
+    <t>http://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2024/880/projeto_de_decreto_legislativo_02-2024.pdf</t>
   </si>
   <si>
     <t>PROJETO DE DECRETO LEGISLATIVO N°02/2024 - CONCEDE O TITULO DE CIDADÃO PORTOALEGRENSE AO SENHOR MANOEL CORREIA DA  SILVA E A SENHORA AMBROSINA RIBEIRO DOS SANTOS.</t>
   </si>
   <si>
     <t>949</t>
   </si>
   <si>
     <t>COCEDE TITULO HONORIFICO DE CIDADÃO PORTO-ALEGRENSE AO ILUSTRISSIMO SENHOR ANTONIO GREGÓRIO ELIAS.</t>
   </si>
   <si>
     <t>950</t>
   </si>
   <si>
     <t>COCEDE TITULO HONORIFICO DE CIDADÃO PORTO-ALEGRENSE AO ILUSTRISSIMO SENHOR MARCELO DE PAULA LICO.</t>
   </si>
   <si>
     <t>951</t>
   </si>
   <si>
     <t>CONCEDE TITULO HONORIFICO DE CIDADÃO PORTO-ALEGRENSE AO ILUSTRISSIMO SENHOR FRANCISCO GONÇALVES BRITO.</t>
   </si>
   <si>
     <t>952</t>
   </si>
@@ -1488,867 +1488,867 @@
   <si>
     <t>8</t>
   </si>
   <si>
     <t>MD</t>
   </si>
   <si>
     <t>APROVA AS CONTAS ANUAIS DE GOVERNO DO EXECUTIVO DE 2023.</t>
   </si>
   <si>
     <t>963</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>PLC</t>
   </si>
   <si>
     <t>Projeto de Lei Complementar</t>
   </si>
   <si>
     <t>Daniel Rosa do Lago</t>
   </si>
   <si>
-    <t>https://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2024/963/projeto_de_lei_complementar_001-2024.pdf</t>
+    <t>http://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2024/963/projeto_de_lei_complementar_001-2024.pdf</t>
   </si>
   <si>
     <t>REDUZ A RESERVA DE FAIXA DE AREA NAO EDIFICAVEL AO LONGO DA FAIXA DE DOMINIO PÚBLICO DAS RODOVIAS NO PERIMENTO URBANO DO MUNICIPIO DE PORTO ALEGRE DO NORTE -MT E DÁ OUTRAS PROVIDENCIAS.</t>
   </si>
   <si>
     <t>911</t>
   </si>
   <si>
     <t>PLO</t>
   </si>
   <si>
     <t>Projeto de Lei do Executivo</t>
   </si>
   <si>
-    <t>https://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2024/911/projeto_de_lei_02-2024.pdf</t>
+    <t>http://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2024/911/projeto_de_lei_02-2024.pdf</t>
   </si>
   <si>
     <t>PROJEO DE LEI N°002/2024- REGULAMENTA E INSTITUI A GRATIFICAÇÃO DE PLANTÃO E SOBREAVISO DOS PROFISSIONAIS DA SAUDE, ENFERMEIROS,TÉCNICOS/AUXILIAR DE EMFERMAGEM, BIOMÉDICO, BIOQUÍMICO, MOTORISTA, E RECEPCIONISTAS DO MUNICIPIO DE PORTO ALEGRE DO NORTE , E DA OUTRAS PROVIDÊNCIAS .</t>
   </si>
   <si>
     <t>819</t>
   </si>
   <si>
     <t>PROJETO DE LEI N°05/2024 - AUTORIZA O EXECUTIVO MUNICIPAL PROMOVER DOAÇAO DE IMÓVEL PÚBLICO URBANO AO ESTADO DE MATO GROSSO PARA IMPLATAÇÃO DO CONDOMINIO INSTITUCIONAL DA POLICIA MILITAR EM PORTO ALEGRE DO NORTE - MT E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>820</t>
   </si>
   <si>
     <t>PROJETO DE LEI MUNICIPAL 07/2024 - AUTORIZA O MUNICIPIO DE  PORTO ALEGRE DO NORTE A ADQUIRIR VEICULO DE TRANSPORTE DE PASSAGEIROS E DÁ OUTRAS PROVIDÊNCIAS .</t>
   </si>
   <si>
     <t>821</t>
   </si>
   <si>
     <t>PROJETO DE LEI N°08/2024 - DEFINE O PÉRIMENTO URBANO DO MUNICIPIO DE PORTO ALEGRE DO NORTE E DÁ OUTROS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>822</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
     <t>PROJETO DE LEI N°09/2024 - ALTERA O ART. 1° DA LEI MUNICIPAL N°670/2012 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>829</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
-    <t>https://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2024/829/projeto_de_lei_10-2024.pdf</t>
+    <t>http://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2024/829/projeto_de_lei_10-2024.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI N°10/2024 -  SUMULA DISPÕE SOBRE ABERTURA DE CREDITO ADICIONAL SUPLEMENTAR E DA OUTRAS PROVIDENCIAS.</t>
   </si>
   <si>
     <t>858</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
-    <t>https://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2024/858/projeto_de_lei_11-2024.pdf</t>
+    <t>http://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2024/858/projeto_de_lei_11-2024.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A ABERTURA DE CREDITO ADICIONAL E DA OUTRAS PROVIDENCIAS.</t>
   </si>
   <si>
     <t>878</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
     <t>DISPOE SOBRE ABERTURA DE CREDITO ADICIONAL SUPLEMENTAR E DA OUTRAS PROVIDENÇIAS.</t>
   </si>
   <si>
     <t>860</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
-    <t>https://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2024/860/projeto_de_lei_013-2024.pdf</t>
+    <t>http://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2024/860/projeto_de_lei_013-2024.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE AUTORIZAÇÃO AO PODER EXECUTIVO MUNICIPAL PARA EFETUAR REPASSE DE RECURSOS DO ORÇAMENTO DE 2024 PARA APOIO FINANCEIRO PARA ASSOCIAÇÃO CULTURAL FLOR DO SERTÃO.</t>
   </si>
   <si>
     <t>859</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
-    <t>https://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2024/859/projeto_de_lei_014-2024.pdf</t>
+    <t>http://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2024/859/projeto_de_lei_014-2024.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A ALTERAÇÃO DA QUANTIDADE DE CARGOS DE CARREIRA.</t>
   </si>
   <si>
     <t>861</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
-    <t>https://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2024/861/projeto_de_lei_015-2024.pdf</t>
+    <t>http://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2024/861/projeto_de_lei_015-2024.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº015/2024 - DISPÕE SOBRE A CRIAÇÃO DE CARGOS DE PLANO DE CARREIRA NO ÃMBINTO MUNICIPAL  E DÁ OUTRAS PROVIDENÇIAS</t>
   </si>
   <si>
     <t>920</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
     <t>PROJETO DE LEI N°016/2024 - DISPOE SOBRE ABERTURA DE CREDITO ADICIONAL SUPLEMENTAR E DA OUTRAS PROVIDENCIAS.</t>
   </si>
   <si>
     <t>942</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
     <t>LDO - DISPÕE AS DIRETRIZES ORÇAMENTÁRIA ANUAL DE 2025.</t>
   </si>
   <si>
     <t>930</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
-    <t>https://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2024/930/projeto_de_lei_18-2024.pdf</t>
+    <t>http://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2024/930/projeto_de_lei_18-2024.pdf</t>
   </si>
   <si>
     <t>DISPOE SOBRE ABERTURA DE CREDITO ADICIONAL PARA FINANCIAR AÇOES DE FOMENTO CULTURAL.</t>
   </si>
   <si>
     <t>929</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
-    <t>https://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2024/929/projeto_de_lei_19-2024.pdf</t>
+    <t>http://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2024/929/projeto_de_lei_19-2024.pdf</t>
   </si>
   <si>
     <t>ALTERA OS ARTIGOS 3º E 4º LEI MUNICIPAL 778/2016.</t>
   </si>
   <si>
     <t>941</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
-    <t>https://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2024/941/projeto_de_lei_021-2024.pdf</t>
+    <t>http://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2024/941/projeto_de_lei_021-2024.pdf</t>
   </si>
   <si>
     <t>ALTERA O INCISO II E DA NOVA REDAÇÃO V, AMBOS DO ARTIGO 5º DA LEI MUNICIPAL Nº 1102/2023, QUE TRATA DA LEI ORÇAMENTARIA ANUAL PARA O EXERCÍCIO DE 2024.</t>
   </si>
   <si>
     <t>940</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
     <t>DISPOE SOBRE ABERTURA  DE CREDITO ADICIONAL ESPECIAL E DAS OUTRAS  PROVIDENCIAS</t>
   </si>
   <si>
     <t>965</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
-    <t>https://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2024/965/projeto_de_lei_025-2024.pdf</t>
+    <t>http://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2024/965/projeto_de_lei_025-2024.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE ABERTURA DE CREDITO ADICIONAL SUPLEMENTAR E DA OUTRAS PROVIDENCIAS.</t>
   </si>
   <si>
     <t>983</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
-    <t>https://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2024/983/projeto_de_lei_026-2024.pdf</t>
+    <t>http://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2024/983/projeto_de_lei_026-2024.pdf</t>
   </si>
   <si>
     <t>DE ADUTORA DE CAPTAÇÃO DE AGUA PARA EMPRESA TRES TENTOS AGRO INDUSTRIAL S/A A REALIZAÇAO DE OBRAS DENTRO E FORA DO PERIMENTO URBANO DO MUNICIPIO PARA INSTALAÇÃO.</t>
   </si>
   <si>
     <t>984</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
-    <t>https://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2024/984/projeto_de_lei_027-2024.pdf</t>
+    <t>http://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2024/984/projeto_de_lei_027-2024.pdf</t>
   </si>
   <si>
     <t>DISPOE SOBRE ABERTURA DE CREDITO ADICIONAL SUPLEMENTAR E DA OUTRAS PROVIDENCIAS.</t>
   </si>
   <si>
     <t>1008</t>
   </si>
   <si>
     <t>28</t>
   </si>
   <si>
-    <t>https://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2024/1008/projeto_de_lei_028-2024.pdf</t>
+    <t>http://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2024/1008/projeto_de_lei_028-2024.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei n° 028/2024 - LOA para 2025.</t>
   </si>
   <si>
     <t>991</t>
   </si>
   <si>
     <t>29</t>
   </si>
   <si>
-    <t>https://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2024/991/projeto_de_lei_029-2024.pdf</t>
+    <t>http://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2024/991/projeto_de_lei_029-2024.pdf</t>
   </si>
   <si>
     <t>ALTERA O INCISO II DO ARTIGO  5° DA LEI MINICIPAL N° 1.102/2023, ALTERADA PELA LEI MINICIPAL N° 1.148 DE 18/07/2024, QUE TRATA DA LEI ORÇAMENTÁRIA ANUAL PARA O EXERCICIO DE 2024 E DA OUTRAS PROVIDENCIAS.</t>
   </si>
   <si>
     <t>997</t>
   </si>
   <si>
-    <t>https://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2024/997/projeto_de_lei_030-2024.pdf</t>
+    <t>http://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2024/997/projeto_de_lei_030-2024.pdf</t>
   </si>
   <si>
     <t>CRIA A SECRETARIA DE INDÚSTRIA E COMÉRCIO NA ESTRUTURA ADMINISTRATIVA DA PREFEITURA MINICIPAL E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>994</t>
   </si>
   <si>
-    <t>https://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2024/994/projeto_de_lei_031-2024.pdf</t>
+    <t>http://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2024/994/projeto_de_lei_031-2024.pdf</t>
   </si>
   <si>
     <t>CRIA O BOLSA AUXÍLIO PARA OS CATADORES DE MATERIAIS RECICLÁVEIS E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1010</t>
   </si>
   <si>
-    <t>https://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2024/1010/projeto_de_lei_032-2024.pdf</t>
+    <t>http://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2024/1010/projeto_de_lei_032-2024.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI N°032/2024 - DISPÕE SOBRE A POLITICA PÚBLICA DO SISTEMA ÚNICO DE ASSISTÊNCIA SOCIAL DO MUNICIPIO.</t>
   </si>
   <si>
     <t>1007</t>
   </si>
   <si>
-    <t>https://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2024/1007/projeto_de_lei_033-2024.pdf</t>
+    <t>http://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2024/1007/projeto_de_lei_033-2024.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI N° 033/2024 - DISPÕE SOBRE A CRIAÇÃO DO FUNDO MUNICIPAL DE TRANSPORTES (FMT), JUNTO A SECRETARIA DE VIAÇÃO E OBRAS PÚBLICAS.</t>
   </si>
   <si>
     <t>944</t>
   </si>
   <si>
     <t>PRE</t>
   </si>
   <si>
     <t>Projeto de Resolução</t>
   </si>
   <si>
     <t>PROJETO DA RESOLUÇÃO Nº 01/2024-COMISSÃO ESPECIAL PARA RESPONDER  PELO RESCESSO LEGISLATIVO DA CÂMARA MUNICIPAL</t>
   </si>
   <si>
     <t>1014</t>
   </si>
   <si>
     <t>FICA CONSTITUÍDA A COMISSÃO ESPECIAL PARA RESPONDER PELO RECESSO LEGISLATIVO, NO PERÍODO DE 23/12/2024 A 31/01/2025.</t>
   </si>
   <si>
     <t>825</t>
   </si>
   <si>
     <t>REQ</t>
   </si>
   <si>
     <t>Requerimento</t>
   </si>
   <si>
     <t>Keno</t>
   </si>
   <si>
     <t>REQUERIMENTO N°10/2024 - PEDIDO DO VEREADOR EVERSON MARINHO GUIMARÃES PARA ACOMPANHA O TRATAMENTO DE SAÚDE DE SEU FILHO ENZO GABRIEL ALVES FERREIRA GUIMARÃES.</t>
   </si>
   <si>
     <t>844</t>
   </si>
   <si>
-    <t>https://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2024/844/requerimento_no_11-2024.pdf</t>
+    <t>http://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2024/844/requerimento_no_11-2024.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO Nº 11/2024 - A FIM DE QUE DÊ EXECUÇÃO AS MEDIDAS DIVULGADAS NA IMPRENSA MATO-GROSSENSE RELATIVAS À MORATÓRIA DA SOJA EM ÁREAS CONVERTIDAS LEGALMENTE NESTE ESTADO.</t>
   </si>
   <si>
     <t>884</t>
   </si>
   <si>
     <t>REQUERIMENTO N°13/2024 - REALIZAÇÃO DE UMA SESSÃO ESPECIAL NA COMUNIDADE DE NOVA FLORESTA NO DIA 14 DE JUNHO DE 2024.</t>
   </si>
   <si>
     <t>879</t>
   </si>
   <si>
-    <t>https://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2024/879/requerimento_14-2024.pdf</t>
+    <t>http://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2024/879/requerimento_14-2024.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO Nº 014/2024- ASSUNTO: MOTIVO NÃO COMPRIMENTO DA LEI Nº 1.118/2024</t>
   </si>
   <si>
     <t>961</t>
   </si>
   <si>
     <t>REQUERER LICENÇA DAS FUNÇÕES DE VEREREADOR PARA TRATA DE INTERESSE PARTICULAR.</t>
   </si>
   <si>
     <t>962</t>
   </si>
   <si>
     <t>REQUERER UMA AUDIENCIA PÚBLICA SOBRE UMA OBRAS AS MARGENS DA ORLA DO RIO TAPIRAPÉ.</t>
   </si>
   <si>
     <t>969</t>
   </si>
   <si>
-    <t>https://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2024/969/requerimento_17-2024.pdf</t>
+    <t>http://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2024/969/requerimento_17-2024.pdf</t>
   </si>
   <si>
     <t>REQUERER QUE SEJA FEITO LEVANTAMENTO DE TODOS OS BENEFICIARIOS DO PROGRAMAS DO GOVERNO.</t>
   </si>
   <si>
     <t>988</t>
   </si>
   <si>
-    <t>https://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2024/988/requerimento_18-2024.pdf</t>
+    <t>http://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2024/988/requerimento_18-2024.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO Nº 18/2024 - CALENDÁRIO DA COLETA DE LIXO NOS BAIRROS COM DIA DA SEMANA E HORÁRIO.</t>
   </si>
   <si>
     <t>818</t>
   </si>
   <si>
     <t>VETO</t>
   </si>
   <si>
     <t>Veto</t>
   </si>
   <si>
     <t>VETO N°01/2024 - A EMENDA ADITIVA N°03/2023.</t>
   </si>
   <si>
     <t>824</t>
   </si>
   <si>
-    <t>https://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2024/824/veto_003-2024.pdf</t>
+    <t>http://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2024/824/veto_003-2024.pdf</t>
   </si>
   <si>
     <t>VETO N°03/2024 -AO PROJETO DE LEI N°05/2024 REGULAMENTA O USO DE SIMBOLOS OFICIAIS DO MUNICIPIO.</t>
   </si>
   <si>
     <t>912</t>
   </si>
   <si>
-    <t>https://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2024/912/veto_04-2024.pdf</t>
+    <t>http://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2024/912/veto_04-2024.pdf</t>
   </si>
   <si>
     <t>Veto nº 04/2024 ao Projeto de Lei 014/2024</t>
   </si>
   <si>
     <t>913</t>
   </si>
   <si>
-    <t>https://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2024/913/veto_05-2024.pdf</t>
+    <t>http://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2024/913/veto_05-2024.pdf</t>
   </si>
   <si>
     <t>Veto nº 05/2024 ao Projeto de Lei 06/2024 do Legislativo Municipal.</t>
   </si>
   <si>
     <t>914</t>
   </si>
   <si>
-    <t>https://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2024/914/veto_06-2024.pdf</t>
+    <t>http://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2024/914/veto_06-2024.pdf</t>
   </si>
   <si>
     <t>Veto nº 06/2024 a Emenda Legislativa nº 01/2024</t>
   </si>
   <si>
     <t>936</t>
   </si>
   <si>
     <t>AO PROJETO DE LEI Nº 025/2024 - SOBRE A AMPLIAÇAO DO TRASNPORTE ESCOLAR RURAL NO PERIODO NOTURNO.</t>
   </si>
   <si>
     <t>954</t>
   </si>
   <si>
-    <t>https://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2024/954/veto_08-2024_-_ao_projeto_de_lei_023-2024.pdf</t>
+    <t>http://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2024/954/veto_08-2024_-_ao_projeto_de_lei_023-2024.pdf</t>
   </si>
   <si>
     <t>AO PROJETO DE LEI 023/2024 DO LEGISLATIVO - AUTORIZA O PODER EXECUTIVO CRIAR A CLINICA MUNICIPAL DE RECUPERAÇÃO DE DEPENDENTES QUIMICOS.</t>
   </si>
   <si>
     <t>955</t>
   </si>
   <si>
-    <t>https://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2024/955/veto_09-2024_-_ao_projeto_de_lei_027-2024.pdf</t>
+    <t>http://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2024/955/veto_09-2024_-_ao_projeto_de_lei_027-2024.pdf</t>
   </si>
   <si>
     <t>VETO 09/2024 AO PROJETO DE LEI 027/2024 DO LEGISLATIVO - REGULAMENTA A CONCESSÃO DE AUXILIO PARA TRATAMENTO FORA DO DOMICILIO (TDF).</t>
   </si>
   <si>
     <t>995</t>
   </si>
   <si>
-    <t>https://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2024/995/veto_010-2024.pdf</t>
+    <t>http://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2024/995/veto_010-2024.pdf</t>
   </si>
   <si>
     <t>Veto n° 010/2024 ao projeto de lei n° 30/2024 que: Dispõe sobre a revitalização das nascentes localizadas no território do município de Porto Alegre do Norte-MT.</t>
   </si>
   <si>
     <t>999</t>
   </si>
   <si>
-    <t>https://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2024/999/veto_011-2024.pdf</t>
+    <t>http://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2024/999/veto_011-2024.pdf</t>
   </si>
   <si>
     <t>VETOU O PROJETO DE LEI COMPLEMENTAR N° 01/2024 DO LEGISLATIVO QUE REVOGA A LEI COMPLEMENTA N° 023/2022.</t>
   </si>
   <si>
     <t>805</t>
   </si>
   <si>
     <t>PLL</t>
   </si>
   <si>
     <t>Projeto de Lei do Legislativo</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº 01/2024 - DISPÕE SOBRE A REGULAMENTAÇÃO DA VERBA INDENIZATÓRIA PARA OS VEREADORES, REVOGA-SE A LEI Nº 693/2013, 730/2014, 830/2018 E 979/2022 E TODAS AS DEMAIS DISPOSIÇÕES EM CONTRÁRIO E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>823</t>
   </si>
   <si>
-    <t>https://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2024/823/projeto_de_lei_06-2024_-_teste_de_olhinho.pdf</t>
+    <t>http://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2024/823/projeto_de_lei_06-2024_-_teste_de_olhinho.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI N°06/2024 - FICA OBRIGATÓRIO A REALIZAÇÃO DO TESTE DO OLHINHO NOS RECÉM NASCIDOS NO MUNICIPIO DE PORTO ALEGRE DO NORTE - MT E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>838</t>
   </si>
   <si>
-    <t>https://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2024/838/projeto_de_lei_no_07-2024.pdf</t>
+    <t>http://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2024/838/projeto_de_lei_no_07-2024.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI N° 07/2024 - ESTABELECE NORMAS PARA POSTOS REVENDEDORES DE DERIVADOS DE PETRÓLEO E ÁLCOOL COMBUSTIVEL, PARA FINS AUTOMOTIVOS NO MUNICIPIO E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>839</t>
   </si>
   <si>
-    <t>https://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2024/839/projeto_de_lei_no_09-2024.pdf</t>
+    <t>http://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2024/839/projeto_de_lei_no_09-2024.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI 009/2024 - DECLARA DE UTILIDADE PUBLICA A ASSOCIAÇÃO INDIGENA SANTA LUZIA - AISL, INSCRITA NO CNPJ 46.544.886/0001-35.</t>
   </si>
   <si>
     <t>840</t>
   </si>
   <si>
-    <t>https://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2024/840/projeto_de_lei_no_10-2024.pdf</t>
+    <t>http://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2024/840/projeto_de_lei_no_10-2024.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI N°10/2024 - DECLARA UTILIDADE PÚBLICA A ASSCIAÇAO DE ACOLHIMENTO INTITUCIONAL DE PORTO ALEGRE DO NORTE - MT , INSCRITA NO CNPJ N°14.379475/0001- 45.</t>
   </si>
   <si>
     <t>907</t>
   </si>
   <si>
-    <t>https://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2024/907/pl_011_2024_legislativo.pdf</t>
+    <t>http://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2024/907/pl_011_2024_legislativo.pdf</t>
   </si>
   <si>
     <t>DISPOE SOBRE A AUTORIZAÇÃO E REGULAMENTAÇÃO DAS CAVALGADAS NOS LIMITES DA CIDADE DE PORTO ALEGRE DO NORTE - MT E DÁ OUTRAS PROVIDENCIAS.</t>
   </si>
   <si>
     <t>855</t>
   </si>
   <si>
-    <t>https://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2024/855/pl_012_2024_legislativo.pdf</t>
+    <t>http://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2024/855/pl_012_2024_legislativo.pdf</t>
   </si>
   <si>
     <t>Institui a Semana Municipal de Conscientização sobre o Autismo e dá outras providencias.</t>
   </si>
   <si>
     <t>856</t>
   </si>
   <si>
-    <t>https://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2024/856/pl_013_2024_legislativo.pdf</t>
+    <t>http://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2024/856/pl_013_2024_legislativo.pdf</t>
   </si>
   <si>
     <t>DISPOE DA CRIAÇÃO DE ESPAÇOS RESERVADOS E ESSENTOS PARA PESSOA COM NECESSIDADE ESPECIAL NO MUNICIPIO.</t>
   </si>
   <si>
     <t>857</t>
   </si>
   <si>
-    <t>https://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2024/857/pl_014_2024_legislativo.pdf</t>
+    <t>http://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2024/857/pl_014_2024_legislativo.pdf</t>
   </si>
   <si>
     <t>DISPÕE NO ÂMBITO DO MUNICIPIO DE PORTO ALEGRE DO NORTE/MT SOBRE A DIVULGAÇÃO NO SITE OFICIAL E COLOCAÇÃO DE PLACAS INFORMATIVAS EM OBRAS PÚBLICAS E MUNICIPAIS PARALISADAS.</t>
   </si>
   <si>
     <t>908</t>
   </si>
   <si>
-    <t>https://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2024/908/pl_016_2024_legislativo.pdf</t>
+    <t>http://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2024/908/pl_016_2024_legislativo.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A CRIAÇÃO DE UM MONUMENTO EM HOMENAGEM A DOMINGOS MEDEIROS (DOMINGÃO)</t>
   </si>
   <si>
     <t>881</t>
   </si>
   <si>
     <t>DISPÕE SOBRE O DENOMINAÇÃO AO CONJUNTO HABITACIONAL SER FAMILIA HABITAÇÃO EM PORTO ALEGRE DO NORTE-MT.</t>
   </si>
   <si>
     <t>909</t>
   </si>
   <si>
-    <t>https://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2024/909/pl_018_2024_legislativo.pdf</t>
+    <t>http://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2024/909/pl_018_2024_legislativo.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE DENOMINAÇÃO CAIS LOCALIZADO NA ORLA DO RIO TAPIRAPÉ EM PORTO ALEGRE DO NORTE - MT.</t>
   </si>
   <si>
     <t>882</t>
   </si>
   <si>
     <t>CRIA A DENOMINAÇÃO DA UNIDADE BASICA  DE SAÚDE  DO SETOR BURITIS DE PORTO ALEGRE DO NORTE E DÁ OUTRAS PROVIDENCIAS.</t>
   </si>
   <si>
     <t>883</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
     <t>DECLARA ULTILIDADE PÚBLICA  A   ASSOCIAÇÃO DOS PRODUTORES DA AGRICULTURA FAMILIAR DO P.A PIRACICABA MUNICIPIO DE PORTO ALEGRE DO NORTE .</t>
   </si>
   <si>
     <t>931</t>
   </si>
   <si>
-    <t>https://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2024/931/pl_021_2024_legislativo.pdf</t>
+    <t>http://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2024/931/pl_021_2024_legislativo.pdf</t>
   </si>
   <si>
     <t>DISPÕE NO ÂMBITO DO MUNICIPIO DE PORTO ALEGRE DO NORTE  SOBRE AS OBRAS DE INFRAESTRUTURA NO PATIO DA SECRETARIA DE OBRAS NO MUNICIPIO DEE PORTO ALEGRE DO NORTE /MT</t>
   </si>
   <si>
     <t>910</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
-    <t>https://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2024/910/pl_023_2024_legislativo.pdf</t>
+    <t>http://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2024/910/pl_023_2024_legislativo.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A CRIAÇÃO DA CLINICA MUNICIPAL DE RECUPERAÇÃO DE DEPEDENTES QUÍMICOS E DÁ OUTRAS PROVIDÊNCIAS .</t>
   </si>
   <si>
     <t>917</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
-    <t>https://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2024/917/pl_024_2024_legislativo.pdf</t>
+    <t>http://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2024/917/pl_024_2024_legislativo.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº 024/2024- INSTITUI A PRIMEIRA SEMANA DO MÊS DE JUNHO COMO DIA DAS CRIANÇAS NO LEGISLATIVO NO MUNICIPIO DE PORTO ALEGRE DO NORTE-MT, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>919</t>
   </si>
   <si>
-    <t>https://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2024/919/pl_025_2024_legislativo.pdf</t>
+    <t>http://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2024/919/pl_025_2024_legislativo.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº 025/2024- DISPÕE NO ÂMBITO DO MUNICIPIO DE PORTO ALEGRE DO NORTE /MT SOBRE AMPLIAÇÃO  DO TRANSPORTE ESCOLAR RURAL NO PERIODO NOTURNO E DÁ OUTRAS PROVIDÊNCIAS .</t>
   </si>
   <si>
     <t>918</t>
   </si>
   <si>
-    <t>https://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2024/918/pl_026_2024_legislativo.pdf</t>
+    <t>http://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2024/918/pl_026_2024_legislativo.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº 026/2024- INSTITUI O DIA DA MULHER ADVOGADA NO MUNICIPIO DE PORTE ALEGRE DO NORTE /MT , E DÁ  OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>927</t>
   </si>
   <si>
-    <t>https://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2024/927/pl_027_2024_legislativo.pdf</t>
+    <t>http://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2024/927/pl_027_2024_legislativo.pdf</t>
   </si>
   <si>
     <t>REGULAMENTA A CONCESSÃO DE AUXÍLIO PARA TRATAMENTO FORA DO DOMICÍLIO (TFD) NO MUNICÍPIO DE PORTO ALEGRE DO NORTE/MT.</t>
   </si>
   <si>
     <t>943</t>
   </si>
   <si>
-    <t>https://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2024/943/projeto_de_lei_28-2024.pdf</t>
+    <t>http://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2024/943/projeto_de_lei_28-2024.pdf</t>
   </si>
   <si>
     <t>SUBSIDIO DOS VEREADORES DA CÃMARA MUNUCIPAL DE PORTO ALEGRE DO NORTE /MT</t>
   </si>
   <si>
     <t>964</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A DEFINIÇÃO DE AREA DESTINADA A REALIZAÇÃO DE EVENTOS COM SOM AUTOMOTIVO NO MINICIPIO DE PORTO ALEGRE DO NORTE -MT E DÁ OUTRAS PROVIDENCIAS.</t>
   </si>
   <si>
     <t>987</t>
   </si>
   <si>
-    <t>https://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2024/987/pl_030_2024_legislativo.pdf</t>
+    <t>http://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2024/987/pl_030_2024_legislativo.pdf</t>
   </si>
   <si>
     <t>SOBRE A REVITALIZAÇÃO DAS NASCENTES LOCALIZADAS NO TERRITORIO DO MNICIPIO DE PORTO ALEGRE DO NORTE</t>
   </si>
   <si>
     <t>989</t>
   </si>
   <si>
-    <t>https://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2024/989/projeto_de_lei_n_32_-_2024.pdf</t>
+    <t>http://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2024/989/projeto_de_lei_n_32_-_2024.pdf</t>
   </si>
   <si>
     <t>DECLARA DE UTILIDADE PÚBLICO ASSOCIAÇÃO DOS CATADORES DE MATERIAIS REAPROVEITÁVEIS RECICLAVEIS DE PORTO ALEGRE DO NORTE.</t>
   </si>
   <si>
     <t>996</t>
   </si>
   <si>
-    <t>https://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2024/996/projeto_de_lei_no_033-2024.pdf</t>
+    <t>http://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2024/996/projeto_de_lei_no_033-2024.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei nº 033/2024 - dispõe sobre o oferecimento de lixeiras nas residências e ao longo dos logradouros públicos no município de porto alegre do norte e dá outras providências.</t>
   </si>
   <si>
     <t>1000</t>
   </si>
   <si>
-    <t>https://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2024/1000/projeto_de_lei_do_legislativo_no_034-2024.pdf</t>
+    <t>http://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2024/1000/projeto_de_lei_do_legislativo_no_034-2024.pdf</t>
   </si>
   <si>
     <t>INTITUI POLITICA DE COTAS RACIAIS NO ÂMBITO DO MINICIPIO DE PORTO ALEGRE DO NORTE.</t>
   </si>
   <si>
     <t>1013</t>
   </si>
   <si>
-    <t>https://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2024/1013/projeto_de_lei_do_legislativo_no_035-2024.pdf</t>
+    <t>http://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2024/1013/projeto_de_lei_do_legislativo_no_035-2024.pdf</t>
   </si>
   <si>
     <t>INTITUI O DÉCIMO TERCEIRO SUBSIDIO COMO DIREITO SOCIAL AOS VEREADORES INTEGRANTES DA CâMARA  MUNICIPAL DE PORTO ALEGRE DO NORTE.</t>
   </si>
   <si>
     <t>854</t>
   </si>
   <si>
     <t>EPL</t>
   </si>
   <si>
     <t>Emendas Projeto de Lei</t>
   </si>
   <si>
     <t>APRESENTA EMENDA ADITIVA AO PROJETO DE LEI N°06/2024 FICA OBRIGATÓRIO A REALIZAÇÃO DO TESTE DO OLHINHO NOS RECÉM NASCIDOS NO MUNICIPIO DE PORTO ALEGRE DO NORTE E DA OUTRAS PROVIDENCIAS.</t>
   </si>
   <si>
     <t>992</t>
   </si>
   <si>
-    <t>https://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2024/992/emenda_02-2024.pdf</t>
+    <t>http://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2024/992/emenda_02-2024.pdf</t>
   </si>
   <si>
     <t>Apresenta Emenda Modificativa ao Projeto de Lei nº 029/2024 – altera o inciso II do artigo 5° da Lei Municipal n° 1.102/2023, alterada pela lei Municipal n° 1.148 de 18/07/2024, que trata da Lei Orçamentária Anual para o exercício de 2024 e da outras providencias.</t>
   </si>
   <si>
     <t>1001</t>
   </si>
   <si>
-    <t>https://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2024/1001/emenda_03-2024.pdf</t>
+    <t>http://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2024/1001/emenda_03-2024.pdf</t>
   </si>
   <si>
     <t>EMENDA MODIFICADA AO PROJETO DE LEI N°031/2024.</t>
   </si>
   <si>
     <t>1006</t>
   </si>
   <si>
-    <t>https://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2024/1006/emenda_04-2024.pdf</t>
+    <t>http://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2024/1006/emenda_04-2024.pdf</t>
   </si>
   <si>
     <t>EMENDA N° 04/2024 - APRESENTA EMENDA MODIFICATIVA AO PROJETO DE LEI N° 030/2024</t>
   </si>
   <si>
     <t>998</t>
   </si>
   <si>
     <t>PTCE</t>
   </si>
   <si>
     <t>Parecer Prévio TCE</t>
   </si>
   <si>
     <t>Tribunal de Contas de MT</t>
   </si>
   <si>
-    <t>https://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2024/998/parecer_previo_no_60-2024__pp.pdf</t>
+    <t>http://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2024/998/parecer_previo_no_60-2024__pp.pdf</t>
   </si>
   <si>
     <t>Parecer Prévio n° 60/2024-PP - Processo nº 53.724-1/2023 – Contas Anuais de Governo – exercício de 2023.</t>
   </si>
   <si>
     <t>1002</t>
   </si>
   <si>
     <t>EI</t>
   </si>
   <si>
     <t>Emendas Impositivas</t>
   </si>
   <si>
-    <t>https://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2024/1002/emenda_impositiva_01-2024_assinado.pdf</t>
+    <t>http://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2024/1002/emenda_impositiva_01-2024_assinado.pdf</t>
   </si>
   <si>
     <t>EMENDA IMPOSITIVA N° 01/2024 DO VEREADOR ALEX GOMES</t>
   </si>
   <si>
     <t>1003</t>
   </si>
   <si>
-    <t>https://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2024/1003/emenda_impositiva_02-2024.pdf</t>
+    <t>http://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2024/1003/emenda_impositiva_02-2024.pdf</t>
   </si>
   <si>
     <t>EMENDA IMPOSITIVA N° 02/2024 DO VEREADOR ALDENOR LIMA</t>
   </si>
   <si>
     <t>1004</t>
   </si>
   <si>
-    <t>https://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2024/1004/emenda_impositiva_03-2024.pdf</t>
+    <t>http://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2024/1004/emenda_impositiva_03-2024.pdf</t>
   </si>
   <si>
     <t>EMENDA IMPOSITIVA N° 03 /2024 DO VEREADOR SELIO DA SAC</t>
   </si>
   <si>
     <t>1005</t>
   </si>
   <si>
-    <t>https://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2024/1005/emenda_impositiva_04-2024.pdf</t>
+    <t>http://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2024/1005/emenda_impositiva_04-2024.pdf</t>
   </si>
   <si>
     <t>EMENDA IMPOSITIVA N° 04/2024 DO VEREADOR ZE CARLOS LEITEIRO</t>
   </si>
   <si>
     <t>1012</t>
   </si>
   <si>
     <t>EMENDA IMPOSITIVA N° 05/2024 DO VEREADOR ZE DA IVA.</t>
   </si>
   <si>
     <t>1011</t>
   </si>
   <si>
     <t>Emenda Impositivas nº 06/2024 da Vereadora Diva do Loro</t>
   </si>
   <si>
     <t>990</t>
   </si>
   <si>
     <t>PLCL</t>
   </si>
   <si>
     <t>Projeto de Lei Complementar Legislativo</t>
   </si>
   <si>
-    <t>https://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2024/990/projeto_de_lei_complementar_01-2024.pdf</t>
+    <t>http://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2024/990/projeto_de_lei_complementar_01-2024.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI COMPLEMENTAR DO LEGISLATIVO Nº 01/2024 - REVOGA A LEI COMPLEMENTAR Nº 023/2022 E DA OUTRAS PROVIDENCIAS.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -2655,67 +2655,67 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2024/806/indicacao_030_24.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2024/807/indicacao_031_24.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2024/808/indicacao_032_24.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2024/816/indicacao_033_24.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2024/817/indicacao_034_24.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2024/809/indicacao_035_24.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2024/810/indicacao_036_24.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2024/811/indicacao_037_24.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2024/812/indicacao_038_24.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2024/813/indicacao_039_24.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2024/814/indicacao_040_24.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2024/815/indicacao_041_24.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2024/827/indicacao_042-2024.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2024/828/indicacao_043-2024.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2024/826/indicacao_44-2024_-_alex_gomes_assinado.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2024/830/indicacao_046-2024.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2024/831/indicacao_047-2024.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2024/832/indicacao_048-2024.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2024/833/indicacao_049-2024.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2024/834/indicacao_050-2024.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2024/835/indicacao_051-2024.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2024/836/indicacao_052-2024.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2024/837/indicacao_053-2024.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2024/841/indicacao_no_54-2024.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2024/842/indicacao_no_55-2024.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2024/843/indicacao_no_56-2024.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2024/845/indicacao_057-2024.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2024/846/indicacao_058-2024.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2024/847/indicacao_059-2024.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2024/848/indicacao_060-2024.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2024/849/indicacao_061-2024.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2024/850/indicacao_062-2024.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2024/851/indicacao_063-2024.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2024/852/indicacao_064-2024.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2024/853/indicacao_065-2024.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2024/862/indicacao_066-2024.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2024/863/indicacao_067-2024.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2024/864/indicacao_068-2024.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2024/865/indicacao_069-2024.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2024/866/indicacao_070-2024.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2024/867/indicacao_071-2024.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2024/868/indicacao_072-2024.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2024/869/indicacao_073-2024.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2024/870/indicacao_074-2024.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2024/871/indicacao_075-2024.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2024/872/indicacao_076-2024.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2024/873/indicacao_077-2024.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2024/874/indicacao_078-2024.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2024/875/indicacao_079-2024.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2024/876/indicacao_080-2024.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2024/877/indicacao_081-2024.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2024/886/indicacao_082-2024.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2024/887/indicacao_084-2024.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2024/888/indicacao_085-2024.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portoalegredonorte.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2024/889/indicacao_087-2024.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2024/890/indicacao_088-2024.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2024/891/indicacao_089-2024.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2024/892/indicacao_090-2024.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2024/893/indicacao_091-2024.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2024/894/indicacao_092-2024.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2024/895/indicacao_093-2024.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2024/896/indicacao_094-2024.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2024/897/indicacao_095-2024.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2024/898/indicacao_096-2024.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2024/899/indicacao_097-2024.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2024/900/indicacao_098-2024.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2024/901/indicacao_099-2024.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2024/902/indicacao_100-2024.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2024/903/indicacao_101-2024.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2024/904/indicacao_102-2024.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2024/905/indicacao_103-2024.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2024/906/indicacao_104-2024.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portoalegredonorte.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portoalegredonorte.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portoalegredonorte.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portoalegredonorte.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portoalegredonorte.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portoalegredonorte.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portoalegredonorte.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2024/933/indicacao_112-2024.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2024/932/indicacao_113-2024.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2024/934/indicacao_114-2024.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2024/935/indicacao_115-2024.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portoalegredonorte.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portoalegredonorte.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2024/956/indicacao_118-2024.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2024/957/indicacao_119-2024.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2024/958/indicacao_120-2024.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2024/959/indicacao_121-2024.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2024/960/indicacao_122-2024.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2024/968/indicacao_123-2024.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2024/967/indicacao_124-2024.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2024/966/indicacao_125-2024.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2024/970/indicacao_126-2024.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2024/971/indicacao_127-2024.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2024/972/indicacao_128-2024.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2024/973/indicacao_129-2024.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2024/974/indicacao_130-2024.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2024/975/indicacao_131-2024.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2024/982/indicacao_132-2024.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2024/977/indicacao_133-2024.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2024/978/indicacao_134-2024.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2024/979/indicacao_135-2024.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2024/980/indicacao_136-2024.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2024/981/indicacao_137-2024.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2024/985/indicacao_144-2024.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2024/986/indicacao_145-2024.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2024/993/indicacao_146-2024.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portoalegredonorte.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portoalegredonorte.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portoalegredonorte.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2024/938/mocao_de_aplauso_no_06-2024.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2024/939/mocao_de_aplauso_no_07-2024.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2024/880/projeto_de_decreto_legislativo_02-2024.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portoalegredonorte.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portoalegredonorte.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portoalegredonorte.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portoalegredonorte.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portoalegredonorte.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portoalegredonorte.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2024/963/projeto_de_lei_complementar_001-2024.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2024/911/projeto_de_lei_02-2024.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portoalegredonorte.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portoalegredonorte.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portoalegredonorte.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portoalegredonorte.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2024/829/projeto_de_lei_10-2024.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2024/858/projeto_de_lei_11-2024.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portoalegredonorte.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2024/860/projeto_de_lei_013-2024.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2024/859/projeto_de_lei_014-2024.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2024/861/projeto_de_lei_015-2024.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portoalegredonorte.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portoalegredonorte.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2024/930/projeto_de_lei_18-2024.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2024/929/projeto_de_lei_19-2024.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2024/941/projeto_de_lei_021-2024.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portoalegredonorte.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2024/965/projeto_de_lei_025-2024.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2024/983/projeto_de_lei_026-2024.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2024/984/projeto_de_lei_027-2024.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2024/1008/projeto_de_lei_028-2024.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2024/991/projeto_de_lei_029-2024.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2024/997/projeto_de_lei_030-2024.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2024/994/projeto_de_lei_031-2024.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2024/1010/projeto_de_lei_032-2024.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2024/1007/projeto_de_lei_033-2024.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portoalegredonorte.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portoalegredonorte.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portoalegredonorte.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2024/844/requerimento_no_11-2024.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portoalegredonorte.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2024/879/requerimento_14-2024.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portoalegredonorte.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portoalegredonorte.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2024/969/requerimento_17-2024.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2024/988/requerimento_18-2024.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portoalegredonorte.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2024/824/veto_003-2024.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2024/912/veto_04-2024.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2024/913/veto_05-2024.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2024/914/veto_06-2024.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portoalegredonorte.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2024/954/veto_08-2024_-_ao_projeto_de_lei_023-2024.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2024/955/veto_09-2024_-_ao_projeto_de_lei_027-2024.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2024/995/veto_010-2024.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2024/999/veto_011-2024.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portoalegredonorte.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2024/823/projeto_de_lei_06-2024_-_teste_de_olhinho.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2024/838/projeto_de_lei_no_07-2024.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2024/839/projeto_de_lei_no_09-2024.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2024/840/projeto_de_lei_no_10-2024.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2024/907/pl_011_2024_legislativo.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2024/855/pl_012_2024_legislativo.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2024/856/pl_013_2024_legislativo.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2024/857/pl_014_2024_legislativo.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2024/908/pl_016_2024_legislativo.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portoalegredonorte.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2024/909/pl_018_2024_legislativo.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portoalegredonorte.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portoalegredonorte.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2024/931/pl_021_2024_legislativo.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2024/910/pl_023_2024_legislativo.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2024/917/pl_024_2024_legislativo.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2024/919/pl_025_2024_legislativo.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2024/918/pl_026_2024_legislativo.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2024/927/pl_027_2024_legislativo.pdf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2024/943/projeto_de_lei_28-2024.pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portoalegredonorte.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2024/987/pl_030_2024_legislativo.pdf" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2024/989/projeto_de_lei_n_32_-_2024.pdf" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2024/996/projeto_de_lei_no_033-2024.pdf" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2024/1000/projeto_de_lei_do_legislativo_no_034-2024.pdf" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2024/1013/projeto_de_lei_do_legislativo_no_035-2024.pdf" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portoalegredonorte.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2024/992/emenda_02-2024.pdf" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2024/1001/emenda_03-2024.pdf" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2024/1006/emenda_04-2024.pdf" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2024/998/parecer_previo_no_60-2024__pp.pdf" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2024/1002/emenda_impositiva_01-2024_assinado.pdf" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2024/1003/emenda_impositiva_02-2024.pdf" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2024/1004/emenda_impositiva_03-2024.pdf" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2024/1005/emenda_impositiva_04-2024.pdf" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portoalegredonorte.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portoalegredonorte.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2024/990/projeto_de_lei_complementar_01-2024.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2024/806/indicacao_030_24.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2024/807/indicacao_031_24.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2024/808/indicacao_032_24.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2024/816/indicacao_033_24.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2024/817/indicacao_034_24.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2024/809/indicacao_035_24.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2024/810/indicacao_036_24.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2024/811/indicacao_037_24.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2024/812/indicacao_038_24.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2024/813/indicacao_039_24.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2024/814/indicacao_040_24.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2024/815/indicacao_041_24.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2024/827/indicacao_042-2024.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2024/828/indicacao_043-2024.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2024/826/indicacao_44-2024_-_alex_gomes_assinado.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2024/830/indicacao_046-2024.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2024/831/indicacao_047-2024.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2024/832/indicacao_048-2024.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2024/833/indicacao_049-2024.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2024/834/indicacao_050-2024.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2024/835/indicacao_051-2024.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2024/836/indicacao_052-2024.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2024/837/indicacao_053-2024.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2024/841/indicacao_no_54-2024.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2024/842/indicacao_no_55-2024.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2024/843/indicacao_no_56-2024.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2024/845/indicacao_057-2024.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2024/846/indicacao_058-2024.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2024/847/indicacao_059-2024.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2024/848/indicacao_060-2024.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2024/849/indicacao_061-2024.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2024/850/indicacao_062-2024.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2024/851/indicacao_063-2024.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2024/852/indicacao_064-2024.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2024/853/indicacao_065-2024.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2024/862/indicacao_066-2024.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2024/863/indicacao_067-2024.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2024/864/indicacao_068-2024.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2024/865/indicacao_069-2024.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2024/866/indicacao_070-2024.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2024/867/indicacao_071-2024.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2024/868/indicacao_072-2024.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2024/869/indicacao_073-2024.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2024/870/indicacao_074-2024.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2024/871/indicacao_075-2024.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2024/872/indicacao_076-2024.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2024/873/indicacao_077-2024.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2024/874/indicacao_078-2024.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2024/875/indicacao_079-2024.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2024/876/indicacao_080-2024.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2024/877/indicacao_081-2024.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2024/886/indicacao_082-2024.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2024/887/indicacao_084-2024.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2024/888/indicacao_085-2024.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portoalegredonorte.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2024/889/indicacao_087-2024.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2024/890/indicacao_088-2024.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2024/891/indicacao_089-2024.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2024/892/indicacao_090-2024.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2024/893/indicacao_091-2024.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2024/894/indicacao_092-2024.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2024/895/indicacao_093-2024.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2024/896/indicacao_094-2024.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2024/897/indicacao_095-2024.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2024/898/indicacao_096-2024.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2024/899/indicacao_097-2024.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2024/900/indicacao_098-2024.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2024/901/indicacao_099-2024.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2024/902/indicacao_100-2024.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2024/903/indicacao_101-2024.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2024/904/indicacao_102-2024.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2024/905/indicacao_103-2024.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2024/906/indicacao_104-2024.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portoalegredonorte.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portoalegredonorte.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portoalegredonorte.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portoalegredonorte.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portoalegredonorte.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portoalegredonorte.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portoalegredonorte.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2024/933/indicacao_112-2024.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2024/932/indicacao_113-2024.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2024/934/indicacao_114-2024.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2024/935/indicacao_115-2024.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portoalegredonorte.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portoalegredonorte.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2024/956/indicacao_118-2024.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2024/957/indicacao_119-2024.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2024/958/indicacao_120-2024.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2024/959/indicacao_121-2024.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2024/960/indicacao_122-2024.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2024/968/indicacao_123-2024.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2024/967/indicacao_124-2024.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2024/966/indicacao_125-2024.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2024/970/indicacao_126-2024.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2024/971/indicacao_127-2024.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2024/972/indicacao_128-2024.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2024/973/indicacao_129-2024.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2024/974/indicacao_130-2024.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2024/975/indicacao_131-2024.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2024/982/indicacao_132-2024.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2024/977/indicacao_133-2024.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2024/978/indicacao_134-2024.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2024/979/indicacao_135-2024.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2024/980/indicacao_136-2024.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2024/981/indicacao_137-2024.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2024/985/indicacao_144-2024.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2024/986/indicacao_145-2024.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2024/993/indicacao_146-2024.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portoalegredonorte.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portoalegredonorte.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portoalegredonorte.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2024/938/mocao_de_aplauso_no_06-2024.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2024/939/mocao_de_aplauso_no_07-2024.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2024/880/projeto_de_decreto_legislativo_02-2024.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portoalegredonorte.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portoalegredonorte.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portoalegredonorte.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portoalegredonorte.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portoalegredonorte.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portoalegredonorte.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2024/963/projeto_de_lei_complementar_001-2024.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2024/911/projeto_de_lei_02-2024.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portoalegredonorte.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portoalegredonorte.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portoalegredonorte.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portoalegredonorte.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2024/829/projeto_de_lei_10-2024.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2024/858/projeto_de_lei_11-2024.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portoalegredonorte.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2024/860/projeto_de_lei_013-2024.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2024/859/projeto_de_lei_014-2024.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2024/861/projeto_de_lei_015-2024.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portoalegredonorte.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portoalegredonorte.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2024/930/projeto_de_lei_18-2024.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2024/929/projeto_de_lei_19-2024.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2024/941/projeto_de_lei_021-2024.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portoalegredonorte.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2024/965/projeto_de_lei_025-2024.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2024/983/projeto_de_lei_026-2024.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2024/984/projeto_de_lei_027-2024.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2024/1008/projeto_de_lei_028-2024.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2024/991/projeto_de_lei_029-2024.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2024/997/projeto_de_lei_030-2024.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2024/994/projeto_de_lei_031-2024.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2024/1010/projeto_de_lei_032-2024.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2024/1007/projeto_de_lei_033-2024.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portoalegredonorte.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portoalegredonorte.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portoalegredonorte.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2024/844/requerimento_no_11-2024.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portoalegredonorte.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2024/879/requerimento_14-2024.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portoalegredonorte.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portoalegredonorte.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2024/969/requerimento_17-2024.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2024/988/requerimento_18-2024.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portoalegredonorte.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2024/824/veto_003-2024.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2024/912/veto_04-2024.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2024/913/veto_05-2024.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2024/914/veto_06-2024.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portoalegredonorte.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2024/954/veto_08-2024_-_ao_projeto_de_lei_023-2024.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2024/955/veto_09-2024_-_ao_projeto_de_lei_027-2024.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2024/995/veto_010-2024.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2024/999/veto_011-2024.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portoalegredonorte.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2024/823/projeto_de_lei_06-2024_-_teste_de_olhinho.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2024/838/projeto_de_lei_no_07-2024.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2024/839/projeto_de_lei_no_09-2024.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2024/840/projeto_de_lei_no_10-2024.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2024/907/pl_011_2024_legislativo.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2024/855/pl_012_2024_legislativo.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2024/856/pl_013_2024_legislativo.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2024/857/pl_014_2024_legislativo.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2024/908/pl_016_2024_legislativo.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portoalegredonorte.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2024/909/pl_018_2024_legislativo.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portoalegredonorte.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portoalegredonorte.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2024/931/pl_021_2024_legislativo.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2024/910/pl_023_2024_legislativo.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2024/917/pl_024_2024_legislativo.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2024/919/pl_025_2024_legislativo.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2024/918/pl_026_2024_legislativo.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2024/927/pl_027_2024_legislativo.pdf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2024/943/projeto_de_lei_28-2024.pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portoalegredonorte.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2024/987/pl_030_2024_legislativo.pdf" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2024/989/projeto_de_lei_n_32_-_2024.pdf" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2024/996/projeto_de_lei_no_033-2024.pdf" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2024/1000/projeto_de_lei_do_legislativo_no_034-2024.pdf" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2024/1013/projeto_de_lei_do_legislativo_no_035-2024.pdf" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portoalegredonorte.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2024/992/emenda_02-2024.pdf" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2024/1001/emenda_03-2024.pdf" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2024/1006/emenda_04-2024.pdf" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2024/998/parecer_previo_no_60-2024__pp.pdf" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2024/1002/emenda_impositiva_01-2024_assinado.pdf" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2024/1003/emenda_impositiva_02-2024.pdf" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2024/1004/emenda_impositiva_03-2024.pdf" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2024/1005/emenda_impositiva_04-2024.pdf" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portoalegredonorte.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portoalegredonorte.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2024/990/projeto_de_lei_complementar_01-2024.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H208"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="36.85546875" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="23.28515625" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="124.85546875" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="124" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>