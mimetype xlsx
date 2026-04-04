--- v0 (2025-12-14)
+++ v1 (2026-04-04)
@@ -54,267 +54,267 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>581</t>
   </si>
   <si>
     <t>2023</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>IND</t>
   </si>
   <si>
     <t>Indicação</t>
   </si>
   <si>
     <t>Ze Carlos Leiteiro</t>
   </si>
   <si>
-    <t>https://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/581/indicacao_no_001-2023.pdf</t>
+    <t>http://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/581/indicacao_no_001-2023.pdf</t>
   </si>
   <si>
     <t>Indicação n°001-2023 - Solicita o parolamento da estada dos três marcos que da acesso ao município  de Confresa passando pelo corgão, o trecho esta com muita costela e buracos, sendo  imprescindível a  intervenção do poder  público municipal.</t>
   </si>
   <si>
     <t>582</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
     <t>Jeferson Magrinho</t>
   </si>
   <si>
-    <t>https://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/582/indicacao_no_002-2023.pdf</t>
+    <t>http://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/582/indicacao_no_002-2023.pdf</t>
   </si>
   <si>
     <t>Indicação n° 002-2023 - Que seja feito o reparos de buracos em algumas ruas e avenidas do setor Aeroporto.</t>
   </si>
   <si>
     <t>583</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
     <t>SELIO DA SAC</t>
   </si>
   <si>
-    <t>https://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/583/indicacao_no_003-2023.pdf</t>
+    <t>http://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/583/indicacao_no_003-2023.pdf</t>
   </si>
   <si>
     <t>Indicação n°003-2023 - pavimentação asfáltica, terraplanagem e bueiros na rua 11 de Julho esquina com  avenida Goiás no setor Palmeiras.</t>
   </si>
   <si>
     <t>584</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
     <t>Diva do Loro</t>
   </si>
   <si>
-    <t>https://sapl.portoalegredonorte.mt.leg.br/media/</t>
+    <t>http://sapl.portoalegredonorte.mt.leg.br/media/</t>
   </si>
   <si>
     <t>Indicação n° 004-2023 - Aquisição e instalação de uma rede de quadra de vôlei, mesa de ping-pong, parquinho e ar-condicionado para o abrigo lar cantinho da esperança.</t>
   </si>
   <si>
     <t>585</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
-    <t>https://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/585/indicacao_no_005-2023.pdf</t>
+    <t>http://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/585/indicacao_no_005-2023.pdf</t>
   </si>
   <si>
     <t>Indicação n°005-2023 Implantação de escolinha de balé Infantil  no Município de PORTO ALERGRE DO NORTE-MT</t>
   </si>
   <si>
     <t>586</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
-    <t>https://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/586/indicacao_no_006-2023.pdf</t>
+    <t>http://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/586/indicacao_no_006-2023.pdf</t>
   </si>
   <si>
     <t>Indicação n°006-2023- construção de uma creche no setor buritis para atender crianças de 0 a 4 anos com estrutura adequada conforme norma pré-estabelecidas.</t>
   </si>
   <si>
     <t>587</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
-    <t>https://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/587/indicacao_no_007-2023.pdf</t>
+    <t>http://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/587/indicacao_no_007-2023.pdf</t>
   </si>
   <si>
     <t>Indicação- 007-2023 implantação uma academia da terceira idade no setor Buritis.</t>
   </si>
   <si>
     <t>588</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
-    <t>https://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/588/indicacao_no_008-2023.pdf</t>
+    <t>http://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/588/indicacao_no_008-2023.pdf</t>
   </si>
   <si>
     <t>Indicação n°008-2023 construção e implantação de  uma praça com quiosque ,bem como rampa e escadaria de acesso ao rio Tapirapé na avenida Sebastião pereira as margens do rio Tapirapé.</t>
   </si>
   <si>
     <t>624</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
     <t>ALDENOR LIMA (CUECA)</t>
   </si>
   <si>
     <t>Indicação n° 009/2023 - Realização de projeto comunitário social nos bairros e vilas rurais.</t>
   </si>
   <si>
     <t>602</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
     <t>Ze da Iva</t>
   </si>
   <si>
-    <t>https://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/602/indicacao_no_010-2023.pdf</t>
+    <t>http://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/602/indicacao_no_010-2023.pdf</t>
   </si>
   <si>
     <t>INDICAÇAO N°010 /2023 -CONTRATAR UM PROFISSIONAL DE SAUDE DO LABORATORIO MUNICIPAL EM NOVA FLORESTA .</t>
   </si>
   <si>
     <t>604</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
     <t>Alex Gomes</t>
   </si>
   <si>
-    <t>https://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/604/indicacao_no_011-2023.pdf</t>
+    <t>http://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/604/indicacao_no_011-2023.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº 011/2023 - PARA QUE A SECRETARIA DE SAÚDE POSSA CRIAR UM MEIO COMUNICAÇÃO VIA WHATSAPP PARA QUE OS PACIENTES POSSAM AGENDAR CONSULTA, EXAMES E TAMBÉM ENCAMINHAR DOCUMENTOS DE FORMA DIGITAL, FACILITANDO E AGILIZANDO OS PROCESSOS BURUCRATICOS.</t>
   </si>
   <si>
     <t>608</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
     <t>Indicação n° 012 /2023 - Realizar compras de calcário.</t>
   </si>
   <si>
     <t>609</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
-    <t>https://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/609/indicacao_no_013-2023.pdf</t>
+    <t>http://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/609/indicacao_no_013-2023.pdf</t>
   </si>
   <si>
     <t>Indicação n°013/2023 - Para que a Secretaria de obras Execute a limpeza de lotes públicos na  cidade , principalmente os lotes do setor oeste e na Cohab II.</t>
   </si>
   <si>
     <t>610</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
-    <t>https://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/610/indicacao_no_014-2023.pdf</t>
+    <t>http://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/610/indicacao_no_014-2023.pdf</t>
   </si>
   <si>
     <t>Indicação n° 014 /2023 - Implantação de rede Elétrica com Iluminação  publica .</t>
   </si>
   <si>
     <t>611</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
-    <t>https://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/611/indicacao_no_015-2023.pdf</t>
+    <t>http://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/611/indicacao_no_015-2023.pdf</t>
   </si>
   <si>
     <t>Indicação n °015 /2023 -Indica a Urgente Necessidade de fazer a implantação de  Rede Elétrica com  Iluminação publica na Avenida a Setor Aeroporto .</t>
   </si>
   <si>
     <t>612</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
-    <t>https://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/612/indicacao_no_016-2023.pdf</t>
+    <t>http://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/612/indicacao_no_016-2023.pdf</t>
   </si>
   <si>
     <t>Indicação n° 016 /2023 - Indica a urgente necessidade de montar uma filial da Farmácia básica publica Municipal , para atender a demanda da comunidade de Nova Floresta .</t>
   </si>
   <si>
     <t>613</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
-    <t>https://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/613/indicacao_no_017-2023.pdf</t>
+    <t>http://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/613/indicacao_no_017-2023.pdf</t>
   </si>
   <si>
     <t>Indicação n°017 /2023 - Solicitar a Secretaria de Assistência Social , através do CRAS que faça uma campanha de cadastro único para contemplação do moradores de Porto Alegre do Norte no programa do Governo Federal tarifa social Lei 14.203 .</t>
   </si>
   <si>
     <t>614</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
-    <t>https://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/614/indicacao_no_018-2023.pdf</t>
+    <t>http://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/614/indicacao_no_018-2023.pdf</t>
   </si>
   <si>
     <t>Indicação n ° 018 /2023 - Fazer Sinalização vertical e Horizontal em todas as Ruas Asfaltada do Município e Reformar as pinturas das Sinalizações já Existentes .</t>
   </si>
   <si>
     <t>629</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº 019/2023 - INDICA A NECESSIDADE DE IMPLANTAÇÃO DOS EQUIPAMENTOS NECESSÁRIOS PARA INSTALAÇÃO DE TELEFONIA MÓVEL EM NOVA FLORESTA.</t>
   </si>
   <si>
     <t>630</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº 020/2023 - INDICA A NECESSIDADE DE CONTRATAÇÃO DE SERVIÇOS ESPECIALIZADO DE SEGURANÇA NAS ESCOLAS E CRECHES PÚBLICAS DESTE MUNICIPIO.</t>
   </si>
   <si>
     <t>631</t>
   </si>
@@ -501,267 +501,267 @@
   <si>
     <t>657</t>
   </si>
   <si>
     <t>49</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº 049/2023 - FAZER A IMPLANTAÇÃO DOS BRAÇOS DE LUNINARIAS NO SETOR BURITIS ONDE AINDA NÃO E BENEFICIADO, BEM COMO FAZER A REPOSIÇÃO DAS LAMPADAS POR LED.</t>
   </si>
   <si>
     <t>658</t>
   </si>
   <si>
     <t>50</t>
   </si>
   <si>
     <t>Indicaçao N°050 - AO CHEFE DO PODER EXECUTIVO MUNICIPAL.</t>
   </si>
   <si>
     <t>665</t>
   </si>
   <si>
     <t>51</t>
   </si>
   <si>
-    <t>https://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/665/indicacao_no_051-2023.pdf</t>
+    <t>http://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/665/indicacao_no_051-2023.pdf</t>
   </si>
   <si>
     <t>INDICACÃO N°051/2023 - INPLANTAÇÃO DE REDE ELÉTRICA COM ILUMINAÇÃO PÚBLICA NA AVENIDA BRASIL NO TRECHO ENTRE O SUPERMERCADO NENEZÃO E O BAIRRO SANTOS DUMONT.</t>
   </si>
   <si>
     <t>666</t>
   </si>
   <si>
     <t>52</t>
   </si>
   <si>
-    <t>https://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/666/indicacao_no_052-2023.pdf</t>
+    <t>http://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/666/indicacao_no_052-2023.pdf</t>
   </si>
   <si>
     <t>INDICAÇAO N°052/2023 - MOTORISTA PARA A SAÚDE.</t>
   </si>
   <si>
     <t>667</t>
   </si>
   <si>
     <t>53</t>
   </si>
   <si>
-    <t>https://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/667/indicacao_no_053-2023.pdf</t>
+    <t>http://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/667/indicacao_no_053-2023.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO N° 053/2023 - REALIZAR ESTUDOS PARA VOTAR A FUNCIONAR A MATERNIDADE NO NOSSO MUNICIPIO.</t>
   </si>
   <si>
     <t>668</t>
   </si>
   <si>
     <t>54</t>
   </si>
   <si>
-    <t>https://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/668/indicacao_no_054-2023.pdf</t>
+    <t>http://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/668/indicacao_no_054-2023.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO N°054/2023 - CONCURSO PUBLICO MUNICIPAL.</t>
   </si>
   <si>
     <t>669</t>
   </si>
   <si>
     <t>55</t>
   </si>
   <si>
-    <t>https://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/669/indicacao_no_055-2023.pdf</t>
+    <t>http://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/669/indicacao_no_055-2023.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO N°055/2023 - CONTRATAR TÉCNICO AGRICOLA PARA ATUAR NA SECRETARIA DE AGRICULTURA.</t>
   </si>
   <si>
     <t>676</t>
   </si>
   <si>
     <t>56</t>
   </si>
   <si>
-    <t>https://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/676/indicacao_no_056-2023.pdf</t>
+    <t>http://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/676/indicacao_no_056-2023.pdf</t>
   </si>
   <si>
     <t>INDICAÇAO N°056/2023 - FAZER PONTE DE CONCRETO.</t>
   </si>
   <si>
     <t>670</t>
   </si>
   <si>
     <t>57</t>
   </si>
   <si>
-    <t>https://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/670/indicacao_no_057-2023.pdf</t>
+    <t>http://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/670/indicacao_no_057-2023.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO N°057 /2023 - NECESSIDADE DE REALIZAR UM ESTUDO PARA RENUMERAÇÃO DOS COLETADORES DE MATERIAIS RECICLAVEIS.</t>
   </si>
   <si>
     <t>671</t>
   </si>
   <si>
     <t>58</t>
   </si>
   <si>
-    <t>https://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/671/indicacao_no_058-2023.pdf</t>
+    <t>http://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/671/indicacao_no_058-2023.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO N°058/2023 - AO EXECUTIVO MUNICIPAL QUE PROVIDENCIE A CONTRATAÇÃO DE QUARDA NOTURNO PARA A PRAÇA MUNICIPAL JACOB CARDOSO DE PORTO ALEGRE DO NORTE.</t>
   </si>
   <si>
     <t>672</t>
   </si>
   <si>
     <t>59</t>
   </si>
   <si>
-    <t>https://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/672/indicacao_no_059-2023.pdf</t>
+    <t>http://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/672/indicacao_no_059-2023.pdf</t>
   </si>
   <si>
     <t>INDICAÇAO N°059/2023 - NECESSIDADE DE SER COLOCAR PLACAS DE SINALIZAÇÃO NAS PONTES DAS ESTRADAS VICINAIS E ESTADUAIS NO MUNICIPIO.</t>
   </si>
   <si>
     <t>673</t>
   </si>
   <si>
     <t>60</t>
   </si>
   <si>
-    <t>https://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/673/indicacao_no_060-2023.pdf</t>
+    <t>http://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/673/indicacao_no_060-2023.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO N°060/2023 - NECESSIDADE DE PEDIATRA PARA ATENDER AS CRIANÇAS NA VILA SÃO JOSE.</t>
   </si>
   <si>
     <t>674</t>
   </si>
   <si>
     <t>61</t>
   </si>
   <si>
-    <t>https://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/674/indicacao_no_061-2023.pdf</t>
+    <t>http://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/674/indicacao_no_061-2023.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO N°061/2023 - PAVIMENTAÇÃO ASFALTICA DAS RUAS E AVENIDAS DO SETOR TRÉS IRMÃOS NESSA CIDADE.</t>
   </si>
   <si>
     <t>675</t>
   </si>
   <si>
     <t>62</t>
   </si>
   <si>
-    <t>https://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/675/indicacao_no_062-2023.pdf</t>
+    <t>http://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/675/indicacao_no_062-2023.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO N°062/2023 - NECESSIDADE DE REQUERER UM VEICULO CAMINHÃO PARA  COLETA DE LIXO.</t>
   </si>
   <si>
     <t>683</t>
   </si>
   <si>
     <t>63</t>
   </si>
   <si>
-    <t>https://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/683/indicacao_no_063-2023.pdf</t>
+    <t>http://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/683/indicacao_no_063-2023.pdf</t>
   </si>
   <si>
     <t>Indicação n° 063/2023 - Fazer rotatória nos cruzamentos da avenida Sebastião Pereira.</t>
   </si>
   <si>
     <t>684</t>
   </si>
   <si>
     <t>64</t>
   </si>
   <si>
-    <t>https://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/684/indicacao_no_064-2023.pdf</t>
+    <t>http://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/684/indicacao_no_064-2023.pdf</t>
   </si>
   <si>
     <t>Indicação n° 064/2023 - Pavimentação asfáltica das ruas e avenidas da cohab 1.</t>
   </si>
   <si>
     <t>685</t>
   </si>
   <si>
     <t>65</t>
   </si>
   <si>
-    <t>https://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/685/indicacao_no_065-2023.pdf</t>
+    <t>http://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/685/indicacao_no_065-2023.pdf</t>
   </si>
   <si>
     <t>Indicação n° 065/2023 - Ponte sobre o córrego Corgão na Colônia Goiás 2.</t>
   </si>
   <si>
     <t>687</t>
   </si>
   <si>
     <t>66</t>
   </si>
   <si>
-    <t>https://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/687/indicacao_no_066-2023.pdf</t>
+    <t>http://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/687/indicacao_no_066-2023.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO N.066/2023 - •	PARA QUE O EXECUTIVO REQUEIRA OS ÔNIBUS ESCOLARES DE CONVÊNIO ESTADUAL/FEDERAL QUE POSSUEM MAIS DE 10 ANOS DE USO PARA TRANSFERIR A PROPRIEDADE EM FAVOR DO MUNICÍPIO DE PORTO ALEGRE DO NORTE/MT.</t>
   </si>
   <si>
     <t>688</t>
   </si>
   <si>
     <t>67</t>
   </si>
   <si>
-    <t>https://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/688/indicacao_no_067-2023.pdf</t>
+    <t>http://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/688/indicacao_no_067-2023.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº.067/2023 - QUE SEJA FEITO O PATROLAMENTO E CASCALHAMENTO NA ESTRADA VICINAL QUE INICIA NA MT 550 (PRÓXIMO A PONTE DO RIO TAPIRAPÉ) E TERMINA NA PROPRIEDADE DO SR.JOÃO BENTO.</t>
   </si>
   <si>
     <t>689</t>
   </si>
   <si>
     <t>68</t>
   </si>
   <si>
-    <t>https://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/689/indicacao_no_068-2023.pdf</t>
+    <t>http://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/689/indicacao_no_068-2023.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº.068/2023 - A POSSIBILIDADE DE FAZER UM LEILÃO DAS MÁQUINAS E CARROS QUE ESTÃO SEM UTILIDADE.</t>
   </si>
   <si>
     <t>690</t>
   </si>
   <si>
     <t>69</t>
   </si>
   <si>
-    <t>https://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/690/indicacao_no_069-2023.pdf</t>
+    <t>http://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/690/indicacao_no_069-2023.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº.069/2023 - FAZER REFORMA NA ESCOLA MUNICIPAL SÃO GERALDO.</t>
   </si>
   <si>
     <t>692</t>
   </si>
   <si>
     <t>70</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº.070/2023 - INSTALAÇÃO E ACESSO À INTERNET MÓVEL WI-FI PARA OS PACIENTES E SEUS ACOMPANHANTES NO HOSPITAL PÚBLICO NESTE MUNICIPIO.</t>
   </si>
   <si>
     <t>694</t>
   </si>
   <si>
     <t>71</t>
   </si>
   <si>
     <t>INCAÇÃO N°071/2023 - AQUISIÇÃO DE UM ONIBUS PARA ATENDER OS MEMBROS DA TERCEIRA IDADE DAS IGREJAS E DOS ATLETAS DO MUNICIPIO DE PORTO ALEGRE DO NORTE - MT.</t>
   </si>
   <si>
     <t>695</t>
   </si>
@@ -987,159 +987,159 @@
   <si>
     <t>735</t>
   </si>
   <si>
     <t>96</t>
   </si>
   <si>
     <t>ANECESSIDADE DE REALIZAR AQUISIÇÃO DE UMA AMBULANCIA PARA NOVA FLORESTA.</t>
   </si>
   <si>
     <t>745</t>
   </si>
   <si>
     <t>97</t>
   </si>
   <si>
     <t>BEBEDOURO COM ÁGUA GELADA NO CAMPO GESIL ARAUJO.</t>
   </si>
   <si>
     <t>749</t>
   </si>
   <si>
     <t>98</t>
   </si>
   <si>
-    <t>https://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/749/indicacao_98-2023.pdf</t>
+    <t>http://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/749/indicacao_98-2023.pdf</t>
   </si>
   <si>
     <t>PARA EXECUTAR REFORMA E AMPLIAÇÃO DO LABORATORIO MUNICIPAL DE ANÁLISES CLINICAS.</t>
   </si>
   <si>
     <t>750</t>
   </si>
   <si>
     <t>99</t>
   </si>
   <si>
-    <t>https://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/750/indicacao_99-2023.pdf</t>
+    <t>http://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/750/indicacao_99-2023.pdf</t>
   </si>
   <si>
     <t>AQUISIÇAO DE UM VEICULO VAN, PARA TRANSPORTE DOS  SERVIDOERS QUE TRABALHAM NA SECRETARIA DE OBRAS.</t>
   </si>
   <si>
     <t>751</t>
   </si>
   <si>
     <t>100</t>
   </si>
   <si>
-    <t>https://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/751/indicacao_100-2023.pdf</t>
+    <t>http://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/751/indicacao_100-2023.pdf</t>
   </si>
   <si>
     <t>E SUGERE A CRIAÇÃO DA APAE NO MUNICIPIO DE PORTO ALEGRE DO NORTE-MT.</t>
   </si>
   <si>
     <t>752</t>
   </si>
   <si>
     <t>101</t>
   </si>
   <si>
-    <t>https://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/752/indicacao_101-2023.pdf</t>
+    <t>http://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/752/indicacao_101-2023.pdf</t>
   </si>
   <si>
     <t>REFORMA E AMPLIAÇAO DA SECRETARIA DE OBRAS DESTE MUNICIPIO.</t>
   </si>
   <si>
     <t>753</t>
   </si>
   <si>
     <t>102</t>
   </si>
   <si>
-    <t>https://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/753/indicacao_102-2023.pdf</t>
+    <t>http://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/753/indicacao_102-2023.pdf</t>
   </si>
   <si>
     <t>AQUISIÇÃO DE LAVA JATO PARA ATENDER A SECRETARIA DE OBRAS DESTE MINICIPIO.</t>
   </si>
   <si>
     <t>754</t>
   </si>
   <si>
     <t>103</t>
   </si>
   <si>
-    <t>https://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/754/indicacao_103-2023.pdf</t>
+    <t>http://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/754/indicacao_103-2023.pdf</t>
   </si>
   <si>
     <t>AQUISIÇÃO DE UM CAMINHÃO COMBOIO MELOSA PARA ATENDER A SECRETARIA DE OBRAS DESTE MUNICIPIO.</t>
   </si>
   <si>
     <t>755</t>
   </si>
   <si>
     <t>104</t>
   </si>
   <si>
-    <t>https://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/755/indicacao_104-2023.pdf</t>
+    <t>http://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/755/indicacao_104-2023.pdf</t>
   </si>
   <si>
     <t>QUE SEJA FEITA MANUTENÇÃO COM PATROLAMENTO NA ESTRADA VICINAL,CONHECIDA DO EX- VEREADOR JUSTINO NO PA PIRACICABA.</t>
   </si>
   <si>
     <t>756</t>
   </si>
   <si>
     <t>105</t>
   </si>
   <si>
-    <t>https://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/756/indicacao_105-2023.pdf</t>
+    <t>http://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/756/indicacao_105-2023.pdf</t>
   </si>
   <si>
     <t>DA NECESSIDADE DE CONTRATAÇÃO DE FORMA IMEDIATA DE MEDICO FONOAUDIÓLOGO PARA ATENDIMENTO NA SAÚDE EDUCAÇÃO E ASSISTÊNCIA SOCIAL.</t>
   </si>
   <si>
     <t>757</t>
   </si>
   <si>
     <t>106</t>
   </si>
   <si>
-    <t>https://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/757/indicacao_106-2023.pdf</t>
+    <t>http://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/757/indicacao_106-2023.pdf</t>
   </si>
   <si>
     <t>PARA CONTRATAR PROFESSOR COM CURSO OU DOMINIO EM LINGUAGEM DE SINAIS LIBRAS PARA APOIO AOS ALUNOS ESPECIAIS NA EDUCAÇÃO MUNICIPAL.</t>
   </si>
   <si>
     <t>759</t>
   </si>
   <si>
     <t>107</t>
   </si>
   <si>
-    <t>https://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/759/indicacao_107-2023.pdf</t>
+    <t>http://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/759/indicacao_107-2023.pdf</t>
   </si>
   <si>
     <t>AQUISIÇÃO DE UNIDADE ODONTOLÓGICA MOVEL UOM COM CONSULTÓRIO PARA ZONA RURAL OU ÁREAS DE DIFICIL ACESSO E PARA ÁREAS DESCOBERTAS DE SAÚDE BUCAL A FIM DE ATENDER AS NECESSIDADES DA REDE MUNICIPAL DE SAÚDE DE PORTO ALEGRE DO NORTE - MT.</t>
   </si>
   <si>
     <t>758</t>
   </si>
   <si>
     <t>108</t>
   </si>
   <si>
     <t>QUE SEJA FEITA A CONTRATAÇÃO DE UM AGENTE COMUNITARIO DE SAUDE PARA ATENDER A COMUNIDADE DA REGIÃO DO RIO XAVANTINHO.</t>
   </si>
   <si>
     <t>765</t>
   </si>
   <si>
     <t>110</t>
   </si>
   <si>
     <t>NECESSIDADE DE REALIZAR REFORMA GERAL NA ESCOLA MUNICIPAL TAPIRAPÉ.</t>
   </si>
   <si>
     <t>766</t>
   </si>
@@ -1191,69 +1191,69 @@
   <si>
     <t>MA</t>
   </si>
   <si>
     <t>Moção de Aplausos</t>
   </si>
   <si>
     <t>Moção de Aplausos n° 01/2023 -  Empresários</t>
   </si>
   <si>
     <t>707</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSOS Nº.02/2023 - AO SENHOR WESLEY TAVARES NETO</t>
   </si>
   <si>
     <t>712</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSOS N°03/2023 - Á EQUIPE DO INSTITUTO BRASILEIRO DE GEOGRAFIA E ESTATISTICA IBGE COORDENADORES E RECENSEADORES PELO EXCELENTE TRABALHO DESENVOLVIDOS NA REALIZAÇÃO DO CENSO DEMOGRÁFICOS EM PORTO ALEGRE DO NORTE - MT.</t>
   </si>
   <si>
     <t>779</t>
   </si>
   <si>
-    <t>https://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/779/mocao_aplauso_4.pdf</t>
+    <t>http://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/779/mocao_aplauso_4.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSO AOS POLICIAIS CIVIS DO MUNICIPIO DE PORTO ALEGRE DO NORTE - MT</t>
   </si>
   <si>
     <t>593</t>
   </si>
   <si>
     <t>PDL</t>
   </si>
   <si>
     <t>Projeto de Decreto Legislativo</t>
   </si>
   <si>
     <t>MD</t>
   </si>
   <si>
-    <t>https://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/593/decreto_legislativo_no_01-2023.pdf</t>
+    <t>http://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/593/decreto_legislativo_no_01-2023.pdf</t>
   </si>
   <si>
     <t>PROJETO DE DECRETO LEGISLATIVO Nº 01/2023 - Aprova as Contas anuais de governo do exercício de 2021 do Sr. Daniel Rosa do Lago, Parecer Prévio TCE-MT nº 135/2022-PP.</t>
   </si>
   <si>
     <t>748</t>
   </si>
   <si>
     <t>CONCEDE O TITULO DE CIDADÃ PORTO ALEGRENSE A SENHORA ACIOLINA FERREIRA LIMA.</t>
   </si>
   <si>
     <t>737</t>
   </si>
   <si>
     <t>CONCEDE O TITULO DE CIDADAO PORTO ALEGRENSE AO SENHOR EDÉSIO GUIMARÃES DA SILVA.</t>
   </si>
   <si>
     <t>736</t>
   </si>
   <si>
     <t>CONCEDE O TITULO DE CIDADÃO PORTO ALEGRENSE AO SENHOR MANOEL JOAGUIM DE ASSIS.</t>
   </si>
   <si>
     <t>738</t>
   </si>
@@ -1287,141 +1287,141 @@
   <si>
     <t>743</t>
   </si>
   <si>
     <t>CONCEDE O TITULO DE CIDADÃO PORTO ALEGRENSE AO SENHOR ORIOVALDO CHAGAS.</t>
   </si>
   <si>
     <t>744</t>
   </si>
   <si>
     <t>CONCEDE O TITULO DE CIDADÃO PORTO ALEGRENSE AO SENHOR JOÃO DE SOUSA LIMA.</t>
   </si>
   <si>
     <t>596</t>
   </si>
   <si>
     <t>PLC</t>
   </si>
   <si>
     <t>Projeto de Lei Complementar</t>
   </si>
   <si>
     <t>Daniel Rosa do Lago</t>
   </si>
   <si>
-    <t>https://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/596/projeto_de_lei_complementar_001-2023.pdf</t>
+    <t>http://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/596/projeto_de_lei_complementar_001-2023.pdf</t>
   </si>
   <si>
     <t>Projeto de lei complementar n°001/2023- Fixa o desconto para pagamento antecipado do Imposto predial territorial Urbano IPTU, no exercício de 2023 e da providencias.</t>
   </si>
   <si>
     <t>594</t>
   </si>
   <si>
     <t>PLO</t>
   </si>
   <si>
     <t>Projeto de Lei do Executivo</t>
   </si>
   <si>
-    <t>https://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/594/projeto_de_lei_02-2023.pdf</t>
+    <t>http://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/594/projeto_de_lei_02-2023.pdf</t>
   </si>
   <si>
     <t>Projeto de  Lei n°002 -2023- Altera a Lei n°937/2021 de 04 de março de 2021, que institui o programa de recuperação de credito do município.</t>
   </si>
   <si>
     <t>599</t>
   </si>
   <si>
-    <t>https://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/599/projeto_de_lei_03-2023.pdf</t>
+    <t>http://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/599/projeto_de_lei_03-2023.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei n°003/2023-Altera a Lei n°1021/2022 de 05 de Agosto de 2022, que aprova o loteamento urbano a ser denominado de Loteamento Araguaia III e da outras providencias.</t>
   </si>
   <si>
     <t>595</t>
   </si>
   <si>
-    <t>https://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/595/projeto_de_lei_04-2023.pdf</t>
+    <t>http://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/595/projeto_de_lei_04-2023.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei n°004/2023 -  Dispõe sobre Abertura de credito Adicional Suplementar e da outras providencias.</t>
   </si>
   <si>
     <t>600</t>
   </si>
   <si>
-    <t>https://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/600/projeto_de_lei_05-2023.pdf</t>
+    <t>http://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/600/projeto_de_lei_05-2023.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei Municipal n° 05 / 2023 - Estabelece a Estrutura e o Funcionamento do Conselho Tutelar do Município de Porto Alegre  Norte e da outras providencias .</t>
   </si>
   <si>
     <t>601</t>
   </si>
   <si>
-    <t>https://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/601/projeto_de_lei_06-2023.pdf</t>
+    <t>http://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/601/projeto_de_lei_06-2023.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei n°006 /2023 - Dispõe sobre Abertura de credito Adicional Suplementar e da outras Providencias.</t>
   </si>
   <si>
     <t>620</t>
   </si>
   <si>
-    <t>https://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/620/projeto_de_lei_07-2023.pdf</t>
+    <t>http://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/620/projeto_de_lei_07-2023.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei n° 007/2023 - Altera a lei n° 1047/2023 de 16 de março de 2023, que altera a lei municipal n° 1021/2022, e dá outras providencias.</t>
   </si>
   <si>
     <t>621</t>
   </si>
   <si>
-    <t>https://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/621/projeto_de_lei_08-2023.pdf</t>
+    <t>http://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/621/projeto_de_lei_08-2023.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei n° 008/2023 - Autoriza o Poder Legislativo Municipal a receber em doação da Prefeitura um veiculo e da outras providencias.</t>
   </si>
   <si>
     <t>627</t>
   </si>
   <si>
     <t>Projeto de Lei n°010 / 2023 - Sumula Dispõe Abertura de Credito Adicional especial e da outras providencias</t>
   </si>
   <si>
     <t>626</t>
   </si>
   <si>
     <t>Projeto de Lei n°011/2023 - Dispõe sobre Abertura de credito Adicional Suplementar e da outras providencias.</t>
   </si>
   <si>
     <t>625</t>
   </si>
   <si>
-    <t>https://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/625/projeto_de_lei_12-2023.pdf</t>
+    <t>http://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/625/projeto_de_lei_12-2023.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei n°012 /2023 - Dispõe sobre Abertura de credito Adicional Especial e da outras Providencias.</t>
   </si>
   <si>
     <t>640</t>
   </si>
   <si>
     <t>Projeto de Lei n°013/2023 - Abertura de credito especial, na Lei Municipal n°1042/2022, que trata da Lei orçamentária anual para o Exercício de 2023 e da outras providencias .</t>
   </si>
   <si>
     <t>663</t>
   </si>
   <si>
     <t>PROJETO DE LEI N°014/2023 - DISPEOE SOBRE ABERTURA DE CREDITO ESPECIAL NA LEI MUNICIPAL N°1042/2022, QUE TRATA DA LEI ORÇAMENTÁRIA ANUAL PARA O EXERCICIO  DE 2023,E DÁ OUTRA PROVIDENCIAS.</t>
   </si>
   <si>
     <t>678</t>
   </si>
   <si>
     <t>PROJETO LEI-LDO N°015/2023-SOBRE AS DIRETRIZES PARA A ELABORAÇAO E EXECUÇAO DA LEI ORÇAMENTARIAS ANUAL DE 2024 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>682</t>
   </si>
@@ -1458,168 +1458,168 @@
   <si>
     <t>PROJETO DE LEI N°025/2023 - ALTERA O PARÁGRAFO SEGUNDO DO ARTIGO 2° DA LEI MUNICIPAL N°842/2018.</t>
   </si>
   <si>
     <t>693</t>
   </si>
   <si>
     <t>PROJETO DE LEI N°026/2023 - DISPPO SOBRE ABERTURA DE CREDITOS ADICIONAIS SUPLEMENTAR E DA OUTRAS PROVIDENCIAS.</t>
   </si>
   <si>
     <t>702</t>
   </si>
   <si>
     <t>PROJETO  DE LEI  N°027/2023 - DISPOE SOBRE ABBERTURA DE CREDITO ADICIONAL SUPLEMENTAR PARA FINANCIAR AÇÕES DE APOIO AO AUDIOVISUAL E DEMAS SETORES DE CULTURA COM RECURSOS DA LEI COMPLEMENTAR 195/2022 - PAULO GUSTAVO.</t>
   </si>
   <si>
     <t>703</t>
   </si>
   <si>
     <t>PROJETO DE LEI N°028/2023 - DISPOE SOBRE ABERTURA DE CREDITO ADICIONAL SUPLEMENTA E DA OUTRAS PROVIDENCIAS.</t>
   </si>
   <si>
     <t>726</t>
   </si>
   <si>
-    <t>https://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/726/projeto_de_lei_029-2023.pdf</t>
+    <t>http://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/726/projeto_de_lei_029-2023.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE O HORÁRIO DE FUNCIONAMENTO DE BARES E SIMILARES E OUTROS ESTABELECIMENTOS DE REUNIÃO DE PÚBLICO DO MUNICIPIO DE PORTO ALEGRE DO NORTE E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>789</t>
   </si>
   <si>
     <t>PREOJETO DE LEI Nº 032/2023 - LEI ORÇAMENTARIA  ANUAL 2024 - LOA</t>
   </si>
   <si>
     <t>728</t>
   </si>
   <si>
     <t>33</t>
   </si>
   <si>
     <t>DISPOE SOBRE ABERTURA DE CREDITO ADICIONAL ESPECIAL E DA OUTRAS PROVIDENCIAS.</t>
   </si>
   <si>
     <t>761</t>
   </si>
   <si>
     <t>34</t>
   </si>
   <si>
-    <t>https://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/761/projeto_de_lei_034-2023.pdf</t>
+    <t>http://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/761/projeto_de_lei_034-2023.pdf</t>
   </si>
   <si>
     <t>CONCEDE INCENTIVO DE QUALIFICAÇÃO AOS AGENTES COMUNITÁRIOS DE SAÚDE E DÁ OUTRAS PROVIDENCIAS.</t>
   </si>
   <si>
     <t>762</t>
   </si>
   <si>
     <t>35</t>
   </si>
   <si>
-    <t>https://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/762/projeto_de_lei_035-2023.pdf</t>
+    <t>http://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/762/projeto_de_lei_035-2023.pdf</t>
   </si>
   <si>
     <t>ALTERA O ART.1°DA LEI MUNICIPAL N°652/2023 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>763</t>
   </si>
   <si>
-    <t>https://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/763/projeto_de_lei_036-2023.pdf</t>
+    <t>http://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/763/projeto_de_lei_036-2023.pdf</t>
   </si>
   <si>
     <t>CRIA O CARGO DE PROFESSOR DE LIBRAS E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>764</t>
   </si>
   <si>
     <t>37</t>
   </si>
   <si>
-    <t>https://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/764/projeto_de_lei_037-2023.pdf</t>
+    <t>http://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/764/projeto_de_lei_037-2023.pdf</t>
   </si>
   <si>
     <t>ALTERA O ART.5°DA LEI MUNICIPAL N°474/2006 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>774</t>
   </si>
   <si>
     <t>38</t>
   </si>
   <si>
-    <t>https://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/774/pl_038-23.pdf</t>
+    <t>http://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/774/pl_038-23.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O MUNICIPIO DE PORTO ALEGRE DO NORTE A ADQUIRIR VEICULO DE TRANSPORTE DE PASSAGEIROS E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>795</t>
   </si>
   <si>
     <t>PROJETO DE LEI 039/2023 - CRIA A TARIFA SOCIAL DE AGUA NO MUNICIPIO DE PORTO ALEGRE DO NORTE-MT</t>
   </si>
   <si>
     <t>775</t>
   </si>
   <si>
     <t>40</t>
   </si>
   <si>
-    <t>https://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/775/pl_040-23.pdf</t>
+    <t>http://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/775/pl_040-23.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL A CONTRATAR SERVIDORES POR TEMPO DETERMINADO.</t>
   </si>
   <si>
     <t>776</t>
   </si>
   <si>
-    <t>https://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/776/pl_041-23.pdf</t>
+    <t>http://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/776/pl_041-23.pdf</t>
   </si>
   <si>
     <t>CRIA CRECHE MUNICIPAL MARIA VIANA NO MUNICIPIO DE PORTO ALEGRE DO NORTE E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>777</t>
   </si>
   <si>
-    <t>https://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/777/pl_042-23.pdf</t>
+    <t>http://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/777/pl_042-23.pdf</t>
   </si>
   <si>
     <t>SUMULA DISPOE SOBRE ABERTURA DE CREDITOS ADICIONAIS SUPLEMENTAR E DA UOTRAS PROVIDENCIAS.</t>
   </si>
   <si>
     <t>778</t>
   </si>
   <si>
-    <t>https://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/778/pl_043-23.pdf</t>
+    <t>http://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/778/pl_043-23.pdf</t>
   </si>
   <si>
     <t>DISPOE SOBRE ABERTURA DE CREDITO ADICIONAL SUPLEMENTAR E DA OUTRAS PROVIDENCIAS.</t>
   </si>
   <si>
     <t>793</t>
   </si>
   <si>
     <t>DISPOE SOBRE ASSESSORIA DA ATIVIDADE DE LICENCIAMENTO AMBIENTAL PARA O CONSÓRCIO INTERMUNICIPAL DE DESENVOLVIMENTO ECONÔMICO,SÓCIO E AMBIENTAL - NORTE ARAGUAIA E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>794</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO A DESENVOLVER AÇÕES E CONTRAPARTIDA MUNICIPAL PARA IMPLEMENTAR O PROGRAMA MINHA CASA MINHA VIDA - FAIXA 1- MODALIDADE OFERTA PÚBLICA, CONFORME DISPOSTO NA LEI N°11.977 DE 07 DE JULHO DE 2009, NA PORTARIA N°725 DE 05 DE JUNHO DE 2023 E AINDA NAS DISPOSICÕES DAS INSTRUÇÕES NORMATIVAS DO MINISTERIO DAS CIDADES,E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>802</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº 046/2023 - REGULAMENTA AS ATRIBUIÇÕES E VENCIMENTOS DOS SERVIDORES E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>796</t>
   </si>
@@ -1629,183 +1629,183 @@
   <si>
     <t>797</t>
   </si>
   <si>
     <t>ALTERA O INCISO II DO ARTIGO 5° DA LEI MUNICIPAL N°1042/2022, QUE TRATA DA LEI ORÇAMENTÁRIA ANUAL PARA O EXERCICIO DE 2023 E DA OUTRAS PROVIDENCIAS.</t>
   </si>
   <si>
     <t>798</t>
   </si>
   <si>
     <t>799</t>
   </si>
   <si>
     <t>AUTORIZA O CHEFE DO PODER EXECUTIVO A PERMUTAR IMÓVEIS PÚBLICOS URBANOS E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>800</t>
   </si>
   <si>
     <t>AUTORIZA A DOAÇÃO DE TERRENO PÚBLICO PARA FINS DE INSTALAÇÃO DE EMPRESAS DO RAMO DE FRIGORIFICOS.</t>
   </si>
   <si>
     <t>803</t>
   </si>
   <si>
-    <t>https://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/803/pl_052-2023.pdf</t>
+    <t>http://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/803/pl_052-2023.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL A FIRMAR INSTRUMENTO E ALIENAR ÁREAS PÚBLICAS PARA CONSTRUÇAO DE UNIDADES HABITACIONAIS VINCULADAS AOS PROGRAMAS DE HABITAÇÃO FEDERAL MINHA CASA MINHA VIDA E ESTADUAL SER FAMILIA HABITAÇAO E DA OUTRAS PROVIDENCIAS.</t>
   </si>
   <si>
     <t>804</t>
   </si>
   <si>
-    <t>https://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/804/pl_053-2023.pdf</t>
+    <t>http://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/804/pl_053-2023.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A CRIAÇÃO DE PROGRAMA DE INCENTIVOS A PROJETOS HABITACIONAIS DE INTERESSE SOCIAL VINCULADO AOS PROGRAMAS DE HABITAÇAO FEDERAL MINHA CASA MINHA VIDA E ESTADUAL SER FAMILIA HABITAÇÃO OU MUNICIPAL.</t>
   </si>
   <si>
     <t>580</t>
   </si>
   <si>
     <t>PRE</t>
   </si>
   <si>
     <t>Projeto de Resolução</t>
   </si>
   <si>
-    <t>https://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/580/projeto_de_resolucao_01-2023.pdf</t>
+    <t>http://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/580/projeto_de_resolucao_01-2023.pdf</t>
   </si>
   <si>
     <t>PROJETO DE RESOLUÇÃO Nº.001/2023  - CRIA AS COMISSÕES PERMANENTES PARA O 2º BIÊNIO 2023/2024.</t>
   </si>
   <si>
     <t>632</t>
   </si>
   <si>
     <t>Projeto de Resolução n° 03 / 2023 - Sobre a criação de comissão especial com a finalidade de modificar reformar o Regimento Interno da Câmara Municipal de Porto Alegre do Norte - MT .</t>
   </si>
   <si>
     <t>681</t>
   </si>
   <si>
     <t>PROJETO DE RESOLUÇÃO DO LEGISLATIVO N°05/2023 - RECESSO  LEGISLATIVO JULHO/2023.</t>
   </si>
   <si>
     <t>710</t>
   </si>
   <si>
     <t>RESOLUÇÃO INTERNA Nº.008/2023 -  ALTERAÇÃO DO REGIMENTO INTERNO.</t>
   </si>
   <si>
     <t>746</t>
   </si>
   <si>
     <t>CRIA A COMISSÃO PARLAMENTAR DE INQUÉRITO INDICADA PELO REQUERIMENTO N°020/2023 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>801</t>
   </si>
   <si>
     <t>FICA CONTITUIDA A COMISSÃO ESPECIAL PARA RESPONDER PELO RECESSO LEGISLATIVO DA CÃMARA MUNICIPAL DE PORTO ALEGRE DO NORTE - MT NO PERIODO DE 23/12/2023 A 01/02/2024.</t>
   </si>
   <si>
     <t>603</t>
   </si>
   <si>
     <t>REQ</t>
   </si>
   <si>
     <t>Requerimento</t>
   </si>
   <si>
-    <t>https://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/603/requerimento_01-2023.pdf</t>
+    <t>http://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/603/requerimento_01-2023.pdf</t>
   </si>
   <si>
     <t>Requerimento N° 01/2023 - Solicitação de informações .</t>
   </si>
   <si>
     <t>605</t>
   </si>
   <si>
-    <t>https://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/605/requerimento_02-2023.pdf</t>
+    <t>http://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/605/requerimento_02-2023.pdf</t>
   </si>
   <si>
     <t>Requerimento nº 02/2023 - realização de uma Sessão Solene no dia 20 de março de 2023 as 19:30 hs para entrega dos certificado de formatura da primeira turma da escola do legislativo.</t>
   </si>
   <si>
     <t>606</t>
   </si>
   <si>
-    <t>https://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/606/requerimento_03-2023.pdf</t>
+    <t>http://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/606/requerimento_03-2023.pdf</t>
   </si>
   <si>
     <t>Requerimento nº 03/2023 - realização de uma Sessão Especial na comunidade da de Nova Floresta nesse município no dia 08 de maio de 2023</t>
   </si>
   <si>
     <t>607</t>
   </si>
   <si>
-    <t>https://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/607/requerimento_04-2023.pdf</t>
+    <t>http://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/607/requerimento_04-2023.pdf</t>
   </si>
   <si>
     <t>Requerimento nº 04/2023 - realização de uma Sessão Especial no Bairro Buritis no dia 13 de junho de 2023.</t>
   </si>
   <si>
     <t>615</t>
   </si>
   <si>
-    <t>https://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/615/requerimento_06-2023.pdf</t>
+    <t>http://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/615/requerimento_06-2023.pdf</t>
   </si>
   <si>
     <t>Requerimento n° 06 /2023 -Copia do projeto da drenagem da Avenida e segunda etapa Sebastiao pereira .</t>
   </si>
   <si>
     <t>616</t>
   </si>
   <si>
-    <t>https://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/616/requerimento_07-2023.pdf</t>
+    <t>http://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/616/requerimento_07-2023.pdf</t>
   </si>
   <si>
     <t>Requerimento n°07 /2023 - Alteração de Regimento Interno e lei orgânica Municipal .</t>
   </si>
   <si>
     <t>617</t>
   </si>
   <si>
-    <t>https://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/617/requerimento_08-2023.pdf</t>
+    <t>http://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/617/requerimento_08-2023.pdf</t>
   </si>
   <si>
     <t>Requerimento n° 08/2023 - Solicitação de informações.</t>
   </si>
   <si>
     <t>622</t>
   </si>
   <si>
-    <t>https://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/622/requerimento_09-2023.pdf</t>
+    <t>http://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/622/requerimento_09-2023.pdf</t>
   </si>
   <si>
     <t>Requerimento nº 09/2023 - Solicitanto audiência publica.</t>
   </si>
   <si>
     <t>635</t>
   </si>
   <si>
     <t>REQUERIMENTO 011/2023 - informação quanto ao cumprimento da Lei Municipal nº 1.053/2023.</t>
   </si>
   <si>
     <t>634</t>
   </si>
   <si>
     <t>Requerimento n° 012 / 2023 - Cumprimento da Lei 617 / 2010 em seu 7° Inciso II alínea [e] e 2°</t>
   </si>
   <si>
     <t>639</t>
   </si>
   <si>
     <t>Requerimento n°013/2023- Antecipar a Sessão Especial Bairro Buriti  dia 13 06  23 para 25 05 23 ás 19;30 hs.</t>
   </si>
   <si>
     <t>659</t>
   </si>
@@ -1824,156 +1824,156 @@
   <si>
     <t>REQUERIMENTO N°016/2023 - UMA SESSÃO ESPECIAL.</t>
   </si>
   <si>
     <t>708</t>
   </si>
   <si>
     <t>REQUERIMENTO N°18/2023- TRATAMEMENTO DE SAÚDE.</t>
   </si>
   <si>
     <t>709</t>
   </si>
   <si>
     <t>REQUERIMENTO N019/2023 - ANTECIPAÇÃO DA SESSÃO ORDINÀARIA.</t>
   </si>
   <si>
     <t>597</t>
   </si>
   <si>
     <t>PLL</t>
   </si>
   <si>
     <t>Projeto de Lei do Legislativo</t>
   </si>
   <si>
-    <t>https://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/597/projeto_de_lei_02-2023_-_legislativo.pdf</t>
+    <t>http://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/597/projeto_de_lei_02-2023_-_legislativo.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei Legislativo n° 02/2023 - Institui o serviço especial gratuito  de transporte para tratamento de saúde  no município de Porto Alegre do Norte /MT.</t>
   </si>
   <si>
     <t>598</t>
   </si>
   <si>
-    <t>https://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/598/projeto_de_lei_03-2023_-_legislativo.pdf</t>
+    <t>http://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/598/projeto_de_lei_03-2023_-_legislativo.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei n°03/2023 - dispõe sobre a autorização do poder Executivo a contratar empresas particulares de prestação de serviços de exames e consultas de saúde.</t>
   </si>
   <si>
     <t>618</t>
   </si>
   <si>
-    <t>https://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/618/projeto_de_lei_04-2023_-_legislativo.pdf</t>
+    <t>http://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/618/projeto_de_lei_04-2023_-_legislativo.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei n° 04 / 2023 - Dispõe sobre o Fornecimento de terra ou Cascalho A População ,concede Incentivo para instalação de Empresas no município de Porto Alegre do Norte e da outras providencias .</t>
   </si>
   <si>
     <t>619</t>
   </si>
   <si>
-    <t>https://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/619/projeto_de_lei_05-2023_-_legislativo.pdf</t>
+    <t>http://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/619/projeto_de_lei_05-2023_-_legislativo.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o procedimento para a instalação de infraestrutura de suporte para estação transmissora de radiocomunicação.</t>
   </si>
   <si>
     <t>628</t>
   </si>
   <si>
     <t>Projeto de lei n°06 / 2023 - Sobre o fornecimento de embalagens nos medicamentos da Farmácia básica e envelopes nos resultados de exames laboratoriais no Município de Porto Alegre do Norte e da outra providencias .</t>
   </si>
   <si>
     <t>691</t>
   </si>
   <si>
     <t>PROJETO DE LEI N°007/2023 - PADRONIZAÇÃO DAS PINTURAS EXTERNAS E INTERNAS DOS PREDIOS PÚBLICOS COM AS CORES DA BANDEIRAS DO MUNICIPIO E DA OUTRAS  PROVIDENCIAS.</t>
   </si>
   <si>
     <t>677</t>
   </si>
   <si>
     <t>PROJETO DE LEI N°08/2023- Parceria entre o Município de Porto Alegre do Norte- MT  A Caixa Econômica Federal, Governo do Estado de Mato Grosso.</t>
   </si>
   <si>
     <t>686</t>
   </si>
   <si>
-    <t>https://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/686/projeto_de_lei_09-2023_-_legislativo.pdf</t>
+    <t>http://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/686/projeto_de_lei_09-2023_-_legislativo.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI N°09/2023 - INSTITUI O PROGRAMA MUNICIPAL DE CONTRATAÇÃO DE MENORES APRENDIZES NOAMBITO DO MUNICIPIO DE PORTO ALEGRE DO NORTE E DÁ OUTRA PROVIDENCIAS.</t>
   </si>
   <si>
     <t>725</t>
   </si>
   <si>
     <t>Dispõe sobre a criação e implantação da Ótica Popular com a finalidade de assegurar o fornecimento de óculos de grau às famílias carentes, cuja renda mensal per capita seja igual ou inferior a um salário-mínimo mensal.</t>
   </si>
   <si>
     <t>713</t>
   </si>
   <si>
     <t>PROJETO DE LEI N°14/2023 - DISPÕE SOBRE A ISENÇAO DE PAGAMENTO DE TAXA DE INSCRIÇAO EM CONCURSOS PÚBLICOS REALIZADOS NO AMBITO DO PODER EXECUTIVO E LEGISLATIVO MUNICIPAL E DA OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>771</t>
   </si>
   <si>
-    <t>https://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/771/projeto_de_lei_015.pdf</t>
+    <t>http://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/771/projeto_de_lei_015.pdf</t>
   </si>
   <si>
     <t>SOBRE A AUTORIZAÇAO DE DISPONIBILIZAÇAO DE PASSAGENS E TRANSPORTE PARA TRATAMENTO DE SAÚDE EM CIDADES CONTIGUAS /LONGINQUAS NO MINICIPIO DE PORTO ALEGRE DO NORTE - MT.</t>
   </si>
   <si>
     <t>714</t>
   </si>
   <si>
     <t>PROJETO DE LEI N°16/2023 - SOBRE A OBRIGATORIEDADE DA DISPONIBILIZAÇÃO DE ATENDIMENTO DE WHATSAPP EM TODOS OS DEPARTAMENTOS DA PREFEITURA MUNICIPAL DE PORTO ALEGRE DO NORTE - MT.</t>
   </si>
   <si>
     <t>715</t>
   </si>
   <si>
     <t>PROJETO LEI N°17/2023 - DISPOE DA ISENÇAO DA TARIFA DE TAXA DE ÁGUA  PARA IDOSOS NO MUNICIPIO DE PORTO ALEGRE DO NORTE-  MT.</t>
   </si>
   <si>
     <t>773</t>
   </si>
   <si>
-    <t>https://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/773/projeto_de_lei_019.pdf</t>
+    <t>http://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/773/projeto_de_lei_019.pdf</t>
   </si>
   <si>
     <t>DECLARA DE UTILIDADE PÚBLICOS A ASSOIAÇAO ESPOSTIVA DE PORTO  ALEGRE  - AEPA ,INSCRITA NO CNPJ N°48791055/0001-93 .</t>
   </si>
   <si>
     <t>772</t>
   </si>
   <si>
-    <t>https://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/772/projeto_de_lei_020-2023.pdf</t>
+    <t>http://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/772/projeto_de_lei_020-2023.pdf</t>
   </si>
   <si>
     <t>DECLARA DE UTILIDADE PÚBLICA AO CENTRO DE DIREITOS HUMANOS DOM PEDRO CASALDALIGA - CDHDPC,INSCRITA NO CNPJ N°28467167/0001-86.</t>
   </si>
   <si>
     <t>786</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº 021/2023 DO LEGISLATIVO - DECLARA DE UTILIDADE PÚBLICAR A APAE.</t>
   </si>
   <si>
     <t>727</t>
   </si>
   <si>
     <t>EPL</t>
   </si>
   <si>
     <t>Emendas Projeto de Lei</t>
   </si>
   <si>
     <t>CM - Comissão Mista</t>
   </si>
   <si>
     <t>EMENDA MODIFICATIVA, ADITIVA E SUPRESSIVA AO PROJETO DE LEI Nº 029/2023 - DISPÕE SOBRE O HORARIO DE FUNCIONAMENTO DOS BARES E SIMILARES DO MUNICIPIO.</t>
   </si>
@@ -2007,108 +2007,108 @@
   <si>
     <t>EMENDA MODIFICATIVA Nº 06/2023 AO PROJETO DE LEI N° 040/2023 - AUTORIZA O PODER EXECUTIVO MUNICIPAL ACONTRATAR SERVIDORES POR TEMPO DETERMINADO MEDIANTE A REALIZAÇÃO DE PROCESSO SELETIVO SIMPLIFICADO.</t>
   </si>
   <si>
     <t>760</t>
   </si>
   <si>
     <t>MPL</t>
   </si>
   <si>
     <t>Minuta de Projeto de Lei</t>
   </si>
   <si>
     <t>AUTORIZA O PREFEITO A FAZER DOAÇÃO DE LOTES URBANOS E DÁ OUTRAS PROVINDÊNCIAS.</t>
   </si>
   <si>
     <t>589</t>
   </si>
   <si>
     <t>MOP</t>
   </si>
   <si>
     <t>Moção de Pesar</t>
   </si>
   <si>
-    <t>https://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/589/pesar_01-2023.pdf</t>
+    <t>http://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/589/pesar_01-2023.pdf</t>
   </si>
   <si>
     <t>Moção de Pesar n° 01-2023 - A família do Sr. Hercílio Benvindo Pereira.</t>
   </si>
   <si>
     <t>590</t>
   </si>
   <si>
-    <t>https://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/590/pesar_02-2023.pdf</t>
+    <t>http://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/590/pesar_02-2023.pdf</t>
   </si>
   <si>
     <t>Moção de Pesar n° 02-2023 - A família do Sr. Firmino Alves fernandes.</t>
   </si>
   <si>
     <t>591</t>
   </si>
   <si>
-    <t>https://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/591/pesar_03-2023.pdf</t>
+    <t>http://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/591/pesar_03-2023.pdf</t>
   </si>
   <si>
     <t>Moção de Pesar n° 03-2023 -  A familia do Sr. Antônio Rodrigues Soares.</t>
   </si>
   <si>
     <t>623</t>
   </si>
   <si>
-    <t>https://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/623/pesar_04-2023.pdf</t>
+    <t>http://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/623/pesar_04-2023.pdf</t>
   </si>
   <si>
     <t>Moção de Pesar Nº 04/2023 - Apresenta Moção de Pesar a família do Sr. Wolfgang Dankmar Gunther.</t>
   </si>
   <si>
     <t>662</t>
   </si>
   <si>
     <t>PROEM</t>
   </si>
   <si>
     <t>Projeto de Emenda</t>
   </si>
   <si>
     <t>Projeto de Emenda a Lei Orgânica Municipal n°001/2023.</t>
   </si>
   <si>
     <t>592</t>
   </si>
   <si>
     <t>PTCE</t>
   </si>
   <si>
     <t>Parecer Prévio TCE</t>
   </si>
   <si>
     <t>Tribunal de Contas de MT</t>
   </si>
   <si>
-    <t>https://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/592/parecer_previo_no_135-2022__pp.pdf</t>
+    <t>http://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/592/parecer_previo_no_135-2022__pp.pdf</t>
   </si>
   <si>
     <t>Parecer Prévio TCE-MT nº 135/2022-PP - Contas anuais de governo do exercício de 2021 do Sr. Daniel Rosa do Lago.</t>
   </si>
   <si>
     <t>780</t>
   </si>
   <si>
     <t>EI</t>
   </si>
   <si>
     <t>Emendas Impositivas</t>
   </si>
   <si>
     <t>EMENDA IMPOSITIVA Nº 01/2023 - VEREADOR ALEX GOMES</t>
   </si>
   <si>
     <t>781</t>
   </si>
   <si>
     <t>EMENDA IMPOSITIVA Nº 02/2023 - VEREADOR EVERSOM MARINHO GUIMARÃES</t>
   </si>
   <si>
     <t>782</t>
   </si>
@@ -2121,51 +2121,51 @@
   <si>
     <t>EMENDA IMPOSITIVA Nº 04/2023 - VEREADOR ALDENOR LIMA</t>
   </si>
   <si>
     <t>784</t>
   </si>
   <si>
     <t>EMENDA IMPOSITIVA Nº 05/2023 - VEREADOR JEFERSON SOUZA DOS SANTOS</t>
   </si>
   <si>
     <t>785</t>
   </si>
   <si>
     <t>EMENDA IMPOSITIVA Nº 06/2023 - VEREADORA DIVA ALVES SOUZA</t>
   </si>
   <si>
     <t>747</t>
   </si>
   <si>
     <t>CAR</t>
   </si>
   <si>
     <t>CARTA</t>
   </si>
   <si>
-    <t>https://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/747/carta_aberta.pdf</t>
+    <t>http://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/747/carta_aberta.pdf</t>
   </si>
   <si>
     <t>CARTA ABERTA VEREADOR KENO</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -2472,68 +2472,68 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/581/indicacao_no_001-2023.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/582/indicacao_no_002-2023.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/583/indicacao_no_003-2023.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portoalegredonorte.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/585/indicacao_no_005-2023.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/586/indicacao_no_006-2023.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/587/indicacao_no_007-2023.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/588/indicacao_no_008-2023.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portoalegredonorte.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/602/indicacao_no_010-2023.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/604/indicacao_no_011-2023.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portoalegredonorte.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/609/indicacao_no_013-2023.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/610/indicacao_no_014-2023.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/611/indicacao_no_015-2023.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/612/indicacao_no_016-2023.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/613/indicacao_no_017-2023.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/614/indicacao_no_018-2023.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portoalegredonorte.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portoalegredonorte.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portoalegredonorte.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portoalegredonorte.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portoalegredonorte.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portoalegredonorte.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portoalegredonorte.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portoalegredonorte.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portoalegredonorte.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portoalegredonorte.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portoalegredonorte.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portoalegredonorte.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portoalegredonorte.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portoalegredonorte.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portoalegredonorte.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portoalegredonorte.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portoalegredonorte.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portoalegredonorte.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portoalegredonorte.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portoalegredonorte.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portoalegredonorte.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portoalegredonorte.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portoalegredonorte.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portoalegredonorte.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/665/indicacao_no_051-2023.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/666/indicacao_no_052-2023.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/667/indicacao_no_053-2023.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/668/indicacao_no_054-2023.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/669/indicacao_no_055-2023.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/676/indicacao_no_056-2023.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/670/indicacao_no_057-2023.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/671/indicacao_no_058-2023.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/672/indicacao_no_059-2023.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/673/indicacao_no_060-2023.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/674/indicacao_no_061-2023.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/675/indicacao_no_062-2023.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/683/indicacao_no_063-2023.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/684/indicacao_no_064-2023.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/685/indicacao_no_065-2023.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/687/indicacao_no_066-2023.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/688/indicacao_no_067-2023.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/689/indicacao_no_068-2023.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/690/indicacao_no_069-2023.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portoalegredonorte.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portoalegredonorte.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portoalegredonorte.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portoalegredonorte.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portoalegredonorte.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portoalegredonorte.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portoalegredonorte.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portoalegredonorte.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portoalegredonorte.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portoalegredonorte.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portoalegredonorte.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portoalegredonorte.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portoalegredonorte.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portoalegredonorte.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portoalegredonorte.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portoalegredonorte.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portoalegredonorte.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portoalegredonorte.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portoalegredonorte.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portoalegredonorte.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portoalegredonorte.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portoalegredonorte.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portoalegredonorte.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portoalegredonorte.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portoalegredonorte.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portoalegredonorte.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portoalegredonorte.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portoalegredonorte.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/749/indicacao_98-2023.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/750/indicacao_99-2023.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/751/indicacao_100-2023.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/752/indicacao_101-2023.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/753/indicacao_102-2023.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/754/indicacao_103-2023.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/755/indicacao_104-2023.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/756/indicacao_105-2023.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/757/indicacao_106-2023.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/759/indicacao_107-2023.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portoalegredonorte.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portoalegredonorte.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portoalegredonorte.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portoalegredonorte.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portoalegredonorte.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portoalegredonorte.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portoalegredonorte.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portoalegredonorte.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portoalegredonorte.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portoalegredonorte.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/779/mocao_aplauso_4.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/593/decreto_legislativo_no_01-2023.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portoalegredonorte.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portoalegredonorte.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portoalegredonorte.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portoalegredonorte.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portoalegredonorte.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portoalegredonorte.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portoalegredonorte.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portoalegredonorte.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portoalegredonorte.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portoalegredonorte.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/596/projeto_de_lei_complementar_001-2023.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/594/projeto_de_lei_02-2023.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/599/projeto_de_lei_03-2023.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/595/projeto_de_lei_04-2023.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/600/projeto_de_lei_05-2023.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/601/projeto_de_lei_06-2023.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/620/projeto_de_lei_07-2023.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/621/projeto_de_lei_08-2023.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portoalegredonorte.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portoalegredonorte.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/625/projeto_de_lei_12-2023.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portoalegredonorte.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portoalegredonorte.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portoalegredonorte.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portoalegredonorte.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portoalegredonorte.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portoalegredonorte.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portoalegredonorte.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portoalegredonorte.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portoalegredonorte.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portoalegredonorte.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portoalegredonorte.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portoalegredonorte.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/726/projeto_de_lei_029-2023.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portoalegredonorte.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portoalegredonorte.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/761/projeto_de_lei_034-2023.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/762/projeto_de_lei_035-2023.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/763/projeto_de_lei_036-2023.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/764/projeto_de_lei_037-2023.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/774/pl_038-23.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portoalegredonorte.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/775/pl_040-23.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/776/pl_041-23.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/777/pl_042-23.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/778/pl_043-23.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portoalegredonorte.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portoalegredonorte.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portoalegredonorte.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portoalegredonorte.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portoalegredonorte.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portoalegredonorte.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portoalegredonorte.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portoalegredonorte.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/803/pl_052-2023.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/804/pl_053-2023.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/580/projeto_de_resolucao_01-2023.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portoalegredonorte.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portoalegredonorte.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portoalegredonorte.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portoalegredonorte.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portoalegredonorte.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/603/requerimento_01-2023.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/605/requerimento_02-2023.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/606/requerimento_03-2023.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/607/requerimento_04-2023.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/615/requerimento_06-2023.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/616/requerimento_07-2023.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/617/requerimento_08-2023.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/622/requerimento_09-2023.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portoalegredonorte.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portoalegredonorte.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portoalegredonorte.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portoalegredonorte.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portoalegredonorte.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portoalegredonorte.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portoalegredonorte.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portoalegredonorte.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/597/projeto_de_lei_02-2023_-_legislativo.pdf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/598/projeto_de_lei_03-2023_-_legislativo.pdf" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/618/projeto_de_lei_04-2023_-_legislativo.pdf" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/619/projeto_de_lei_05-2023_-_legislativo.pdf" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portoalegredonorte.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portoalegredonorte.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portoalegredonorte.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/686/projeto_de_lei_09-2023_-_legislativo.pdf" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portoalegredonorte.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portoalegredonorte.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/771/projeto_de_lei_015.pdf" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portoalegredonorte.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portoalegredonorte.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/773/projeto_de_lei_019.pdf" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/772/projeto_de_lei_020-2023.pdf" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portoalegredonorte.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portoalegredonorte.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portoalegredonorte.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portoalegredonorte.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portoalegredonorte.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portoalegredonorte.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portoalegredonorte.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portoalegredonorte.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/589/pesar_01-2023.pdf" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/590/pesar_02-2023.pdf" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/591/pesar_03-2023.pdf" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/623/pesar_04-2023.pdf" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portoalegredonorte.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/592/parecer_previo_no_135-2022__pp.pdf" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portoalegredonorte.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portoalegredonorte.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portoalegredonorte.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portoalegredonorte.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portoalegredonorte.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portoalegredonorte.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/747/carta_aberta.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/581/indicacao_no_001-2023.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/582/indicacao_no_002-2023.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/583/indicacao_no_003-2023.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portoalegredonorte.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/585/indicacao_no_005-2023.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/586/indicacao_no_006-2023.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/587/indicacao_no_007-2023.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/588/indicacao_no_008-2023.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portoalegredonorte.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/602/indicacao_no_010-2023.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/604/indicacao_no_011-2023.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portoalegredonorte.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/609/indicacao_no_013-2023.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/610/indicacao_no_014-2023.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/611/indicacao_no_015-2023.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/612/indicacao_no_016-2023.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/613/indicacao_no_017-2023.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/614/indicacao_no_018-2023.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portoalegredonorte.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portoalegredonorte.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portoalegredonorte.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portoalegredonorte.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portoalegredonorte.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portoalegredonorte.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portoalegredonorte.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portoalegredonorte.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portoalegredonorte.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portoalegredonorte.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portoalegredonorte.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portoalegredonorte.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portoalegredonorte.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portoalegredonorte.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portoalegredonorte.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portoalegredonorte.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portoalegredonorte.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portoalegredonorte.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portoalegredonorte.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portoalegredonorte.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portoalegredonorte.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portoalegredonorte.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portoalegredonorte.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portoalegredonorte.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/665/indicacao_no_051-2023.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/666/indicacao_no_052-2023.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/667/indicacao_no_053-2023.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/668/indicacao_no_054-2023.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/669/indicacao_no_055-2023.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/676/indicacao_no_056-2023.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/670/indicacao_no_057-2023.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/671/indicacao_no_058-2023.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/672/indicacao_no_059-2023.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/673/indicacao_no_060-2023.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/674/indicacao_no_061-2023.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/675/indicacao_no_062-2023.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/683/indicacao_no_063-2023.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/684/indicacao_no_064-2023.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/685/indicacao_no_065-2023.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/687/indicacao_no_066-2023.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/688/indicacao_no_067-2023.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/689/indicacao_no_068-2023.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/690/indicacao_no_069-2023.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portoalegredonorte.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portoalegredonorte.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portoalegredonorte.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portoalegredonorte.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portoalegredonorte.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portoalegredonorte.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portoalegredonorte.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portoalegredonorte.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portoalegredonorte.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portoalegredonorte.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portoalegredonorte.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portoalegredonorte.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portoalegredonorte.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portoalegredonorte.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portoalegredonorte.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portoalegredonorte.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portoalegredonorte.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portoalegredonorte.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portoalegredonorte.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portoalegredonorte.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portoalegredonorte.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portoalegredonorte.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portoalegredonorte.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portoalegredonorte.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portoalegredonorte.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portoalegredonorte.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portoalegredonorte.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portoalegredonorte.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/749/indicacao_98-2023.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/750/indicacao_99-2023.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/751/indicacao_100-2023.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/752/indicacao_101-2023.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/753/indicacao_102-2023.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/754/indicacao_103-2023.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/755/indicacao_104-2023.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/756/indicacao_105-2023.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/757/indicacao_106-2023.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/759/indicacao_107-2023.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portoalegredonorte.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portoalegredonorte.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portoalegredonorte.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portoalegredonorte.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portoalegredonorte.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portoalegredonorte.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portoalegredonorte.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portoalegredonorte.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portoalegredonorte.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portoalegredonorte.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/779/mocao_aplauso_4.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/593/decreto_legislativo_no_01-2023.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portoalegredonorte.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portoalegredonorte.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portoalegredonorte.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portoalegredonorte.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portoalegredonorte.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portoalegredonorte.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portoalegredonorte.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portoalegredonorte.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portoalegredonorte.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portoalegredonorte.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/596/projeto_de_lei_complementar_001-2023.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/594/projeto_de_lei_02-2023.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/599/projeto_de_lei_03-2023.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/595/projeto_de_lei_04-2023.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/600/projeto_de_lei_05-2023.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/601/projeto_de_lei_06-2023.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/620/projeto_de_lei_07-2023.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/621/projeto_de_lei_08-2023.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portoalegredonorte.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portoalegredonorte.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/625/projeto_de_lei_12-2023.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portoalegredonorte.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portoalegredonorte.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portoalegredonorte.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portoalegredonorte.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portoalegredonorte.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portoalegredonorte.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portoalegredonorte.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portoalegredonorte.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portoalegredonorte.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portoalegredonorte.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portoalegredonorte.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portoalegredonorte.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/726/projeto_de_lei_029-2023.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portoalegredonorte.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portoalegredonorte.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/761/projeto_de_lei_034-2023.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/762/projeto_de_lei_035-2023.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/763/projeto_de_lei_036-2023.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/764/projeto_de_lei_037-2023.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/774/pl_038-23.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portoalegredonorte.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/775/pl_040-23.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/776/pl_041-23.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/777/pl_042-23.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/778/pl_043-23.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portoalegredonorte.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portoalegredonorte.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portoalegredonorte.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portoalegredonorte.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portoalegredonorte.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portoalegredonorte.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portoalegredonorte.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portoalegredonorte.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/803/pl_052-2023.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/804/pl_053-2023.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/580/projeto_de_resolucao_01-2023.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portoalegredonorte.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portoalegredonorte.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portoalegredonorte.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portoalegredonorte.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portoalegredonorte.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/603/requerimento_01-2023.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/605/requerimento_02-2023.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/606/requerimento_03-2023.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/607/requerimento_04-2023.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/615/requerimento_06-2023.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/616/requerimento_07-2023.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/617/requerimento_08-2023.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/622/requerimento_09-2023.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portoalegredonorte.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portoalegredonorte.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portoalegredonorte.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portoalegredonorte.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portoalegredonorte.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portoalegredonorte.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portoalegredonorte.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portoalegredonorte.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/597/projeto_de_lei_02-2023_-_legislativo.pdf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/598/projeto_de_lei_03-2023_-_legislativo.pdf" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/618/projeto_de_lei_04-2023_-_legislativo.pdf" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/619/projeto_de_lei_05-2023_-_legislativo.pdf" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portoalegredonorte.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portoalegredonorte.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portoalegredonorte.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/686/projeto_de_lei_09-2023_-_legislativo.pdf" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portoalegredonorte.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portoalegredonorte.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/771/projeto_de_lei_015.pdf" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portoalegredonorte.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portoalegredonorte.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/773/projeto_de_lei_019.pdf" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/772/projeto_de_lei_020-2023.pdf" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portoalegredonorte.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portoalegredonorte.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portoalegredonorte.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portoalegredonorte.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portoalegredonorte.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portoalegredonorte.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portoalegredonorte.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portoalegredonorte.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/589/pesar_01-2023.pdf" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/590/pesar_02-2023.pdf" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/591/pesar_03-2023.pdf" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/623/pesar_04-2023.pdf" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portoalegredonorte.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/592/parecer_previo_no_135-2022__pp.pdf" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portoalegredonorte.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portoalegredonorte.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portoalegredonorte.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portoalegredonorte.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portoalegredonorte.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portoalegredonorte.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2023/747/carta_aberta.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H226"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="4" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="23.28515625" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="121.140625" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="120.28515625" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>