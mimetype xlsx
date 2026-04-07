--- v0 (2025-12-10)
+++ v1 (2026-04-07)
@@ -54,426 +54,426 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>139</t>
   </si>
   <si>
     <t>2021</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>IND</t>
   </si>
   <si>
     <t>Indicação</t>
   </si>
   <si>
     <t>RODRIGO DA ANTENA</t>
   </si>
   <si>
-    <t>https://sapl.portoalegredonorte.mt.leg.br/media/</t>
+    <t>http://sapl.portoalegredonorte.mt.leg.br/media/</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº.001/2021 - FAZER A CONSTRUÇÃO DE PISTA DE CAMINHADA NA VILA NOVA FLORESTA.</t>
   </si>
   <si>
     <t>140</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº.002 - INDICA A NECESSIDADE DE ILUMINAR O CAMPO DE FUTEBOL DE NOVA FLORESTA</t>
   </si>
   <si>
     <t>141</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
     <t>ALDENOR LIMA (CUECA)</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº.003/2021 - INDICAÇÃO PARA EXECUTAR SERVIÇOS DE PATROLAMENTO, CASCALHAMENTO E MANUTENÇÃO DE ESTRADA NA GLEBA MARGARIDA UNIÃO.</t>
   </si>
   <si>
     <t>143</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
-    <t>https://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2021/143/indicacao_4-2021.pdf</t>
+    <t>http://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2021/143/indicacao_4-2021.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº.004/2021 - NECESSIDADE DEDENTISTA PARA ATENDIMENTO A POPULAÇÃO NA VILA RURAL NOVA FLORESTA.</t>
   </si>
   <si>
     <t>144</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
     <t>Diva do Loro</t>
   </si>
   <si>
-    <t>https://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2021/144/indicacao_5-2021.pdf</t>
+    <t>http://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2021/144/indicacao_5-2021.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº.005/2021 - MOTORISTA PARA AMBULÂNCIA DE NOVA FLORESTA.</t>
   </si>
   <si>
     <t>145</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
-    <t>https://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2021/145/indicacao_6-2021.pdf</t>
+    <t>http://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2021/145/indicacao_6-2021.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº.006/2021 - PROFISSIONAL DO LABORATÓRIO PARA COLETA DE MATERIAL DUAS VEZES NA SEMANA EM NOVA FLORESTA.</t>
   </si>
   <si>
     <t>146</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
-    <t>https://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2021/146/indicacao_7-2021.pdf</t>
+    <t>http://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2021/146/indicacao_7-2021.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº.007/2021 - DENTISTA PARA ATENDIMENTO A POPULAÇÃO DE NOVA FLORESTA.</t>
   </si>
   <si>
     <t>147</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
     <t>Ze Carlos Leiteiro</t>
   </si>
   <si>
-    <t>https://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2021/147/indicacao_8-2021.pdf</t>
+    <t>http://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2021/147/indicacao_8-2021.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº.008/2021 -  IMPLANTAÇÃO DE UM POSTO DE SAÚDE NA COMUNIDADE DA COLÔNIA GOIÁS II</t>
   </si>
   <si>
     <t>148</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
-    <t>https://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2021/148/indicacao_9-2021.pdf</t>
+    <t>http://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2021/148/indicacao_9-2021.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº.009/2021 - IMPLANTAÇÃO DA CASA DO IDOSO.</t>
   </si>
   <si>
     <t>149</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
     <t>Ze da Iva</t>
   </si>
   <si>
-    <t>https://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2021/149/indicacao_10-2021.pdf</t>
+    <t>http://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2021/149/indicacao_10-2021.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº.010/2021 - REALIZAR BUEIRO NA ESTRADA DE NOVA FLORESTA.</t>
   </si>
   <si>
     <t>150</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
-    <t>https://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2021/150/indicacao_11-2021.pdf</t>
+    <t>http://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2021/150/indicacao_11-2021.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº.011/2021 - REALIZAR BUEIRO NA ESTRADA RURAL DA NOVA PONTE - P.A. PIRACICABA</t>
   </si>
   <si>
     <t>151</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
-    <t>https://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2021/151/indicacao_12-2021.pdf</t>
+    <t>http://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2021/151/indicacao_12-2021.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº.012/2021 - REALIZAR ENCASCALHAMENTO NA ESTRADA VICINAL TRÊS MARCOS</t>
   </si>
   <si>
     <t>152</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
-    <t>https://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2021/152/indicacao_13-2021.pdf</t>
+    <t>http://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2021/152/indicacao_13-2021.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº.013/2021 - CONSTRUÇÃO DE PRAÇA PÚBLICA EM NOVA FLORESTA E UMA ACADEMIA DA TERCEIRA IDADE.</t>
   </si>
   <si>
     <t>153</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
-    <t>https://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2021/153/indicacao_14-2021.pdf</t>
+    <t>http://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2021/153/indicacao_14-2021.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº.014/2021 -  INDICA A CONCLUSÃO DA PAVIMENTAÇÃO ASFÁLTICA DAS RUAS E AVENIDAS DE NOVA FLORESTA.</t>
   </si>
   <si>
     <t>154</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
-    <t>https://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2021/154/indicacao_15-2021.pdf</t>
+    <t>http://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2021/154/indicacao_15-2021.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº.015/2021 - INDICAÇÃO PARA FECHAMENTO DE BURACOS NA AVENIDA BRASIL</t>
   </si>
   <si>
     <t>155</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
     <t>Jeferson Magrinho</t>
   </si>
   <si>
-    <t>https://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2021/155/indicacao_16-2021.pdf</t>
+    <t>http://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2021/155/indicacao_16-2021.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº.016/2021 - CONSTRUÇÃO DE PRAÇA PÚBLICA NO SETOR AEROPORTO.</t>
   </si>
   <si>
     <t>156</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº.017/2021 - IMPLANTAR CAMPANHA COM PREMIAÇÃO PARA QUEM PAGAR O IPTU EM DIAS.</t>
   </si>
   <si>
     <t>157</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
     <t>Alex Gomes</t>
   </si>
   <si>
-    <t>https://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2021/157/indicacao_18-2021.pdf</t>
+    <t>http://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2021/157/indicacao_18-2021.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº.018/2021 - INDICA A URGENTE NECESSIDADE DE FAZER A IMPLANTAÇÃO DE REDE ELÉTRICA COM ILUMINAÇÃO PÚBLICA NA AVENIDA "A" DO SETOR AEROPORTO.</t>
   </si>
   <si>
     <t>158</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
-    <t>https://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2021/158/indicacao_19-2021.pdf</t>
+    <t>http://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2021/158/indicacao_19-2021.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº.019/2021 - INDICA AO SENHOR PREFEITO DE PORTO ALEGRE DO NORTE-MT, PARA EXECUTAR SERVIÇOS DE PATROLAMENTO E CASCALHAMENTO.</t>
   </si>
   <si>
     <t>159</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
     <t>SELIO DA SAC</t>
   </si>
   <si>
-    <t>https://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2021/159/indicacao_20-2021.pdf</t>
+    <t>http://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2021/159/indicacao_20-2021.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº.20/2021 - PERFURAÇÃO DE POÇO ARTESIANO E BEBEDOURO COM ÁGUA GELADA NO CAMPO DE FUTEBOL DE NOVA FLORESTA.</t>
   </si>
   <si>
     <t>160</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
-    <t>https://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2021/160/indicacao_21-2021.pdf</t>
+    <t>http://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2021/160/indicacao_21-2021.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº.21/2021 - CONSTRUÇÃO DE UM BANCO DE RESERVA NO CAMPO DE FUTEBOL.</t>
   </si>
   <si>
     <t>165</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
-    <t>https://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2021/165/indicacao_22-2021.pdf</t>
+    <t>http://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2021/165/indicacao_22-2021.pdf</t>
   </si>
   <si>
     <t>Indicação n°022/2021 - Realizar ponte de concreto sobre o Rio Salobro.</t>
   </si>
   <si>
     <t>166</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
-    <t>https://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2021/166/indicacao_23-2021.pdf</t>
+    <t>http://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2021/166/indicacao_23-2021.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO 023/2021 IMPLANTAR CANAIS DE TV NO MUNICIPIO</t>
   </si>
   <si>
     <t>167</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
-    <t>https://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2021/167/indicacao_24-2021.pdf</t>
+    <t>http://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2021/167/indicacao_24-2021.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº.024/2021 - INDICAÇÃO PARA EXECUTAR SERVIÇOS DE MANUTENÇÃO DE ESTRADA, CASCALHAMENTO, PATROLAMENTO E COLOCAÇÃO DE BUEIROS.</t>
   </si>
   <si>
     <t>168</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
-    <t>https://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2021/168/indicacao_25-2021.pdf</t>
+    <t>http://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2021/168/indicacao_25-2021.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO 025/2021 INDICAÇÃO PARA INSTALAÇÃO DE UMA DELEGACIA DA MULHER.</t>
   </si>
   <si>
     <t>169</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
     <t>Keno</t>
   </si>
   <si>
-    <t>https://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2021/169/indicacao_26-2021.pdf</t>
+    <t>http://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2021/169/indicacao_26-2021.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº.026/2021 - INDICAÇÃO PARA EXECUTAR SERVIÇOS DE MANUTENÇÃO DE ESTRADA, CASCALHAMENTO E PATROLAMENTO.</t>
   </si>
   <si>
     <t>170</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
-    <t>https://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2021/170/indicacao_27-2021.pdf</t>
+    <t>http://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2021/170/indicacao_27-2021.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº.027/2021 - REALIZAR COLETA DE LIXO DOMÉSTICO PERIÓDICA NA VILA SÃO JOSÉ DO FONTOURA.</t>
   </si>
   <si>
     <t>176</t>
   </si>
   <si>
     <t>28</t>
   </si>
   <si>
-    <t>https://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2021/176/indicacao_28-2021.pdf</t>
+    <t>http://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2021/176/indicacao_28-2021.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº.028/2021 - REALIZAR COMPRA DE UMA COLHEITADEIRA.</t>
   </si>
   <si>
     <t>177</t>
   </si>
   <si>
     <t>29</t>
   </si>
   <si>
-    <t>https://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2021/177/indicacao_29-2021.pdf</t>
+    <t>http://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2021/177/indicacao_29-2021.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº.29-2021 - INDICA A NECESSIDADE DE REALIZAR PAVIMENTAÇÃO ASFÁLTICA.</t>
   </si>
   <si>
     <t>178</t>
   </si>
   <si>
     <t>30</t>
   </si>
   <si>
-    <t>https://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2021/178/indicacao_30-2021.pdf</t>
+    <t>http://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2021/178/indicacao_30-2021.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº.030/2021 -  PERFURAÇÃO DE REPRESAS EM  PROPRIEDADES RURAIS.</t>
   </si>
   <si>
     <t>179</t>
   </si>
   <si>
     <t>31</t>
   </si>
   <si>
-    <t>https://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2021/179/indicacao_31-2021.pdf</t>
+    <t>http://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2021/179/indicacao_31-2021.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº.31/2021 - INDICAÇÃO PARA EXECUTAR SERVIÇOS DE PATROLAMENTO E CASCALHAMENTO.</t>
   </si>
   <si>
     <t>180</t>
   </si>
   <si>
     <t>32</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº.032/2021 - INDICAÇÃO PARA EXECUTAR CONTINUIDADE DA PAVIMENTAÇÃO ASFÁLTICA NA AVENIDA 11 DE JULHO.</t>
   </si>
   <si>
     <t>182</t>
   </si>
   <si>
     <t>33</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº.033/2021 - PERFURAÇÃO DE POÇOS ARTESIANOS.</t>
   </si>
   <si>
     <t>183</t>
   </si>
@@ -558,2108 +558,2108 @@
   <si>
     <t>192</t>
   </si>
   <si>
     <t>43</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº.043/2021 - SERVIÇO TAMPA BURACO NO FINAL DAS RUAS E AVENIDAS COM PAVIMENTAÇÃO ASFÁLTICA NA CIDADE.</t>
   </si>
   <si>
     <t>196</t>
   </si>
   <si>
     <t>48</t>
   </si>
   <si>
     <t>Indicação n° 048/2021 - Realizar compra de calcario.</t>
   </si>
   <si>
     <t>197</t>
   </si>
   <si>
     <t>49</t>
   </si>
   <si>
-    <t>https://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2021/197/indicacao_49-2021.pdf</t>
+    <t>http://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2021/197/indicacao_49-2021.pdf</t>
   </si>
   <si>
     <t>Indicação n° 049/2021 - Fazer implantação dos braços de luminárias, em toda cidade, onde ainda não é beneficiado, bem como fazer a reposição das lâmpadas.</t>
   </si>
   <si>
     <t>198</t>
   </si>
   <si>
     <t>50</t>
   </si>
   <si>
-    <t>https://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2021/198/indicacao_50-2021.pdf</t>
+    <t>http://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2021/198/indicacao_50-2021.pdf</t>
   </si>
   <si>
     <t>Indicação n° 050/2021 - Realizar a entrega de cascalho para a população carente fazer as calçadas.</t>
   </si>
   <si>
     <t>204</t>
   </si>
   <si>
     <t>51</t>
   </si>
   <si>
-    <t>https://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2021/204/indicacao_51-2021.pdf</t>
+    <t>http://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2021/204/indicacao_51-2021.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO N° 051/2021 - REALIZAR LIMPEZA NA VILA SÃO JOSÉ.</t>
   </si>
   <si>
     <t>205</t>
   </si>
   <si>
     <t>52</t>
   </si>
   <si>
-    <t>https://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2021/205/indicacao_52-2021.pdf</t>
+    <t>http://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2021/205/indicacao_52-2021.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº.052/2021 - REPOSIÇÃO  DE LÂMPADAS QUEIMADAS NA AVENIDA BETOMARCOS.</t>
   </si>
   <si>
     <t>206</t>
   </si>
   <si>
     <t>53</t>
   </si>
   <si>
-    <t>https://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2021/206/indicacao_53-2021.pdf</t>
+    <t>http://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2021/206/indicacao_53-2021.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº.53/2021 - INDICA A NECESSIDADE DE REALIZAR DRENAGEM PLUVIAL NAS AVENIDAS ROTARY CLUB (PERIMETRAL) E RUA SANTA INÊS.</t>
   </si>
   <si>
     <t>207</t>
   </si>
   <si>
     <t>54</t>
   </si>
   <si>
-    <t>https://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2021/207/indicacao_54-2021.pdf</t>
+    <t>http://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2021/207/indicacao_54-2021.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO N° 054/2021 - CONSERTA OS AR-CONDICIONADO DAS AMBULÂNCIAS QUE PRESTAM SERVIÇOS DE EMERGÊNCIAS DO MUNICÍPIO E INSTALAR APARELHO DE AR-CONDICIONADO NAS QUE NÃO TEM.</t>
   </si>
   <si>
     <t>208</t>
   </si>
   <si>
     <t>55</t>
   </si>
   <si>
-    <t>https://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2021/208/indicacao_55-2021.pdf</t>
+    <t>http://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2021/208/indicacao_55-2021.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO N° 055/2021 - CONSTRUIR UM ABRIGO NO CEMITÉRIO MUNICIPAL PARA ABRIGAR O COVEIRO E SUAS FERRAMENTAS.</t>
   </si>
   <si>
     <t>209</t>
   </si>
   <si>
     <t>56</t>
   </si>
   <si>
-    <t>https://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2021/209/indicacao_56-2021.pdf</t>
+    <t>http://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2021/209/indicacao_56-2021.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO N° 056/2021 - REALIZAR UM EVENTO/FESTIVAL DE CULTURA ATRAVÉS DE UMA LIVE, COM APRESENTAÇÕES DE ARTISTAS E EQUIPES DE QUADRILHA JUNINA DESTE MUNICÍPIO.</t>
   </si>
   <si>
     <t>210</t>
   </si>
   <si>
     <t>57</t>
   </si>
   <si>
-    <t>https://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2021/210/indicacao_57-2021.pdf</t>
+    <t>http://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2021/210/indicacao_57-2021.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO N° 057/2021 - IMPLANTAR ACADEMIA AO AR LIVRE.</t>
   </si>
   <si>
     <t>211</t>
   </si>
   <si>
     <t>58</t>
   </si>
   <si>
-    <t>https://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2021/211/indicacao_58-2021.pdf</t>
+    <t>http://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2021/211/indicacao_58-2021.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO N° 058/2021 - AQUISIÇÃO DE UMA AMBULÂCIA.</t>
   </si>
   <si>
     <t>218</t>
   </si>
   <si>
     <t>70</t>
   </si>
   <si>
-    <t>https://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2021/218/indicacao_70-2021.pdf</t>
+    <t>http://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2021/218/indicacao_70-2021.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº.70/2021 - REDE DE ESCOAMENTO DE ÁGUA PLUVIAL.</t>
   </si>
   <si>
     <t>219</t>
   </si>
   <si>
     <t>71</t>
   </si>
   <si>
-    <t>https://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2021/219/indicacao_71-2021.pdf</t>
+    <t>http://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2021/219/indicacao_71-2021.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº.071/2021 - INDICAÇÃO DE PAVIMENTAÇÃO ASFÁLTICA NA AVENIDA SEBASTIÃO PEREIRA.</t>
   </si>
   <si>
     <t>220</t>
   </si>
   <si>
     <t>72</t>
   </si>
   <si>
-    <t>https://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2021/220/indicacao_72-2021.pdf</t>
+    <t>http://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2021/220/indicacao_72-2021.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº.072/2021 - INDICAÇÃO DE PAVIMENTAÇÃO ASFÁLTICA NA AVENIDA ROTARY CLUB (PERIMETRAL).</t>
   </si>
   <si>
     <t>228</t>
   </si>
   <si>
     <t>73</t>
   </si>
   <si>
-    <t>https://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2021/228/indicacao_73-2021.pdf</t>
+    <t>http://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2021/228/indicacao_73-2021.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº 073/2021 - AQUISIÇÃO DE UMA VAN PARA TRANSPORTE DE PACIENTES.</t>
   </si>
   <si>
     <t>221</t>
   </si>
   <si>
     <t>74</t>
   </si>
   <si>
-    <t>https://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2021/221/indicacao_74-2021.pdf</t>
+    <t>http://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2021/221/indicacao_74-2021.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº.074/2021 - PAVIMENTAÇÃO ASFÁLTICA DAS RUAS E AVENIDAS DO SETOR AEROPORTO NESTA CIDADE.</t>
   </si>
   <si>
     <t>222</t>
   </si>
   <si>
     <t>75</t>
   </si>
   <si>
-    <t>https://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2021/222/indicacao_75-2021.pdf</t>
+    <t>http://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2021/222/indicacao_75-2021.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº075/2021 - IMPLANTAÇÃO PROGRAMA BOM DE BOLA, BOM NA ESCOLA.</t>
   </si>
   <si>
     <t>223</t>
   </si>
   <si>
     <t>76</t>
   </si>
   <si>
-    <t>https://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2021/223/indicacao_76-2021.pdf</t>
+    <t>http://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2021/223/indicacao_76-2021.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº.076/2021 - CONSTRUÇÃO DE PRAÇA PÚBLICA EM ÁREA VERDE LOCALIZADA NO LOTE Nº.01, QUADRA 05, RUA VI, NO BAIRRO LOTEAMENTO TRÊS IRMÃOS.</t>
   </si>
   <si>
     <t>224</t>
   </si>
   <si>
     <t>77</t>
   </si>
   <si>
-    <t>https://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2021/224/indicacao_77-2021.pdf</t>
+    <t>http://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2021/224/indicacao_77-2021.pdf</t>
   </si>
   <si>
     <t>indicação nº.077/2021 - NECESSIDADE DE COMPRAR TERRENO.</t>
   </si>
   <si>
     <t>225</t>
   </si>
   <si>
     <t>78</t>
   </si>
   <si>
-    <t>https://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2021/225/indicacao_78-2021.pdf</t>
+    <t>http://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2021/225/indicacao_78-2021.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº.078/2021 - OPERAÇÃO TAMPA BURACOS.</t>
   </si>
   <si>
     <t>226</t>
   </si>
   <si>
     <t>79</t>
   </si>
   <si>
-    <t>https://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2021/226/indicacao_79-2021.pdf</t>
+    <t>http://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2021/226/indicacao_79-2021.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº.079/2021 - CRIAR E IMPLANTAR UMA ÁREA DE LAZER.</t>
   </si>
   <si>
     <t>227</t>
   </si>
   <si>
     <t>80</t>
   </si>
   <si>
-    <t>https://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2021/227/indicacao_80-2021.pdf</t>
+    <t>http://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2021/227/indicacao_80-2021.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº.080/2021 - FAZER IMPLANTAÇÃO DE ONDULAÇÕES TRANSVERSAIS (QUEBRA MOLAS) NAS RUAS E AVENIDAS DE NOVA FLORESTA NESTE MUNICIPIO.</t>
   </si>
   <si>
     <t>230</t>
   </si>
   <si>
     <t>81</t>
   </si>
   <si>
-    <t>https://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2021/230/indicacao_81-2021.pdf</t>
+    <t>http://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2021/230/indicacao_81-2021.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº.081/2021 - COMPRA DE UNIFORMES E EQUIPAMENTOS DE PROTEÇÃO PARA OS GARIS.</t>
   </si>
   <si>
     <t>232</t>
   </si>
   <si>
     <t>82</t>
   </si>
   <si>
-    <t>https://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2021/232/indicacao_82-2021.pdf</t>
+    <t>http://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2021/232/indicacao_82-2021.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº.082/2021 - IMPLANTAÇÃO DE REDE ELÉTRICA COM ILUMINAÇÃO PÚBLICA NO CANTEIRO CENTRAL DA AVENIDA 11 DE JULHO.</t>
   </si>
   <si>
     <t>233</t>
   </si>
   <si>
     <t>83</t>
   </si>
   <si>
-    <t>https://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2021/233/indicacao_83-2021.pdf</t>
+    <t>http://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2021/233/indicacao_83-2021.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº.083/2021 - REALIZAR ASFALTO NO SETOR PALMEIRAS DESTA CIDADE, POIS AINDA NÃO SÃO BENEFICIADOS COM O ASFALTO.</t>
   </si>
   <si>
     <t>234</t>
   </si>
   <si>
     <t>84</t>
   </si>
   <si>
-    <t>https://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2021/234/indicacao_84-2021.pdf</t>
+    <t>http://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2021/234/indicacao_84-2021.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº.084/2021 - NECESSIDADE DE CONSTRUÇÃO DE PONTE DE CONCRETO ARMADO SOBRE O RIO SABINO NA ESTRADA QUE DÁ ACESSO AO P.A</t>
   </si>
   <si>
     <t>235</t>
   </si>
   <si>
     <t>85</t>
   </si>
   <si>
-    <t>https://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2021/235/indicacao_85-2021.pdf</t>
+    <t>http://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2021/235/indicacao_85-2021.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº.085/2021 - SEJA REALIZADA A CONSTRUÇÃO  DE UM BUEIRO NA LOCALIDADE DO P.A FARTURA NAS PROXIMIDADES DO SR.FRANCISCO (CONHECIDO COMO CHICO DOIDO)</t>
   </si>
   <si>
     <t>236</t>
   </si>
   <si>
     <t>86</t>
   </si>
   <si>
-    <t>https://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2021/236/indicacao_86-2021.pdf</t>
+    <t>http://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2021/236/indicacao_86-2021.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº.086/2021 -REALIZAR A EXTENSÃO DE REDE DE ENÉRGIA ELÉTRICA TRIFASE  E INSTALAÇÕES DE POSTES DE LUZ, COM LUMINÁRIA, NO BAIRRO INDÚSTRIAL SAIDA PARA NOVA FLORESTA.</t>
   </si>
   <si>
     <t>237</t>
   </si>
   <si>
     <t>87</t>
   </si>
   <si>
-    <t>https://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2021/237/indicacao_87-2021.pdf</t>
+    <t>http://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2021/237/indicacao_87-2021.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº.087/2021 - IMPLANTAR UM SETOR DE BORRACHARIA VINCULADO A SECRETÁRIA DE OBRAS.</t>
   </si>
   <si>
     <t>238</t>
   </si>
   <si>
     <t>88</t>
   </si>
   <si>
-    <t>https://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2021/238/indicacao_88-2021.pdf</t>
+    <t>http://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2021/238/indicacao_88-2021.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº.088 - COBERTURA DA OI EM TECNOLOGIA 4 G.</t>
   </si>
   <si>
     <t>239</t>
   </si>
   <si>
     <t>89</t>
   </si>
   <si>
-    <t>https://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2021/239/indicacao_89-2021.pdf</t>
+    <t>http://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2021/239/indicacao_89-2021.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº.089/2021 - CONTRATAÇÃO DE AGENTES DE SAÚDE NO SETOR 15 E EM NOVA FLORESTA.</t>
   </si>
   <si>
     <t>240</t>
   </si>
   <si>
     <t>90</t>
   </si>
   <si>
-    <t>https://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2021/240/indicacao_90-2021.pdf</t>
+    <t>http://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2021/240/indicacao_90-2021.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº.090/2021 - FAZER REESTRUTURAÇÃO DA GALERIA DO CÓRREGO CORGÃO.</t>
   </si>
   <si>
     <t>243</t>
   </si>
   <si>
     <t>91</t>
   </si>
   <si>
-    <t>https://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2021/243/indicacao_91-2021.pdf</t>
+    <t>http://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2021/243/indicacao_91-2021.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº.091/2021 - TOME PROVIDÊNCIAS PARA AQUISIÇÃO, DE APARELHO DE ULTRASSOM.</t>
   </si>
   <si>
     <t>244</t>
   </si>
   <si>
     <t>92</t>
   </si>
   <si>
-    <t>https://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2021/244/indicacao_92-2021.pdf</t>
+    <t>http://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2021/244/indicacao_92-2021.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº.092/2021 - REALIZAR A ENTREGA DE CASCALHO PARA A POPULAÇÃO DE NOVA FLORESTA PARA ATERRAR OS TERRENOS URBANOS.</t>
   </si>
   <si>
     <t>245</t>
   </si>
   <si>
     <t>93</t>
   </si>
   <si>
-    <t>https://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2021/245/indicacao_93-2021.pdf</t>
+    <t>http://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2021/245/indicacao_93-2021.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº.093/2021 - REFORMA COM PINTURAS DA CAIXA D'AGUA DO SISTEMA DE ABASTECIMENTO DE NOVA FLORESTA.</t>
   </si>
   <si>
     <t>246</t>
   </si>
   <si>
     <t>94</t>
   </si>
   <si>
-    <t>https://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2021/246/indicacao_94-2021.pdf</t>
+    <t>http://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2021/246/indicacao_94-2021.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº.094/2021 - REFORMA DA COBERTURA DO PSF DE FLORESTA.</t>
   </si>
   <si>
     <t>247</t>
   </si>
   <si>
     <t>95</t>
   </si>
   <si>
-    <t>https://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2021/247/indicacao_95-2021.pdf</t>
+    <t>http://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2021/247/indicacao_95-2021.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº.095/2021 - TOME PROVIDÊNCIAS PARA REALIZAR A COMPRA E INSTALAÇÃO DE 02 BOMBAS SUBMERSAS NOS POÇOS ARTESIANOS DO SISTEMA DE ABASTECIMENTO DE NOVA FLORESTA..</t>
   </si>
   <si>
     <t>248</t>
   </si>
   <si>
     <t>96</t>
   </si>
   <si>
-    <t>https://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2021/248/indicacao_96-2021.pdf</t>
+    <t>http://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2021/248/indicacao_96-2021.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº.096/2021 - SERVIÇOS DE INSTALAÇÃO DA REDE DE ÁGUA E INSTALAR CAIXA D'AGUA  NO SETOR TRÊS MARCOS.</t>
   </si>
   <si>
     <t>249</t>
   </si>
   <si>
     <t>97</t>
   </si>
   <si>
-    <t>https://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2021/249/indicacao_97-2021.pdf</t>
+    <t>http://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2021/249/indicacao_97-2021.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº.097/2021 - EXECUTAR INSTALAÇÃO DE PADRÃO ELÉTRICO E BOMBA SUBMERSA NA VILA 3 MARCOS.</t>
   </si>
   <si>
     <t>250</t>
   </si>
   <si>
     <t>98</t>
   </si>
   <si>
-    <t>https://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2021/250/indicacao_98-2021.pdf</t>
+    <t>http://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2021/250/indicacao_98-2021.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº.098/2021 - DISPONIBILIDADE DE AMBULÂNCIA PARA VILA RURAL SÃO JOSÉ, AS MARGENS DO RIO FONTOURO.</t>
   </si>
   <si>
     <t>251</t>
   </si>
   <si>
     <t>99</t>
   </si>
   <si>
-    <t>https://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2021/251/indicacao_99-2021.pdf</t>
+    <t>http://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2021/251/indicacao_99-2021.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº.099/2021 - INDICA A NECESSIDADE DE REALIZAR PAVIMENTAÇÃO ASFÁTICA NA VILA SÃO JOSÉ.</t>
   </si>
   <si>
     <t>252</t>
   </si>
   <si>
     <t>100</t>
   </si>
   <si>
-    <t>https://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2021/252/indicacao_100-2021.pdf</t>
+    <t>http://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2021/252/indicacao_100-2021.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº.100/2021 - REALIZAR PAVIMENTAÇÃO ASFÁLTICA NA VILA RURAL SETOR OITO.</t>
   </si>
   <si>
     <t>253</t>
   </si>
   <si>
     <t>101</t>
   </si>
   <si>
-    <t>https://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2021/253/indicacao_101-2021.pdf</t>
+    <t>http://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2021/253/indicacao_101-2021.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº.101/2021 - CONSTRUÇÃO DE PRAÇA PÚBLICA COM ILUMINAÇÃO NA VILA RURAL SÃO JOSÉ, AS MARGENS DO RIO FONTOURA.</t>
   </si>
   <si>
     <t>254</t>
   </si>
   <si>
     <t>102</t>
   </si>
   <si>
-    <t>https://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2021/254/indicacao_102-2021.pdf</t>
+    <t>http://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2021/254/indicacao_102-2021.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº.102/2021 - IMPLANTAR ACADEMIA AO AR LIVRE.</t>
   </si>
   <si>
     <t>255</t>
   </si>
   <si>
     <t>103</t>
   </si>
   <si>
-    <t>https://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2021/255/indicacao_103-2021.pdf</t>
+    <t>http://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2021/255/indicacao_103-2021.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº.103/2021 - REALIZAR CONSTRUÇÃO DO CAIS COM RAMPA AS MARGENS DO RIO COMANDANTE FONTOURA NA VILA SÃO JOSÉ.</t>
   </si>
   <si>
     <t>256</t>
   </si>
   <si>
     <t>104</t>
   </si>
   <si>
-    <t>https://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2021/256/indicacao_104-2021.pdf</t>
+    <t>http://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2021/256/indicacao_104-2021.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº.104/2021 - INDICA A COSNTRUÇÃO DE UMA UNIDADE BÁSICA DE SAÚDE (UBS), PARA VILA RURAL SÃO JOSÉ.</t>
   </si>
   <si>
     <t>257</t>
   </si>
   <si>
     <t>105</t>
   </si>
   <si>
-    <t>https://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2021/257/indicacao_105-2021.pdf</t>
+    <t>http://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2021/257/indicacao_105-2021.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº.105/2021 - NECESSIDADE DE DENTISTA PARA ATENDIMENTO A POPULAÇÃO NA VILA RURAL SÃO JOSÉ.</t>
   </si>
   <si>
     <t>258</t>
   </si>
   <si>
     <t>106</t>
   </si>
   <si>
-    <t>https://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2021/258/indicacao_106-2021.pdf</t>
+    <t>http://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2021/258/indicacao_106-2021.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº.106/2021 - NECESSIDADE DE 01 MÉDICO PARA ATENDIMENTO A POPULAÇÃO NA VILA RURAL SÃO JOSÉ.</t>
   </si>
   <si>
     <t>259</t>
   </si>
   <si>
     <t>107</t>
   </si>
   <si>
-    <t>https://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2021/259/indicacao_107-2021.pdf</t>
+    <t>http://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2021/259/indicacao_107-2021.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº.107/2021 - REPARO E REPOSIÇÃO  DE LÂMPADAS QUEIMADAS NA VILA RURAL SÃO JOSÉ.</t>
   </si>
   <si>
     <t>260</t>
   </si>
   <si>
     <t>108</t>
   </si>
   <si>
-    <t>https://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2021/260/indicacao_108-2021.pdf</t>
+    <t>http://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2021/260/indicacao_108-2021.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº.108/2021 - IMPLANTAR QUEBRA MOLAS E SINALIZAÇÃO COM FAIXAS EM FRENTE AS ESCOLAS.</t>
   </si>
   <si>
     <t>268</t>
   </si>
   <si>
     <t>109</t>
   </si>
   <si>
-    <t>https://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2021/268/indicacao_109-2021.pdf</t>
+    <t>http://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2021/268/indicacao_109-2021.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº.109/2021 - REQUERER UM VEICULO PARA USO DA FISCALIZAÇÃO DOMUNICÍPIO.</t>
   </si>
   <si>
     <t>269</t>
   </si>
   <si>
     <t>110</t>
   </si>
   <si>
-    <t>https://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2021/269/indicacao_110-2021.pdf</t>
+    <t>http://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2021/269/indicacao_110-2021.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº.110/2021 - ASFALTAR A VILA SOL NASCENTE (COHAB 1) PRIMEIRA COHAB NESSA CIDADE.</t>
   </si>
   <si>
     <t>270</t>
   </si>
   <si>
     <t>111</t>
   </si>
   <si>
-    <t>https://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2021/270/indicacao_111-2021.pdf</t>
+    <t>http://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2021/270/indicacao_111-2021.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº.111/2021 - PATROLAR E ENCASCALHAR A ESTRADA MT 412 DO RIO XAVANTINHO ATÉ A RODOVIA BR 158.</t>
   </si>
   <si>
     <t>271</t>
   </si>
   <si>
     <t>112</t>
   </si>
   <si>
-    <t>https://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2021/271/indicacao_112-2021.pdf</t>
+    <t>http://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2021/271/indicacao_112-2021.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº.112/2021 - QUE IMPLANTA UMA ACADEMIA DA TERCEIRA IDADE NO SETOR AEROPORTO.</t>
   </si>
   <si>
     <t>272</t>
   </si>
   <si>
     <t>113</t>
   </si>
   <si>
-    <t>https://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2021/272/indicacao_113-2021.pdf</t>
+    <t>http://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2021/272/indicacao_113-2021.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº.113/2021 - IMPLANTAR UMA ACADEMIA DA TERCEIRA IDADE NO SETOR PALMEIRAS.</t>
   </si>
   <si>
     <t>273</t>
   </si>
   <si>
     <t>114</t>
   </si>
   <si>
-    <t>https://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2021/273/indicacao_114-2021.pdf</t>
+    <t>http://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2021/273/indicacao_114-2021.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº.114/2021 - IMPLANTAR UMA ACADEMIA DA TERCEIRA IDADE NO SETOR BURITIS</t>
   </si>
   <si>
     <t>274</t>
   </si>
   <si>
     <t>115</t>
   </si>
   <si>
-    <t>https://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2021/274/indicacao_115-2021.pdf</t>
+    <t>http://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2021/274/indicacao_115-2021.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº.115/2021 - IMPLANTAR UMA ACADEMIA DA TERCEIRA IDADE NO SETOR DOS ESPORTES.</t>
   </si>
   <si>
     <t>275</t>
   </si>
   <si>
     <t>116</t>
   </si>
   <si>
-    <t>https://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2021/275/indicacao_117-2021.pdf</t>
+    <t>http://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2021/275/indicacao_117-2021.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº.117/2021 - CONSTRUÇÃO DE UMA CRECHE NO SETOR BURITIS.</t>
   </si>
   <si>
     <t>276</t>
   </si>
   <si>
     <t>117</t>
   </si>
   <si>
-    <t>https://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2021/276/indicacao_116-2021.pdf</t>
+    <t>http://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2021/276/indicacao_116-2021.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº.116/2021 - IMPLANTAR UMA ESCOLA MILITAR NO MUNICÍPIO.</t>
   </si>
   <si>
     <t>277</t>
   </si>
   <si>
     <t>118</t>
   </si>
   <si>
-    <t>https://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2021/277/indicacao_118-2021.pdf</t>
+    <t>http://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2021/277/indicacao_118-2021.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº.118/2021 - CONSTRUÇÃO DE QUEBRA- MOLAS NA RUA VALDIR RABELO NAS PROXIMIDADES DO FERRO VELHO - CEARÁ.</t>
   </si>
   <si>
     <t>278</t>
   </si>
   <si>
     <t>119</t>
   </si>
   <si>
-    <t>https://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2021/278/indicacao_119-2021.pdf</t>
+    <t>http://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2021/278/indicacao_119-2021.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº.119/2021 - FAZER TRAVESSIA DE CONCRETOS E FAIXA DE PEDESTRE NA AVENIDA BETOMARCOS, EM FRENTE A SORVEMIL E EM FRENTE AO ALTO PEÇAS FLORESTA.</t>
   </si>
   <si>
     <t>279</t>
   </si>
   <si>
     <t>120</t>
   </si>
   <si>
-    <t>https://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2021/279/indicacao_120-2021.pdf</t>
+    <t>http://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2021/279/indicacao_120-2021.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº.120/2021 - COLOCAR BANCOS DE CIMENTO NA AVENIDA BETOMARCOS NO CANTEIRO CENTRAL, NA PRAÇA DA ACADEMIA AO AR LIVRE.</t>
   </si>
   <si>
     <t>280</t>
   </si>
   <si>
     <t>121</t>
   </si>
   <si>
-    <t>https://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2021/280/indicacao_121-2021.pdf</t>
+    <t>http://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2021/280/indicacao_121-2021.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº.121/2021 - PATROLAR E ENCASCALHAR A ESTRADA VICINAL QUE DÁ ACESSO A PROPRIEDADE DO  SENHOR JUSTINO E MAIS SEIS MORADORES.</t>
   </si>
   <si>
     <t>281</t>
   </si>
   <si>
     <t>122</t>
   </si>
   <si>
-    <t>https://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2021/281/indicacao_122-2021.pdf</t>
+    <t>http://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2021/281/indicacao_122-2021.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº.122/2021 - FAZER O PATROLAMENTO E CASCALHAMENTO NA ESTRADA VICINAL DA COLONIA GOIÁS II ENTRE O P.A FONTOURA E P.A MARGARIDA UNIÃO.</t>
   </si>
   <si>
     <t>282</t>
   </si>
   <si>
     <t>123</t>
   </si>
   <si>
-    <t>https://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2021/282/indicacao_123-2021.pdf</t>
+    <t>http://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2021/282/indicacao_123-2021.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº.123/2021 - FAZER UMA ESTRUTURA COBERTA PARA ATENDER OS ATLETAS DO BANCO DE RESERVA QUE UTILIZAM O CAMPO DE FUTEBOL GEZIL ARAÚJO.</t>
   </si>
   <si>
     <t>283</t>
   </si>
   <si>
     <t>124</t>
   </si>
   <si>
-    <t>https://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2021/283/indicacao_124-2021.pdf</t>
+    <t>http://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2021/283/indicacao_124-2021.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº.124/2021 - CONSTRUIR UM ESPAÇO CULTURAL COM PALCO E ÁREA PAVIMENTADA PARA REALIZAÇÃO  DE EVENTOS NA CIDADE DE PORTO ALEGRE DO NORTE-MT</t>
   </si>
   <si>
     <t>284</t>
   </si>
   <si>
     <t>125</t>
   </si>
   <si>
-    <t>https://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2021/284/indicacao_125-2021.pdf</t>
+    <t>http://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2021/284/indicacao_125-2021.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº.125/2021 - ACADEMIA PÚBLICA DE GINÁSTICA NO ESPAÇO COMPLEXO GESIL ARAÚJO.</t>
   </si>
   <si>
     <t>285</t>
   </si>
   <si>
     <t>126</t>
   </si>
   <si>
-    <t>https://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2021/285/indicacao_126-2021.pdf</t>
+    <t>http://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2021/285/indicacao_126-2021.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº.126/2021 - COLOCAR PLACAS DE SINALIZAÇÃO NAS PONTES DO RIO TAPIRAPE, CÓRREGO ÁGUA AMARELA E CÓRREGO SALOBRO.</t>
   </si>
   <si>
     <t>286</t>
   </si>
   <si>
     <t>127</t>
   </si>
   <si>
-    <t>https://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2021/286/indicacao_127-2021.pdf</t>
+    <t>http://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2021/286/indicacao_127-2021.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº.127/2021 - INSTALAR NA RUA TAPIRAPÉ COMPREENDENDO O TRECHO ENTRE A AVENIDA BETUMARCOS BR-158 ATÉ A AVENIDA SEBASTIÃO PEREIRA.</t>
   </si>
   <si>
     <t>287</t>
   </si>
   <si>
     <t>128</t>
   </si>
   <si>
-    <t>https://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2021/287/indicacao_128-2021.pdf</t>
+    <t>http://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2021/287/indicacao_128-2021.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº.128/2021 - CONSTRUÇÃO DE SANITÁRIO NAS DEPENDÊNCIAS DA FEIRA DA LUA (FEIRINHA)</t>
   </si>
   <si>
     <t>288</t>
   </si>
   <si>
     <t>129</t>
   </si>
   <si>
-    <t>https://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2021/288/indicacao_129-2021.pdf</t>
+    <t>http://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2021/288/indicacao_129-2021.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº.129/2021 - REALIZAR A SUBSTITUIÇÃO DAS LÂMPADAS NO CAMPO GEZIL ARAÚJO E GINÁSIO POLIESPORTIVOS VAGNER GUIMARÃES.</t>
   </si>
   <si>
     <t>289</t>
   </si>
   <si>
     <t>130</t>
   </si>
   <si>
-    <t>https://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2021/289/indicacao_130-2021.pdf</t>
+    <t>http://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2021/289/indicacao_130-2021.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº.130/2021 - CONSTRUÇÃO DE UM CENTRO DE REABILITAÇÃO DE FISIOTERAPIA PARA ATENDER MORADORES.</t>
   </si>
   <si>
     <t>290</t>
   </si>
   <si>
     <t>131</t>
   </si>
   <si>
-    <t>https://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2021/290/indicacao_131-2021.pdf</t>
+    <t>http://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2021/290/indicacao_131-2021.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº.131/2021 - REALIZAR ELABORAÇÃO DE UM PROJETO DE LEI DE ILUMINAÇÃO NAS AVENIDAS ROTARY INTERNACIONAL E SEBASTIÃO PEREIRA.</t>
   </si>
   <si>
     <t>291</t>
   </si>
   <si>
     <t>132</t>
   </si>
   <si>
-    <t>https://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2021/291/indicacao_132-2021.pdf</t>
+    <t>http://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2021/291/indicacao_132-2021.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº.132/2021 - IMPLANTAÇÃO DE REDE ELÉTRICA COM ILUMINAÇÃO PÚBLICA NA AVENIDA BRASIL NO TRECHO ENTRE O SUPERMERCADO NENENZÃO E O BAIRRO SANTOS DUMONT.</t>
   </si>
   <si>
     <t>292</t>
   </si>
   <si>
     <t>133</t>
   </si>
   <si>
-    <t>https://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2021/292/indicacao_133-2021.pdf</t>
+    <t>http://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2021/292/indicacao_133-2021.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº.133/2021 - AQUISIÇÃO DE UM VEÍCULO PARA ATENDER O DEPARTAMENTO DE CULTURA E LAZER DO MUNICIPIO DE PORTO ALEGRE DO NORTE-MT.</t>
   </si>
   <si>
     <t>293</t>
   </si>
   <si>
     <t>134</t>
   </si>
   <si>
-    <t>https://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2021/293/indicacao_134-2021.pdf</t>
+    <t>http://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2021/293/indicacao_134-2021.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº.134/2021 - PATROLAMENTO E CASCALHAMENTO NA ESTRADA VICINAL QUE INICIA APÓS O RIO TAPIRAPÉ NA MT 550 E TERMINA NO MORADOR CONHECIDO COMO SR.JOÃO BENTO.</t>
   </si>
   <si>
     <t>294</t>
   </si>
   <si>
     <t>135</t>
   </si>
   <si>
-    <t>https://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2021/294/indicacao_135-2021.pdf</t>
+    <t>http://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2021/294/indicacao_135-2021.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº.135/2021 - FAZER O  PATROLAMENTO E CASCALHAMENTO NA ESTRADA VICINAL  QUE INICIA EM FRENTE (ANTIGO FLORIANO) NA MT 550 E TERMINA NA VILA 3 MARCOS.</t>
   </si>
   <si>
     <t>300</t>
   </si>
   <si>
     <t>136</t>
   </si>
   <si>
-    <t>https://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2021/300/indicacao_136-2021.pdf</t>
+    <t>http://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2021/300/indicacao_136-2021.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº.136/2021 - NECESSIDADE DE SE TOMAR MEDIDAS QUE OBJETIVEM NA CONSTRUÇÃO DE PISCINA OLÍMPICA, COM O INTUITO DE INCENTIVAR A NATAÇÃO E OUTRAS MODALIDADES DE ESPORTES AQUÁTICOS NO MUNICIPIO.</t>
   </si>
   <si>
     <t>301</t>
   </si>
   <si>
     <t>137</t>
   </si>
   <si>
-    <t>https://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2021/301/indicacao_137-2021.pdf</t>
+    <t>http://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2021/301/indicacao_137-2021.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº.137/2021 - REPOR AS LAMPADAS  DOS POSTES DO CANTEIRO CENTRAL POR LAMPADAS MAIS POTENTES.</t>
   </si>
   <si>
     <t>302</t>
   </si>
   <si>
     <t>138</t>
   </si>
   <si>
-    <t>https://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2021/302/indicacao_138-2021.pdf</t>
+    <t>http://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2021/302/indicacao_138-2021.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº.138/2021 - NECESSIDADE DE CONSTRUIR UM PRESÍDIO.</t>
   </si>
   <si>
     <t>299</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº 139/2021 - CONSTRUÇÃO DE CONJUNTOS HABITACIONAIS (COLÔNIA/CASAS PULVERIZADAS) NO MUNICIPIO.</t>
   </si>
   <si>
     <t>314</t>
   </si>
   <si>
-    <t>https://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2021/314/indicacao_140-2021.pdf</t>
+    <t>http://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2021/314/indicacao_140-2021.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº.140/2021 – REMANEJAR O GRUPO GERADOR DE ENERGIA QUE SE ENCONTRA NA OBRA DO HOSPITAL MUNICIPAL PARA O LOCAL DO ATUAL HOSPITAL DO MUNICÍPIO.</t>
   </si>
   <si>
     <t>315</t>
   </si>
   <si>
-    <t>https://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2021/315/indicacao_141-2021.pdf</t>
+    <t>http://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2021/315/indicacao_141-2021.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº.141/2021 – SOLICITA DO PODER EXECUTIVO A ADESÃO AO PROGRAMA CAMINHO DA ESCOLA PARA AQUISIÇÃO DE BICICLETAS.</t>
   </si>
   <si>
     <t>318</t>
   </si>
   <si>
     <t>142</t>
   </si>
   <si>
-    <t>https://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2021/318/indicacao_142-2021.pdf</t>
+    <t>http://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2021/318/indicacao_142-2021.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº 142/2021 - AQUISIÇÃO DE 01 VEICULO PARA ATENDER A SECRETARIA DE EDUCAÇÃO NA MANUTENÇÃO DA FROTA ESCOLAR.</t>
   </si>
   <si>
     <t>319</t>
   </si>
   <si>
-    <t>https://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2021/319/indicacao_143-2021.pdf</t>
+    <t>http://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2021/319/indicacao_143-2021.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº.143/2021 - DETERMINAR AO SETOR COMPETENTE QUE TOME PROVIDÊNCIAS NO SENTIDO DE PROCEDER COM A INSTALAÇÃO DE LIXEIRAS, NAS VILAS DA ZONA RURAL.</t>
   </si>
   <si>
     <t>320</t>
   </si>
   <si>
-    <t>https://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2021/320/indicacao_144-2021.pdf</t>
+    <t>http://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2021/320/indicacao_144-2021.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº.144/2021 - TRANSFORMAR A EXTENSÃO DA ESCOLA BOA ESPERANÇA NO SETOR BURITI EM CRECHE MUNICIPAL</t>
   </si>
   <si>
     <t>329</t>
   </si>
   <si>
-    <t>https://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2021/329/indicacao_149-2021.pdf</t>
+    <t>http://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2021/329/indicacao_149-2021.pdf</t>
   </si>
   <si>
     <t>Indicação nº 149/2021 - Disponibilização de anticoncepcionais intrauterino (DIU) As Mulheres interessadas.</t>
   </si>
   <si>
     <t>343</t>
   </si>
   <si>
-    <t>https://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2021/343/indicacao_150-2021.pdf</t>
+    <t>http://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2021/343/indicacao_150-2021.pdf</t>
   </si>
   <si>
     <t>Indicação nº.150/2021 - Instalação de pátio para estacionamento e parada de caminhões.</t>
   </si>
   <si>
     <t>342</t>
   </si>
   <si>
-    <t>https://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2021/342/indicacao_151-2021.pdf</t>
+    <t>http://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2021/342/indicacao_151-2021.pdf</t>
   </si>
   <si>
     <t>indicação n. 151/2021 - Pinturas das faixas de pedestres e iluminação das entrada na avenida Betomarcos.</t>
   </si>
   <si>
     <t>357</t>
   </si>
   <si>
-    <t>https://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2021/357/indicacao_152-2021.pdf</t>
+    <t>http://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2021/357/indicacao_152-2021.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº 152/2021 - INDICA A NECESSIDADE DE REALIZAR CONSTRUÇÃO DE UMA RAMPA AO LADO DA PONTE DO RIO TAPIRAPÉ.</t>
   </si>
   <si>
     <t>175</t>
   </si>
   <si>
     <t>MA</t>
   </si>
   <si>
     <t>Moção de Aplausos</t>
   </si>
   <si>
-    <t>https://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2021/175/mocao_de_aplausos_001-2021.pdf</t>
+    <t>http://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2021/175/mocao_de_aplausos_001-2021.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSOS Nº.01/2021 - MOÇÃO DE APLAUSOS AOS PROFISSIONAIS DA SAÚDE DE PORTO ALEGRE DO NORTE-MT</t>
   </si>
   <si>
     <t>203</t>
   </si>
   <si>
-    <t>https://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2021/203/mocao_de_aplausos_003-2021.pdf</t>
+    <t>http://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2021/203/mocao_de_aplausos_003-2021.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSOS N° 03/2021 - AOS POLICIAIS ENVOLVIDOS EM OCORRÊNCIA: TRÁFICO ÍLICITO DE DROGAS.</t>
   </si>
   <si>
     <t>242</t>
   </si>
   <si>
-    <t>https://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2021/242/mocao_de_aplausos_005-2021.pdf</t>
+    <t>http://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2021/242/mocao_de_aplausos_005-2021.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSOS Nº.05/2021 - SR.CLEITON RAIMUNDO DE SOUZA.</t>
   </si>
   <si>
     <t>295</t>
   </si>
   <si>
-    <t>https://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2021/295/mocao_de_aplausos_006-2021.pdf</t>
+    <t>http://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2021/295/mocao_de_aplausos_006-2021.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSOS Nº.06/2021 - AO COMERCIAL CARDOSO.</t>
   </si>
   <si>
     <t>316</t>
   </si>
   <si>
-    <t>https://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2021/316/mocao_de_aplausos_007-2021.pdf</t>
+    <t>http://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2021/316/mocao_de_aplausos_007-2021.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSOS Nº.07/2021 -  A EMPRESA ALANA  ÓTICA E FUNCIONÁRIOS.</t>
   </si>
   <si>
     <t>344</t>
   </si>
   <si>
-    <t>https://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2021/344/mocao_de_aplausos_09-2021.pdf</t>
+    <t>http://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2021/344/mocao_de_aplausos_09-2021.pdf</t>
   </si>
   <si>
     <t>Moção de aplausos n.09/2021-Depudato Estadual Dr. Eugenio</t>
   </si>
   <si>
     <t>345</t>
   </si>
   <si>
-    <t>https://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2021/345/mocao_de_aplausos_10-2021.pdf</t>
+    <t>http://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2021/345/mocao_de_aplausos_10-2021.pdf</t>
   </si>
   <si>
     <t>Moção de Aplausos nº.10/2021 - Ao atleta Célio Henrique dos Santos Pinheiro.</t>
   </si>
   <si>
     <t>346</t>
   </si>
   <si>
-    <t>https://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2021/346/mocao_de_aplausos_11-2021.pdf</t>
+    <t>http://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2021/346/mocao_de_aplausos_11-2021.pdf</t>
   </si>
   <si>
     <t>Moção de Aplausos nº.11/2021 - Ao Atleta Arthur Pereira Resende</t>
   </si>
   <si>
     <t>353</t>
   </si>
   <si>
-    <t>https://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2021/353/mocao_de_aplausos_12-2021.pdf</t>
+    <t>http://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2021/353/mocao_de_aplausos_12-2021.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSOS N° 12/2021 - AO SR. ISMAEL FERREIRA MARTINS EX-VEREADOR.</t>
   </si>
   <si>
     <t>354</t>
   </si>
   <si>
-    <t>https://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2021/354/mocao_de_aplausos_13-2021.pdf</t>
+    <t>http://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2021/354/mocao_de_aplausos_13-2021.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSOS N° 13/2021 - AO SR. JUSTINO AGAPITO O. XERENTE EX-VEREADOR.</t>
   </si>
   <si>
     <t>355</t>
   </si>
   <si>
-    <t>https://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2021/355/mocao_de_aplausos_14-2021.pdf</t>
+    <t>http://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2021/355/mocao_de_aplausos_14-2021.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSOS N° 14/2021 AO SR. JOSÉ BARREIRA LEITE EX-VEREADOR E POLICIAL CIVIL APOSENTADO.</t>
   </si>
   <si>
     <t>356</t>
   </si>
   <si>
-    <t>https://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2021/356/mocao_de_aplausos_15-2021.pdf</t>
+    <t>http://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2021/356/mocao_de_aplausos_15-2021.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSOS N° 15/2021 - AO SR. IREMAR ARAÚJO MARTINS.</t>
   </si>
   <si>
     <t>321</t>
   </si>
   <si>
     <t>PDL</t>
   </si>
   <si>
     <t>Projeto de Decreto Legislativo</t>
   </si>
   <si>
     <t>MD</t>
   </si>
   <si>
     <t>PROJETO DE DECRETO LEGISLATIVO Nº 01/2021. APROVA AS CONTAS ANUAIS DE GOVERNO DO EXERCÍCIO DE 2019.</t>
   </si>
   <si>
     <t>163</t>
   </si>
   <si>
     <t>PLC</t>
   </si>
   <si>
     <t>Projeto de Lei Complementar</t>
   </si>
   <si>
     <t>Daniel Rosa do Lago</t>
   </si>
   <si>
-    <t>https://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2021/163/proejto_de_lei_complementar_001-2021.pdf</t>
+    <t>http://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2021/163/proejto_de_lei_complementar_001-2021.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI COMPLEMENTAR Nº.001/2021 - FIXA O DESCONTO PARA PAGAMENTO ANTECIPADO DO IMPOSTO  PREDIAL TERRITORIAL URBANO - IPTU, NO EXERCICIO DE 2021 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>173</t>
   </si>
   <si>
-    <t>https://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2021/173/projeto_de_lei_complementar_002-2021.pdf</t>
+    <t>http://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2021/173/projeto_de_lei_complementar_002-2021.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI COMPLEMENTAR Nº 002/2021 - ALTERA A LEI COMPLEMENTAR Nº 017/2021.</t>
   </si>
   <si>
     <t>303</t>
   </si>
   <si>
-    <t>https://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2021/303/projeto_de_lei_complementar_003-2021.pdf</t>
+    <t>http://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2021/303/projeto_de_lei_complementar_003-2021.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI COMPLEMENTAR Nº.003/2021 - ALTERA A LEI COMPLEMENTAR Nº.006 DE 15 DE MARÇO DE 2018, SOBRE O PARCELAMENTO DO SOLO URBANO NO MUNICIPIO DE PORTO ALEGRE DO NORTE-MT, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>390</t>
   </si>
   <si>
     <t>PROJETO DE LEI COMPLEMENTAR Nº.05/2021 - DISPÕE SOBRE O ESTATUTO DOS SERVIDORES PÚBLICOS DO MUNICIPIO DE PORTO ALEGRE DO NORTE-MT.</t>
   </si>
   <si>
     <t>PLO</t>
   </si>
   <si>
     <t>Projeto de Lei do Executivo</t>
   </si>
   <si>
-    <t>https://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2021/142/projeto_de_lei_01-2021.pdf</t>
+    <t>http://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2021/142/projeto_de_lei_01-2021.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº.001/2021 - DISPÕE SOBRE ABERTURA DE CRÉDITO ADICIONAL SUPLEMENTAR E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>161</t>
   </si>
   <si>
-    <t>https://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2021/161/projeto_de_lei_002-2021.pdf</t>
+    <t>http://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2021/161/projeto_de_lei_002-2021.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº.002/2021 - ALTERA O ARTIGO 93 DA LEI MUNICIPAL 148/92 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>162</t>
   </si>
   <si>
-    <t>https://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2021/162/projeto_de_lei_004-2021.pdf</t>
+    <t>http://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2021/162/projeto_de_lei_004-2021.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI 004/2021 - INSTITUI O PROGRAMA DE RECUPERAÇÃO DE CRÉDITOS DO MUNICIPIO DE PORTO ALEGRE DO NORTE - PROGRAMA REFIS-PAN 2021, E DA OUTRAS PROVIDENCIAS.</t>
   </si>
   <si>
     <t>174</t>
   </si>
   <si>
-    <t>https://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2021/174/projeto_de_lei_006-2021.pdf</t>
+    <t>http://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2021/174/projeto_de_lei_006-2021.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº.006/2021 - DISPÕE SOBRE ABERTURA DE CRÉDITO ADICIONAL SUPLEMENTAR E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>195</t>
   </si>
   <si>
-    <t>https://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2021/195/projeto_de_lei_007-2021.pdf</t>
+    <t>http://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2021/195/projeto_de_lei_007-2021.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI N° 007/2021 - "ALTERA O ARTIGO 3º, 6º E 7º DA LEI MUNICIPAL N° 272/97, E DÁ OUTRAS PROVIDÊNCIAS".</t>
   </si>
   <si>
     <t>199</t>
   </si>
   <si>
-    <t>https://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2021/199/projeto_de_lei_008-2021.pdf</t>
+    <t>http://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2021/199/projeto_de_lei_008-2021.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei n°008/2021 - Sumula: 'Dispoe sobre abertura de credito adicional suplementar e da outras providencias".</t>
   </si>
   <si>
     <t>200</t>
   </si>
   <si>
-    <t>https://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2021/200/projeto_de_lei_009-2021.pdf</t>
+    <t>http://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2021/200/projeto_de_lei_009-2021.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº.009/2021  - AUTORIZA A DESAFETAÇÃO DE PARTE DA RUA MATO GROSSO  E AVENIDA BARRA DO GARÇAS  E A REALIZAR PERMUTA DESSE IMÓVEL E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>201</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº.010/2021 -  DISPÕE SOBRE ABERTURA DE CRÉDITO ADICIONAL  SUPLEMENTAR E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>241</t>
   </si>
   <si>
-    <t>https://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2021/241/projeto_de_lei_011-2021_-_ldo.pdf</t>
+    <t>http://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2021/241/projeto_de_lei_011-2021_-_ldo.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI N° 011/2021 LDO - "DISPÕE SOBRE AS DIRETRIZES PARA A ELABORAÇÃO E EXECUÇÃO DA LEI ORÇAMENTÁRIA ANUAL DE 2022 E DÁ OUTRAS PROVIDÊNCIAS".</t>
   </si>
   <si>
     <t>212</t>
   </si>
   <si>
-    <t>https://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2021/212/projeto_de_lei_012-2021.pdf</t>
+    <t>http://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2021/212/projeto_de_lei_012-2021.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI N° 012/2021 - DISPÕE SOBRE A CRIAÇÃO DO CONSELHO MUNICIPAL DOS DIREITOS DA MULHER (CMDM) E DA OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>213</t>
   </si>
   <si>
-    <t>https://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2021/213/projeto_de_lei_013-2021.pdf</t>
+    <t>http://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2021/213/projeto_de_lei_013-2021.pdf</t>
   </si>
   <si>
     <t>PROJETO DE ELI N° 013/2021 - "ALTERA O ARTIGO 3°, 6° E 7° DA LEI MUNICIPAL N° 272/97, E DÁ OUTRAS PROVIDÊNCIAS."</t>
   </si>
   <si>
     <t>261</t>
   </si>
   <si>
-    <t>https://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2021/261/projeto_de_lei_016-2021.pdf</t>
+    <t>http://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2021/261/projeto_de_lei_016-2021.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº.016/2021 - DISPÕE SOBRE ABERTURA DE CRÉDITO ADICIONAL SUPLEMENTAR NO VALOR DE 515.908,40 (QUINHENTOS E QUINZE MIL E NOVECENTOS E OITO REAISE QUARENTA CENTAVOS) E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>262</t>
   </si>
   <si>
-    <t>https://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2021/262/projeto_de_lei_017-2021.pdf</t>
+    <t>http://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2021/262/projeto_de_lei_017-2021.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº.017/2021 - DISPÕE SOBRE ABERTURA DE CRÉDITO ADICIONAL ESPECIAL E DÁ OUTRAS PROVIDÊNCIAS NO VALOR DE R$.282.342,32 (DUZENTOS E OITENTA E DOIS MIL, TREZENTOS E QUARENTA E DOIS REAIS E TRINTA E DOIS CENTAVOS).</t>
   </si>
   <si>
     <t>265</t>
   </si>
   <si>
-    <t>https://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2021/265/projeto_de_lei_018-2021.pdf</t>
+    <t>http://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2021/265/projeto_de_lei_018-2021.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº.018/2021 - DISPÕE SOBRE ABERTURA DE CRÉDITO ADICIONAL SUPLEMENTAR E DÁ OUTRAS PROVIDÊNCIAS, NO VALOR DE R$.651.300,00.</t>
   </si>
   <si>
     <t>396</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº.019/2021 - DECLARA DE UTILIDADE PÚBLICA, MUNICIPALIZA E INCORPORA A ESTRADA CONHECIDA COMO ESTRADA DO PALHADÃO, NO PLANO RODOVIÁRIO DO MUNICIPIO DE PORTO ALEGRE DO NORTE - MT, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>312</t>
   </si>
   <si>
-    <t>https://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2021/312/projeto_de_lei_020-2021.pdf</t>
+    <t>http://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2021/312/projeto_de_lei_020-2021.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº.020/2021 - ALTERA O INCISO I DO ARTIGO 5º DA  LEI MUNICIPAL Nº.936/2020, QUE TRATA DA LEI ORÇAMENTÁRIA ANUAL PARA O EXERCICIO DE 2021, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>304</t>
   </si>
   <si>
-    <t>https://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2021/304/projeto_de_lei_021-2021.pdf</t>
+    <t>http://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2021/304/projeto_de_lei_021-2021.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI 021/2021 - AUTORIZA O PODER EXECUTIVO MUNIICPAL A CONTRATAR SERVIDORES POR TEMPO DETERMINADO, MEDIANTE A REALIZAÇÃO DE PROCESSO SELETIVO SIMPLIFICADO, PARA O ATENDIMENTO DE SITUAÇÃO EMERGENCIAL DE EXCEPCIONAL INTERESSE PÚBLICO.</t>
   </si>
   <si>
     <t>305</t>
   </si>
   <si>
-    <t>https://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2021/305/projeto_de_lei_022-2021.pdf</t>
+    <t>http://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2021/305/projeto_de_lei_022-2021.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº 022/2021 - CRIA O FUNDO MUNICIPAL DE CULTURA, COM A FINALIDADE DE PRESTAR APOIO A PROJETOS DE NATUREZA ARTISTICA E CULTURAL.</t>
   </si>
   <si>
     <t>306</t>
   </si>
   <si>
-    <t>https://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2021/306/projeto_de_lei_023-2021.pdf</t>
+    <t>http://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2021/306/projeto_de_lei_023-2021.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº 023/2021 - DISPÕE SOBRE A CRIAÇÃO E IMPLEMENTAÇÃO DO SISTEMA MUNICIPAL DE CULTURA - SMC, DO MUNICIPIO DE PORTO ALEGRE DO NORTE E DA OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>307</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº 024/2021 - DISPÕE SOBRE O PLANO MUNICIPAL DE CULTURA DO MUNICIPIO DE PORTO ALEGRE DO NORTE E DA OUTRAS PROVIDENCIAS.</t>
   </si>
   <si>
     <t>308</t>
   </si>
   <si>
-    <t>https://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2021/308/projeto_de_lei_025-2021.pdf</t>
+    <t>http://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2021/308/projeto_de_lei_025-2021.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº 025/2021 - DISPÕE OS PROCEDIMENTOS SOBRE A TITULAÇÃO DE IMOVEIS URBANOS PUBLICOS NO AMBITO DE REGULARIZAÇÃO FUNDIÁRIA URBANA E DE PROGRAMAS HABITACIONAIS NO MUNICIPIO DE PORTO ALEGRE DO NORTE E DA OUTRAS PROVIDENCIAS.</t>
   </si>
   <si>
     <t>311</t>
   </si>
   <si>
-    <t>https://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2021/311/projeto_de_lei_026-2021.pdf</t>
+    <t>http://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2021/311/projeto_de_lei_026-2021.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº.026/2021 - DISPÕE SOBRE AUTORIZAÇÃO AO PODER EXECUTIVO PARA EFETUAR PERMUTA DE IMÓVEIS, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>322</t>
   </si>
   <si>
-    <t>https://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2021/322/projeto_de_lei_027-2021.pdf</t>
+    <t>http://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2021/322/projeto_de_lei_027-2021.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº 027/2021 - AUTORIZA A DESAFETAÇÃO DE PARTE DA RUA VII E DA CONDIÇÃO DE PRAÇA PÚBLICA O IMOVEL DENOMINADO DE LOTE 01 DA QUADRA 17 NO LOTEAMENTO TRÊS IRMÃOS E DA OUTRAS PROVIDENCIAS.</t>
   </si>
   <si>
     <t>323</t>
   </si>
   <si>
-    <t>https://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2021/323/projeto_de_lei_028-2021.pdf</t>
+    <t>http://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2021/323/projeto_de_lei_028-2021.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº 028/2021 - AUTORIZA A DOAÇÃO DE UM LOTE DE TERRA, DENOMINADO DE LOTE 01 DA QUADRA 17, AO GOVERNO DO ESTADO DE MATO GROSSO, ATRAVEZ DA SECRETARIA DE ESTADO DE SEGURANÇA PÚBLICA – SESP E DA OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>349</t>
   </si>
   <si>
-    <t>https://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2021/349/projeto_de_lei_029-2021.pdf</t>
+    <t>http://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2021/349/projeto_de_lei_029-2021.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº.029/2021 - INSTITUI O PLANO PLURIANUAL DO MUNICIPIO DE PORTO ALEGRE DO NORTE-MT, PARA O PERÍODO DE 2022-2025.</t>
   </si>
   <si>
     <t>324</t>
   </si>
   <si>
-    <t>https://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2021/324/projeto_de_lei_031-2021.pdf</t>
+    <t>http://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2021/324/projeto_de_lei_031-2021.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº.031/2021 - ALTERA O PARÁGRAFO 1º DA LEI MUNICIPAL N º.874/2019.</t>
   </si>
   <si>
     <t>325</t>
   </si>
   <si>
-    <t>https://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2021/325/projeto_de_lei_032-2021.pdf</t>
+    <t>http://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2021/325/projeto_de_lei_032-2021.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº.32/2021 - REVOGAÇAO DE LEIS MUNICIPAIS.</t>
   </si>
   <si>
     <t>326</t>
   </si>
   <si>
-    <t>https://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2021/326/projeto_de_lei_033-2021.pdf</t>
+    <t>http://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2021/326/projeto_de_lei_033-2021.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº.033/2021 - Autoriza a  doação de terreno publico para fins de instalação de Empresas.</t>
   </si>
   <si>
     <t>327</t>
   </si>
   <si>
-    <t>https://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2021/327/projeto_de_lei_034-2021.pdf</t>
+    <t>http://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2021/327/projeto_de_lei_034-2021.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI N.034/2021 - Abertura de Credito Adicional Especial no valor de R$.2.816.641,62.</t>
   </si>
   <si>
     <t>328</t>
   </si>
   <si>
-    <t>https://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2021/328/projeto_de_lei_035-2021.pdf</t>
+    <t>http://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2021/328/projeto_de_lei_035-2021.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei nº.035/2021 - Dispõe sobre Abertura de Credito Adicional Suplementar Valor de R$.317.900,00</t>
   </si>
   <si>
     <t>333</t>
   </si>
   <si>
-    <t>https://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2021/333/projeto_de_lei_036-2021.pdf</t>
+    <t>http://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2021/333/projeto_de_lei_036-2021.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei nº.036/2021 - Abertura de Credito Adicional Suplementar - Sonho de Natal</t>
   </si>
   <si>
     <t>334</t>
   </si>
   <si>
-    <t>https://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2021/334/projeto_de_lei_038-2021.pdf</t>
+    <t>http://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2021/334/projeto_de_lei_038-2021.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei nº.038/2021 - Institui o Fundo Municipal dos Direitos da Pessoa Idosa.</t>
   </si>
   <si>
     <t>335</t>
   </si>
   <si>
-    <t>https://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2021/335/projeto_de_lei_039-2021.pdf</t>
+    <t>http://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2021/335/projeto_de_lei_039-2021.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei nº.039/2021 - Altera o Artigo 6º da Lei 870/2019 - Referente ao Programa Criança Feliz.</t>
   </si>
   <si>
     <t>339</t>
   </si>
   <si>
-    <t>https://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2021/339/projeto_de_lei_040-2021.pdf</t>
+    <t>http://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2021/339/projeto_de_lei_040-2021.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei nº.040/2021 - Abertura de Credito Adicional  Suplementar - valor de R$.1.096.753,00  - Pavimentação Asfáltica urbana e no Distrito.</t>
   </si>
   <si>
     <t>340</t>
   </si>
   <si>
-    <t>https://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2021/340/projeto_de_lei_041-2021.pdf</t>
+    <t>http://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2021/340/projeto_de_lei_041-2021.pdf</t>
   </si>
   <si>
     <t>Projeto de nº.041/2021 - Dispõe sobre abertura de credito Adicional Suplementar e d´´a outras providencias.</t>
   </si>
   <si>
     <t>360</t>
   </si>
   <si>
-    <t>https://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2021/360/projeto_de_lei_042-2021.pdf</t>
+    <t>http://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2021/360/projeto_de_lei_042-2021.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei nº.042/2021 - Lei Orçamentaria Anual 2022 (LOA)</t>
   </si>
   <si>
     <t>341</t>
   </si>
   <si>
-    <t>https://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2021/341/projeto_de_lei_043-2021.pdf</t>
+    <t>http://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2021/341/projeto_de_lei_043-2021.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei n.043/2021 - Altera o inciso I do Artigo 5º da Lei Municipal nº.936/2020, Lei Orçamentária anual para o Exercício de 2021.</t>
   </si>
   <si>
     <t>359</t>
   </si>
   <si>
     <t>44</t>
   </si>
   <si>
-    <t>https://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2021/359/projeto_de_lei_044-2021.pdf</t>
+    <t>http://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2021/359/projeto_de_lei_044-2021.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº.044/2021 - DISPÕE SOBRE ABERTURA DE CRÉDITO ADICIONAL SUPLEMENTAR E DÁ OUTRAS PROVIDENCIAS NO VALOR DE R$.3.854.046,08.</t>
   </si>
   <si>
     <t>171</t>
   </si>
   <si>
     <t>PRE</t>
   </si>
   <si>
     <t>Projeto de Resolução</t>
   </si>
   <si>
-    <t>https://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2021/171/projeto_de_resolucao_003-2021.pdf</t>
+    <t>http://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2021/171/projeto_de_resolucao_003-2021.pdf</t>
   </si>
   <si>
     <t>PROJETO DE RESOLUÇÃO Nº.003/2021 - CRIA  COMISSÃO ESPECIAL COM A FINALIDADE DE ELABORAR PROPOSTA DE EMENDA À LEI ORGÂNICA MUNICIPAL DE PORTO ALEGRE DO NORTE-MT.</t>
   </si>
   <si>
     <t>172</t>
   </si>
   <si>
-    <t>https://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2021/172/projeto_de_resolucao_003-2021.pdf</t>
+    <t>http://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2021/172/projeto_de_resolucao_003-2021.pdf</t>
   </si>
   <si>
     <t>181</t>
   </si>
   <si>
     <t>PROJETO DE RESOLUÇÃO Nº.004/2021 -   Dispõe sobre a criação de Comissão Especial com a finalidade de analisar/elaborar proposta de Emenda à Lei Orgânica Municipal de Porto Alegre do Norte-MT</t>
   </si>
   <si>
     <t>231</t>
   </si>
   <si>
-    <t>https://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2021/231/projeto_de_resolucao_005-2021.pdf</t>
+    <t>http://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2021/231/projeto_de_resolucao_005-2021.pdf</t>
   </si>
   <si>
     <t>PROJETO DE RESOLUÇÃO Nº.005/2021 - FICA CONSTITUIDA A COMISSÃO ESPECIAL DO RECESSO LEGISLATIVO.</t>
   </si>
   <si>
     <t>298</t>
   </si>
   <si>
-    <t>https://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2021/298/projeto_de_resolucao_006-2021.pdf</t>
+    <t>http://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2021/298/projeto_de_resolucao_006-2021.pdf</t>
   </si>
   <si>
     <t>Projeto de Resolução nº 006/2021 -  Dispõe sobre a criação de Comissão Especial com a finalidade de analisar/elaborar proposta de Emenda à Lei Orgânica Municipal de Porto Alegre do Norte-MT.</t>
   </si>
   <si>
     <t>297</t>
   </si>
   <si>
-    <t>https://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2021/297/projeto_de_resolucao_007-2021.pdf</t>
+    <t>http://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2021/297/projeto_de_resolucao_007-2021.pdf</t>
   </si>
   <si>
     <t>Projeto de Resolução nº 007/2021 - Dispõe sobre a criação de Comissão Especial com a finalidade de modificar/reformar o Regimento Interno da Câmara  Municipal de Porto Alegre do Norte-MT.</t>
   </si>
   <si>
     <t>362</t>
   </si>
   <si>
-    <t>https://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2021/362/projeto_de_resolucao_008-2021.pdf</t>
+    <t>http://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2021/362/projeto_de_resolucao_008-2021.pdf</t>
   </si>
   <si>
     <t>PROJETO DE RESOLUÇÃO Nº.008/2021 - CRIA A COMISSÃO ESPECIAL DE RECESSO LEGISLATIVO QUE ATUARÁ NO PERIODO DE 23/12/2021 A  01/02/2022.</t>
   </si>
   <si>
     <t>193</t>
   </si>
   <si>
     <t>REQ</t>
   </si>
   <si>
     <t>Requerimento</t>
   </si>
   <si>
-    <t>https://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2021/193/requerimento_no_001-2021.pdf</t>
+    <t>http://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2021/193/requerimento_no_001-2021.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO 01/2021 - DISPONIBILIZAÇÃO DE INFORMAÇÕES REFERENTES A ALGUNS ASSUNTOS DO PODER EXECUTIVO DO MUNICIPIO DE PORTO ALEGRE DO NORTE-MT</t>
   </si>
   <si>
     <t>202</t>
   </si>
   <si>
-    <t>https://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2021/202/requerimento_no_002-2021.pdf</t>
+    <t>http://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2021/202/requerimento_no_002-2021.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO N° 02/2021 VEREADOR ALEX GOMES - REALIZAÇÃO DE SESSÃO ESPECIAL NO DISTRITO DE NOVA FLORESTA.</t>
   </si>
   <si>
     <t>215</t>
   </si>
   <si>
-    <t>https://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2021/215/requerimento_no_003-2021.pdf</t>
+    <t>http://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2021/215/requerimento_no_003-2021.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO Nº.05/2021 - REALIZAÇÃO DE SESSÃO ESPECIAL NO DIA 11 DE AGOSTO DE 2021 ÁS 19H00MIN NA VILA SÃO JOSÉ NESSE MUNICIPIO.</t>
   </si>
   <si>
     <t>216</t>
   </si>
   <si>
-    <t>https://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2021/216/requerimento_no_004-2021.pdf</t>
+    <t>http://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2021/216/requerimento_no_004-2021.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO 04/2021 - DISPONIBILIZAÇÃO DE LAUDO TÉCNICO DE CONDIÇÕS AMBIENTAIS DE TRABALHO REALIZADO PELO PODER EXECUTIVO DO MUNICIPIO DE PORTO ALEGRE DO NORTE-MT.</t>
   </si>
   <si>
     <t>217</t>
   </si>
   <si>
-    <t>https://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2021/217/requerimento_no_005-2021.pdf</t>
+    <t>http://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2021/217/requerimento_no_005-2021.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO Nº.03/2021 - CONVOCAÇÃO DO PREFEITO SR.DANIEL ROSA DO LAGO PARA REUNIÃO NO DIA 21 DE JUNHO DE 2021 ÀS 09H00MIN NA SEDE DA CÂMARA MUNICIPAL.</t>
   </si>
   <si>
     <t>229</t>
   </si>
   <si>
-    <t>https://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2021/229/requerimento_no_006-2021.pdf</t>
+    <t>http://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2021/229/requerimento_no_006-2021.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO Nº.06/2021 - DISPONIBILIZAÇÃO DE DOCUMENTOS REFERENTE A CONTRATAÇÃO DE OPERAÇÃO DE CRÉDITO JUNTO A CAIXA ECONÔMICA FEDERAL.</t>
   </si>
   <si>
     <t>263</t>
   </si>
   <si>
-    <t>https://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2021/263/requerimento_no_007-2021.pdf</t>
+    <t>http://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2021/263/requerimento_no_007-2021.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO Nº.07/2021 - CONVOCAÇÃO DO PREFEITO E SECRETÁRIO DE OBRAS PARA REUNIÃO NO DIA 09 DE AGOSTO DE 2021 ÀS 09H00MIN.</t>
   </si>
   <si>
     <t>296</t>
   </si>
   <si>
-    <t>https://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2021/296/requerimento_no_010-2021.pdf</t>
+    <t>http://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2021/296/requerimento_no_010-2021.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO Nº.010/2021 - ALTERAÇÃO DO REGIMENTO INTERNO E LEI ORGÂNICA MUNICIPAL.</t>
   </si>
   <si>
     <t>310</t>
   </si>
   <si>
-    <t>https://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2021/310/requerimento_no_012-2021.pdf</t>
+    <t>http://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2021/310/requerimento_no_012-2021.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO Nº.012/2021 - REQUERENDO LICENÇA DAS FUNÇÕES DE VEREADOR PARA TRATAR DE INTERESSE PARTICULAR, PELO PRAZO DE 30(TRINTA) DIAS.</t>
   </si>
   <si>
     <t>336</t>
   </si>
   <si>
-    <t>https://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2021/336/rquerimento_13-2021.pdf</t>
+    <t>http://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2021/336/rquerimento_13-2021.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO: 13/2021_x000D_
 REQUERENTE: Eversom Marinho Guimarães_x000D_
 REQUIRIDO: Fabricio (Vigilância Sanitária)_x000D_
 ASSUNTO: Informações da qualidade da água potável do município.</t>
   </si>
   <si>
     <t>337</t>
   </si>
   <si>
-    <t>https://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2021/337/rquerimento_14-2021.pdf</t>
+    <t>http://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2021/337/rquerimento_14-2021.pdf</t>
   </si>
   <si>
     <t>REQUERENTE: Eversom Marinho Guimarães_x000D_
 REQUIRIDO: Fabricio (Vigilância Sanitária)_x000D_
 ASSUNTO: Informações sobre a creche Maria Nilza.</t>
   </si>
   <si>
     <t>338</t>
   </si>
   <si>
-    <t>https://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2021/338/rquerimento_15-2021.pdf</t>
+    <t>http://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2021/338/rquerimento_15-2021.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO: 015/ 2021_x000D_
 REQUERENTE: Alex Gomes Ferreira_x000D_
 REQUERIDA: Elenir Afonso da Silva - Secretaria de Educação, Cultura, Esporte e Lazer_x000D_
 ASSUNTO: Informações sobre dados do FUNDEB.</t>
   </si>
   <si>
     <t>348</t>
   </si>
   <si>
-    <t>https://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2021/348/rquerimento_16-2021.pdf</t>
+    <t>http://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2021/348/rquerimento_16-2021.pdf</t>
   </si>
   <si>
     <t>Requerimento nº.16/2021 - Antecipação da Sessão Ordinária do dia 15 de dezembro de 2021 para 09 de dezembro de 2021.</t>
   </si>
   <si>
     <t>309</t>
   </si>
   <si>
     <t>VETO</t>
   </si>
   <si>
     <t>Veto</t>
   </si>
   <si>
     <t>VETO Nº.02/2021 - FICA VETADO O PROJETO DE LEI Nº.07/2021, QUE ALTERA O ARTIGO 126 DA LEI MUNICIPAL 148/1992 ENCAMINHADO PELA CÂMARA MUNICIPAL.</t>
   </si>
   <si>
     <t>164</t>
   </si>
   <si>
     <t>PLL</t>
   </si>
   <si>
     <t>Projeto de Lei do Legislativo</t>
   </si>
   <si>
-    <t>https://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2021/164/projeto_de_lei_001-2021_-_legislativo.pdf</t>
+    <t>http://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2021/164/projeto_de_lei_001-2021_-_legislativo.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI 001/2021 - DA O NOME DE FERNANDA DE MORAES SARMENTO MACRUZ "UMA IDEIA CHEIA DE IDEIS" A BIBLIOTECA PUBLICA MUNICIPAL DE PORTO ALEGRE DO NORTE-MT.</t>
   </si>
   <si>
     <t>214</t>
   </si>
   <si>
-    <t>https://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2021/214/projeto_de_lei_004-2021_-_legislativo.pdf</t>
+    <t>http://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2021/214/projeto_de_lei_004-2021_-_legislativo.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI DO LEGISLATIVO Nº.04/2021 - DECLARA DE UTILIDADE PÚBLICA A COLÔNIA DE PESCADORES E AQUICULTORES PROFISSIONAIS Z-19 DO MUNICIPIO DE PORTO ALEGRE DO NORTE-MT.</t>
   </si>
   <si>
     <t>264</t>
   </si>
   <si>
-    <t>https://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2021/264/projeto_de_lei_005-2021_-_legislativo.pdf</t>
+    <t>http://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2021/264/projeto_de_lei_005-2021_-_legislativo.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº.05/2021 - Institui sistema de transparência e rastreamento das doses de vacinas de combate ao coronavírus recebidas pelo município, e identificação da população vacinada como forma de controle das doses utilizadas”.</t>
   </si>
   <si>
     <t>267</t>
   </si>
   <si>
-    <t>https://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2021/267/projeto_de_lei_006-2021_-_legislativo.pdf</t>
+    <t>http://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2021/267/projeto_de_lei_006-2021_-_legislativo.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº.06/2021 - INSTITUI O PROGRAMA DE INCENTIVO À IMPLANTAÇÃO DE HORTAS COMUNITÁRIAS E FAMILIARES NO MUNICIPIO DE PORTO ALEGRE DO NORTE/MT.</t>
   </si>
   <si>
     <t>266</t>
   </si>
   <si>
-    <t>https://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2021/266/projeto_de_lei_007-2021_-_legislativo.pdf</t>
+    <t>http://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2021/266/projeto_de_lei_007-2021_-_legislativo.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº.07/2021 - ALTERA O ARTIGO 126 DA LEI MUNICIPAL 148/1992 DO MUNICIPIO DE PORTO ALEGRE DO NORTE-MT.</t>
   </si>
   <si>
     <t>358</t>
   </si>
   <si>
-    <t>https://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2021/358/projeto_de_lei_09-2021_-_legislativo.pdf</t>
+    <t>http://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2021/358/projeto_de_lei_09-2021_-_legislativo.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI N° 09/2021 - CRIA DENOMINAÇÃO DE PRAÇA NA SAÍDA PARA NOVA FLORESTA, PRAÇA MUNICIPAL JACOB DIAS CARDOSO.</t>
   </si>
   <si>
     <t>332</t>
   </si>
   <si>
     <t>EPL</t>
   </si>
   <si>
     <t>Emendas Projeto de Lei</t>
   </si>
   <si>
     <t>REDAÇÃO, JUSTIÇA, FINANÇAS, FISCALIZAÇÃO E OBRAS PUBLICAS</t>
   </si>
   <si>
-    <t>https://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2021/332/emenda_02-2021.pdf</t>
+    <t>http://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2021/332/emenda_02-2021.pdf</t>
   </si>
   <si>
     <t>Emenda Modificativa n.02/2021 - Ao Projeto de Lei nº.031/2021 - Ref: Vale Alimentação</t>
   </si>
   <si>
     <t>350</t>
   </si>
   <si>
-    <t>https://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2021/350/emenda_03-2021.pdf</t>
+    <t>http://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2021/350/emenda_03-2021.pdf</t>
   </si>
   <si>
     <t>Emenda Modificativa Aditiva nº.03/2021 - Ao Projeto de Lei nº.029/2021 - PPA - 2022/2025</t>
   </si>
   <si>
     <t>351</t>
   </si>
   <si>
-    <t>https://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2021/351/emenda_04-2021.pdf</t>
+    <t>http://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2021/351/emenda_04-2021.pdf</t>
   </si>
   <si>
     <t>Emenda Modificativa Aditiva nº.04/2021 - ao Projeto de Lei nº.029/2021 - PPA - 2022/2025</t>
   </si>
   <si>
     <t>352</t>
   </si>
   <si>
-    <t>https://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2021/352/emenda_05-2021.pdf</t>
+    <t>http://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2021/352/emenda_05-2021.pdf</t>
   </si>
   <si>
     <t>EMENDA MODIFICATIVA /ADITIVA Nº 05/2021 - AO PROJETO DE LEI Nº 029/2021 - PPA (PLANO PLURIANUAL 2022/2025)</t>
   </si>
   <si>
     <t>363</t>
   </si>
   <si>
-    <t>https://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2021/363/emenda_06-2021.pdf</t>
+    <t>http://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2021/363/emenda_06-2021.pdf</t>
   </si>
   <si>
     <t>EMENDA ADITIVA E MODIFICATIVA Nº.06/2021 - AO PROJETO DE LEI Nº.042/2021 - LEI ORÇAMENTÁRIA ANUAL</t>
   </si>
   <si>
     <t>364</t>
   </si>
   <si>
-    <t>https://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2021/364/emenda_07-2021.pdf</t>
+    <t>http://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2021/364/emenda_07-2021.pdf</t>
   </si>
   <si>
     <t>EMENDA ADITIVA E MODIFICATIVA Nº.07/2021 - AO PROJETO DE LEI Nº.042/2021 - LEI ORÇAMENTÁRIA ANUAL</t>
   </si>
   <si>
     <t>365</t>
   </si>
   <si>
-    <t>https://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2021/365/emenda_08-2021.pdf</t>
+    <t>http://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2021/365/emenda_08-2021.pdf</t>
   </si>
   <si>
     <t>EMENDA ADITIVA E MODIFICATIVA Nº.08/2021 - AO PROJETO DE LEI Nº.042/2021 - LEI ORÇAMENTÁRIA ANUAL</t>
   </si>
   <si>
     <t>361</t>
   </si>
   <si>
-    <t>https://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2021/361/emenda_09-2021.pdf</t>
+    <t>http://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2021/361/emenda_09-2021.pdf</t>
   </si>
   <si>
     <t>EMENDA MODIFICATIVA Nº.09/2021 - AO PROJETO DE LEI Nº.042/2021 - LOA PARA O EXERCICIO DE 2022.</t>
   </si>
   <si>
     <t>330</t>
   </si>
   <si>
     <t>MPL</t>
   </si>
   <si>
     <t>Minuta de Projeto de Lei</t>
   </si>
   <si>
-    <t>https://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2021/330/minuta_projeto_de_lei_02-2021.pdf</t>
+    <t>http://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2021/330/minuta_projeto_de_lei_02-2021.pdf</t>
   </si>
   <si>
     <t>MINUTA DE PROJETO DE LEI 02/2021 - Dispõe sobre complemento constitucional dos Profissionais da Educação Básica em efetivo Exercício.</t>
   </si>
   <si>
     <t>317</t>
   </si>
   <si>
     <t>MOP</t>
   </si>
   <si>
     <t>Moção de Pesar</t>
   </si>
   <si>
-    <t>https://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2021/317/mocao_de_pesar_02-2021.pdf</t>
+    <t>http://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2021/317/mocao_de_pesar_02-2021.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE PESAR Nº.02/2021 -  PELO FALECIMENTO DO  SENHOR ABRAÃO LEANDRO DA SILVA</t>
   </si>
   <si>
     <t>194</t>
   </si>
   <si>
     <t>PROEM</t>
   </si>
   <si>
     <t>Projeto de Emenda</t>
   </si>
   <si>
-    <t>https://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2021/194/projeto_de_emenda_a_lei_organica.pdf</t>
+    <t>http://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2021/194/projeto_de_emenda_a_lei_organica.pdf</t>
   </si>
   <si>
     <t>PROJETO DE EMENDA Nº.001/2021 - Inclui Art. 99-A na Lei Orgânica do Município de Porto Alegre do Norte - MT, dispondo sobre a obrigatoriedade da execução orçamentária e financeira da programação incluída por emendas individuais do Legislativo Municipal em Lei Orçamentária Anual (LOA).</t>
   </si>
   <si>
     <t>331</t>
   </si>
   <si>
-    <t>https://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2021/331/projeto_de_emenda_a_lei_organica_02-2021.pdf</t>
+    <t>http://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2021/331/projeto_de_emenda_a_lei_organica_02-2021.pdf</t>
   </si>
   <si>
     <t>Projeto de Emenda a Lei Orgânica nº.002/2021 - Acrescenta dispositivos na Lei Orgânica do Município de Porto Alegre do Norte - MT, com a inclusão e alteração dos § 5º ao 14º no Art. 99-A, dispondo procedimentos da execução orçamentária e financeira da programação incluída por emendas individuais do Legislativo Municipal em Lei Orçamentária Anual (LOA).</t>
   </si>
   <si>
     <t>347</t>
   </si>
   <si>
     <t>MR</t>
   </si>
   <si>
     <t>Moção de Repudio</t>
   </si>
   <si>
-    <t>https://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2021/347/nota_de_repudio_04.pdf</t>
+    <t>http://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2021/347/nota_de_repudio_04.pdf</t>
   </si>
   <si>
     <t>Moção de Repudio nº.04/2021 - Contra a Empresa Energisa S.A</t>
   </si>
   <si>
     <t>313</t>
   </si>
   <si>
     <t>PTCE</t>
   </si>
   <si>
     <t>Parecer Prévio TCE</t>
   </si>
   <si>
     <t>Tribunal de Contas de MT</t>
   </si>
   <si>
-    <t>https://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2021/313/88838-2019wm.pdf</t>
+    <t>http://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2021/313/88838-2019wm.pdf</t>
   </si>
   <si>
     <t>PARECER PRÉVIO Nº.96/2021 - TP - CONTAS ANUAIS DE GOVERNO DO EXERCICIO DE 2019 DA PREFEITURA MUNICIPAL DE PORTO ALEGRE DO NORTE-MT.</t>
   </si>
   <si>
     <t>366</t>
   </si>
   <si>
     <t>EI</t>
   </si>
   <si>
     <t>Emendas Impositivas</t>
   </si>
   <si>
-    <t>https://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2021/366/emenda_impositiva_01.pdf</t>
+    <t>http://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2021/366/emenda_impositiva_01.pdf</t>
   </si>
   <si>
     <t>EMENDA IMPOSITIVA Nº.001/2021 - AO PROJETO DE LEI Nº.042/2021 - LEI ORÇAMENTÁRIA ANUAL PARA 2022.</t>
   </si>
   <si>
     <t>367</t>
   </si>
   <si>
-    <t>https://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2021/367/emenda_impositiva_02.pdf</t>
+    <t>http://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2021/367/emenda_impositiva_02.pdf</t>
   </si>
   <si>
     <t>EMENDA IMPOSITIVA Nº.002/2021 - AO PROJETO DE LEI Nº.042/2021 LEI ORÇAMENTÁRIA ANUAL PARA O EXERCICIO DE  2022.</t>
   </si>
   <si>
     <t>368</t>
   </si>
   <si>
-    <t>https://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2021/368/emenda_impositiva_03.pdf</t>
+    <t>http://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2021/368/emenda_impositiva_03.pdf</t>
   </si>
   <si>
     <t>EMENDA IMPOSITIVA Nº.003/2021 - AO PROJETO DE LEI Nº.042/2021 LEI ORÇAMENTÁRIA ANUAL PARA O EXERCICIO DE  2022.</t>
   </si>
   <si>
     <t>369</t>
   </si>
   <si>
-    <t>https://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2021/369/emenda_impositiva_04.pdf</t>
+    <t>http://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2021/369/emenda_impositiva_04.pdf</t>
   </si>
   <si>
     <t>EMENDA IMPOSITIVA Nº.004/2021 - AO PROJETO DE LEI Nº.042/2021 LEI ORÇAMENTÁRIA ANUAL PARA O EXERCICIO DE  2022.</t>
   </si>
   <si>
     <t>370</t>
   </si>
   <si>
-    <t>https://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2021/370/emenda_impositiva_05.pdf</t>
+    <t>http://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2021/370/emenda_impositiva_05.pdf</t>
   </si>
   <si>
     <t>EMENDA IMPOSITIVA Nº.005/2021 - AO PROJETO DE LEI Nº.042/2021 LEI ORÇAMENTÁRIA ANUAL PARA O EXERCICIO DE  2022.</t>
   </si>
   <si>
     <t>371</t>
   </si>
   <si>
-    <t>https://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2021/371/emenda_impositiva_06.pdf</t>
+    <t>http://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2021/371/emenda_impositiva_06.pdf</t>
   </si>
   <si>
     <t>EMENDA IMPOSITIVA Nº.006/2021 - AO PROJETO DE LEI Nº.042/2021 LEI ORÇAMENTÁRIA ANUAL PARA O EXERCICIO DE  2022.</t>
   </si>
   <si>
     <t>372</t>
   </si>
   <si>
-    <t>https://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2021/372/emenda_impositiva_07.pdf</t>
+    <t>http://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2021/372/emenda_impositiva_07.pdf</t>
   </si>
   <si>
     <t>EMENDA IMPOSITIVA Nº.007/2021 - AO PROJETO DE LEI Nº.042/2021 LEI ORÇAMENTÁRIA ANUAL PARA O EXERCICIO DE  2022.</t>
   </si>
   <si>
     <t>373</t>
   </si>
   <si>
-    <t>https://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2021/373/emenda_impositiva_08.pdf</t>
+    <t>http://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2021/373/emenda_impositiva_08.pdf</t>
   </si>
   <si>
     <t>EMENDA IMPOSITIVA Nº.008/2021 - AO PROJETO DE LEI Nº.042/2021 LEI ORÇAMENTÁRIA ANUAL PARA O EXERCICIO DE  2022.</t>
   </si>
   <si>
     <t>374</t>
   </si>
   <si>
-    <t>https://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2021/374/emenda_impositiva_09.pdf</t>
+    <t>http://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2021/374/emenda_impositiva_09.pdf</t>
   </si>
   <si>
     <t>EMENDA IMPOSITIVA Nº.009/2021 - AO PROJETO DE LEI Nº.042/2021 - LEI ORÇAMENTÁRIA ANUAL PARA O EXERCICIO DE 2022.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -2966,68 +2966,68 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portoalegredonorte.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portoalegredonorte.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portoalegredonorte.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2021/143/indicacao_4-2021.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2021/144/indicacao_5-2021.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2021/145/indicacao_6-2021.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2021/146/indicacao_7-2021.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2021/147/indicacao_8-2021.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2021/148/indicacao_9-2021.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2021/149/indicacao_10-2021.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2021/150/indicacao_11-2021.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2021/151/indicacao_12-2021.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2021/152/indicacao_13-2021.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2021/153/indicacao_14-2021.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2021/154/indicacao_15-2021.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2021/155/indicacao_16-2021.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portoalegredonorte.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2021/157/indicacao_18-2021.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2021/158/indicacao_19-2021.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2021/159/indicacao_20-2021.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2021/160/indicacao_21-2021.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2021/165/indicacao_22-2021.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2021/166/indicacao_23-2021.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2021/167/indicacao_24-2021.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2021/168/indicacao_25-2021.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2021/169/indicacao_26-2021.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2021/170/indicacao_27-2021.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2021/176/indicacao_28-2021.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2021/177/indicacao_29-2021.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2021/178/indicacao_30-2021.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2021/179/indicacao_31-2021.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portoalegredonorte.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portoalegredonorte.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portoalegredonorte.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portoalegredonorte.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portoalegredonorte.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portoalegredonorte.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portoalegredonorte.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portoalegredonorte.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portoalegredonorte.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portoalegredonorte.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portoalegredonorte.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portoalegredonorte.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portoalegredonorte.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2021/197/indicacao_49-2021.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2021/198/indicacao_50-2021.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2021/204/indicacao_51-2021.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2021/205/indicacao_52-2021.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2021/206/indicacao_53-2021.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2021/207/indicacao_54-2021.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2021/208/indicacao_55-2021.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2021/209/indicacao_56-2021.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2021/210/indicacao_57-2021.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2021/211/indicacao_58-2021.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2021/218/indicacao_70-2021.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2021/219/indicacao_71-2021.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2021/220/indicacao_72-2021.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2021/228/indicacao_73-2021.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2021/221/indicacao_74-2021.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2021/222/indicacao_75-2021.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2021/223/indicacao_76-2021.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2021/224/indicacao_77-2021.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2021/225/indicacao_78-2021.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2021/226/indicacao_79-2021.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2021/227/indicacao_80-2021.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2021/230/indicacao_81-2021.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2021/232/indicacao_82-2021.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2021/233/indicacao_83-2021.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2021/234/indicacao_84-2021.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2021/235/indicacao_85-2021.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2021/236/indicacao_86-2021.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2021/237/indicacao_87-2021.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2021/238/indicacao_88-2021.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2021/239/indicacao_89-2021.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2021/240/indicacao_90-2021.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2021/243/indicacao_91-2021.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2021/244/indicacao_92-2021.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2021/245/indicacao_93-2021.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2021/246/indicacao_94-2021.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2021/247/indicacao_95-2021.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2021/248/indicacao_96-2021.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2021/249/indicacao_97-2021.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2021/250/indicacao_98-2021.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2021/251/indicacao_99-2021.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2021/252/indicacao_100-2021.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2021/253/indicacao_101-2021.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2021/254/indicacao_102-2021.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2021/255/indicacao_103-2021.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2021/256/indicacao_104-2021.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2021/257/indicacao_105-2021.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2021/258/indicacao_106-2021.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2021/259/indicacao_107-2021.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2021/260/indicacao_108-2021.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2021/268/indicacao_109-2021.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2021/269/indicacao_110-2021.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2021/270/indicacao_111-2021.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2021/271/indicacao_112-2021.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2021/272/indicacao_113-2021.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2021/273/indicacao_114-2021.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2021/274/indicacao_115-2021.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2021/275/indicacao_117-2021.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2021/276/indicacao_116-2021.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2021/277/indicacao_118-2021.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2021/278/indicacao_119-2021.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2021/279/indicacao_120-2021.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2021/280/indicacao_121-2021.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2021/281/indicacao_122-2021.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2021/282/indicacao_123-2021.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2021/283/indicacao_124-2021.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2021/284/indicacao_125-2021.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2021/285/indicacao_126-2021.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2021/286/indicacao_127-2021.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2021/287/indicacao_128-2021.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2021/288/indicacao_129-2021.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2021/289/indicacao_130-2021.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2021/290/indicacao_131-2021.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2021/291/indicacao_132-2021.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2021/292/indicacao_133-2021.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2021/293/indicacao_134-2021.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2021/294/indicacao_135-2021.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2021/300/indicacao_136-2021.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2021/301/indicacao_137-2021.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2021/302/indicacao_138-2021.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portoalegredonorte.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2021/314/indicacao_140-2021.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2021/315/indicacao_141-2021.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2021/318/indicacao_142-2021.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2021/319/indicacao_143-2021.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2021/320/indicacao_144-2021.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2021/329/indicacao_149-2021.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2021/343/indicacao_150-2021.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2021/342/indicacao_151-2021.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2021/357/indicacao_152-2021.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2021/175/mocao_de_aplausos_001-2021.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2021/203/mocao_de_aplausos_003-2021.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2021/242/mocao_de_aplausos_005-2021.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2021/295/mocao_de_aplausos_006-2021.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2021/316/mocao_de_aplausos_007-2021.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2021/344/mocao_de_aplausos_09-2021.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2021/345/mocao_de_aplausos_10-2021.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2021/346/mocao_de_aplausos_11-2021.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2021/353/mocao_de_aplausos_12-2021.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2021/354/mocao_de_aplausos_13-2021.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2021/355/mocao_de_aplausos_14-2021.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2021/356/mocao_de_aplausos_15-2021.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portoalegredonorte.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2021/163/proejto_de_lei_complementar_001-2021.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2021/173/projeto_de_lei_complementar_002-2021.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2021/303/projeto_de_lei_complementar_003-2021.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portoalegredonorte.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2021/142/projeto_de_lei_01-2021.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2021/161/projeto_de_lei_002-2021.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2021/162/projeto_de_lei_004-2021.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2021/174/projeto_de_lei_006-2021.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2021/195/projeto_de_lei_007-2021.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2021/199/projeto_de_lei_008-2021.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2021/200/projeto_de_lei_009-2021.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portoalegredonorte.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2021/241/projeto_de_lei_011-2021_-_ldo.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2021/212/projeto_de_lei_012-2021.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2021/213/projeto_de_lei_013-2021.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2021/261/projeto_de_lei_016-2021.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2021/262/projeto_de_lei_017-2021.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2021/265/projeto_de_lei_018-2021.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portoalegredonorte.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2021/312/projeto_de_lei_020-2021.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2021/304/projeto_de_lei_021-2021.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2021/305/projeto_de_lei_022-2021.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2021/306/projeto_de_lei_023-2021.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portoalegredonorte.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2021/308/projeto_de_lei_025-2021.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2021/311/projeto_de_lei_026-2021.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2021/322/projeto_de_lei_027-2021.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2021/323/projeto_de_lei_028-2021.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2021/349/projeto_de_lei_029-2021.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2021/324/projeto_de_lei_031-2021.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2021/325/projeto_de_lei_032-2021.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2021/326/projeto_de_lei_033-2021.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2021/327/projeto_de_lei_034-2021.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2021/328/projeto_de_lei_035-2021.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2021/333/projeto_de_lei_036-2021.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2021/334/projeto_de_lei_038-2021.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2021/335/projeto_de_lei_039-2021.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2021/339/projeto_de_lei_040-2021.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2021/340/projeto_de_lei_041-2021.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2021/360/projeto_de_lei_042-2021.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2021/341/projeto_de_lei_043-2021.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2021/359/projeto_de_lei_044-2021.pdf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2021/171/projeto_de_resolucao_003-2021.pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2021/172/projeto_de_resolucao_003-2021.pdf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portoalegredonorte.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2021/231/projeto_de_resolucao_005-2021.pdf" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2021/298/projeto_de_resolucao_006-2021.pdf" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2021/297/projeto_de_resolucao_007-2021.pdf" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2021/362/projeto_de_resolucao_008-2021.pdf" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2021/193/requerimento_no_001-2021.pdf" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2021/202/requerimento_no_002-2021.pdf" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2021/215/requerimento_no_003-2021.pdf" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2021/216/requerimento_no_004-2021.pdf" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2021/217/requerimento_no_005-2021.pdf" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2021/229/requerimento_no_006-2021.pdf" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2021/263/requerimento_no_007-2021.pdf" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2021/296/requerimento_no_010-2021.pdf" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2021/310/requerimento_no_012-2021.pdf" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2021/336/rquerimento_13-2021.pdf" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2021/337/rquerimento_14-2021.pdf" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2021/338/rquerimento_15-2021.pdf" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2021/348/rquerimento_16-2021.pdf" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portoalegredonorte.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2021/164/projeto_de_lei_001-2021_-_legislativo.pdf" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2021/214/projeto_de_lei_004-2021_-_legislativo.pdf" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2021/264/projeto_de_lei_005-2021_-_legislativo.pdf" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2021/267/projeto_de_lei_006-2021_-_legislativo.pdf" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2021/266/projeto_de_lei_007-2021_-_legislativo.pdf" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2021/358/projeto_de_lei_09-2021_-_legislativo.pdf" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2021/332/emenda_02-2021.pdf" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2021/350/emenda_03-2021.pdf" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2021/351/emenda_04-2021.pdf" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2021/352/emenda_05-2021.pdf" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2021/363/emenda_06-2021.pdf" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2021/364/emenda_07-2021.pdf" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2021/365/emenda_08-2021.pdf" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2021/361/emenda_09-2021.pdf" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2021/330/minuta_projeto_de_lei_02-2021.pdf" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2021/317/mocao_de_pesar_02-2021.pdf" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2021/194/projeto_de_emenda_a_lei_organica.pdf" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2021/331/projeto_de_emenda_a_lei_organica_02-2021.pdf" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2021/347/nota_de_repudio_04.pdf" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2021/313/88838-2019wm.pdf" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2021/366/emenda_impositiva_01.pdf" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2021/367/emenda_impositiva_02.pdf" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2021/368/emenda_impositiva_03.pdf" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2021/369/emenda_impositiva_04.pdf" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2021/370/emenda_impositiva_05.pdf" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2021/371/emenda_impositiva_06.pdf" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2021/372/emenda_impositiva_07.pdf" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2021/373/emenda_impositiva_08.pdf" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2021/374/emenda_impositiva_09.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portoalegredonorte.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portoalegredonorte.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portoalegredonorte.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2021/143/indicacao_4-2021.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2021/144/indicacao_5-2021.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2021/145/indicacao_6-2021.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2021/146/indicacao_7-2021.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2021/147/indicacao_8-2021.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2021/148/indicacao_9-2021.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2021/149/indicacao_10-2021.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2021/150/indicacao_11-2021.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2021/151/indicacao_12-2021.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2021/152/indicacao_13-2021.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2021/153/indicacao_14-2021.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2021/154/indicacao_15-2021.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2021/155/indicacao_16-2021.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portoalegredonorte.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2021/157/indicacao_18-2021.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2021/158/indicacao_19-2021.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2021/159/indicacao_20-2021.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2021/160/indicacao_21-2021.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2021/165/indicacao_22-2021.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2021/166/indicacao_23-2021.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2021/167/indicacao_24-2021.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2021/168/indicacao_25-2021.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2021/169/indicacao_26-2021.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2021/170/indicacao_27-2021.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2021/176/indicacao_28-2021.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2021/177/indicacao_29-2021.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2021/178/indicacao_30-2021.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2021/179/indicacao_31-2021.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portoalegredonorte.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portoalegredonorte.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portoalegredonorte.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portoalegredonorte.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portoalegredonorte.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portoalegredonorte.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portoalegredonorte.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portoalegredonorte.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portoalegredonorte.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portoalegredonorte.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portoalegredonorte.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portoalegredonorte.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portoalegredonorte.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2021/197/indicacao_49-2021.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2021/198/indicacao_50-2021.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2021/204/indicacao_51-2021.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2021/205/indicacao_52-2021.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2021/206/indicacao_53-2021.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2021/207/indicacao_54-2021.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2021/208/indicacao_55-2021.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2021/209/indicacao_56-2021.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2021/210/indicacao_57-2021.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2021/211/indicacao_58-2021.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2021/218/indicacao_70-2021.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2021/219/indicacao_71-2021.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2021/220/indicacao_72-2021.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2021/228/indicacao_73-2021.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2021/221/indicacao_74-2021.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2021/222/indicacao_75-2021.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2021/223/indicacao_76-2021.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2021/224/indicacao_77-2021.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2021/225/indicacao_78-2021.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2021/226/indicacao_79-2021.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2021/227/indicacao_80-2021.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2021/230/indicacao_81-2021.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2021/232/indicacao_82-2021.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2021/233/indicacao_83-2021.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2021/234/indicacao_84-2021.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2021/235/indicacao_85-2021.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2021/236/indicacao_86-2021.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2021/237/indicacao_87-2021.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2021/238/indicacao_88-2021.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2021/239/indicacao_89-2021.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2021/240/indicacao_90-2021.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2021/243/indicacao_91-2021.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2021/244/indicacao_92-2021.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2021/245/indicacao_93-2021.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2021/246/indicacao_94-2021.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2021/247/indicacao_95-2021.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2021/248/indicacao_96-2021.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2021/249/indicacao_97-2021.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2021/250/indicacao_98-2021.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2021/251/indicacao_99-2021.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2021/252/indicacao_100-2021.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2021/253/indicacao_101-2021.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2021/254/indicacao_102-2021.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2021/255/indicacao_103-2021.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2021/256/indicacao_104-2021.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2021/257/indicacao_105-2021.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2021/258/indicacao_106-2021.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2021/259/indicacao_107-2021.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2021/260/indicacao_108-2021.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2021/268/indicacao_109-2021.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2021/269/indicacao_110-2021.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2021/270/indicacao_111-2021.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2021/271/indicacao_112-2021.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2021/272/indicacao_113-2021.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2021/273/indicacao_114-2021.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2021/274/indicacao_115-2021.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2021/275/indicacao_117-2021.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2021/276/indicacao_116-2021.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2021/277/indicacao_118-2021.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2021/278/indicacao_119-2021.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2021/279/indicacao_120-2021.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2021/280/indicacao_121-2021.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2021/281/indicacao_122-2021.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2021/282/indicacao_123-2021.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2021/283/indicacao_124-2021.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2021/284/indicacao_125-2021.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2021/285/indicacao_126-2021.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2021/286/indicacao_127-2021.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2021/287/indicacao_128-2021.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2021/288/indicacao_129-2021.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2021/289/indicacao_130-2021.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2021/290/indicacao_131-2021.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2021/291/indicacao_132-2021.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2021/292/indicacao_133-2021.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2021/293/indicacao_134-2021.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2021/294/indicacao_135-2021.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2021/300/indicacao_136-2021.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2021/301/indicacao_137-2021.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2021/302/indicacao_138-2021.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portoalegredonorte.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2021/314/indicacao_140-2021.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2021/315/indicacao_141-2021.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2021/318/indicacao_142-2021.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2021/319/indicacao_143-2021.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2021/320/indicacao_144-2021.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2021/329/indicacao_149-2021.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2021/343/indicacao_150-2021.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2021/342/indicacao_151-2021.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2021/357/indicacao_152-2021.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2021/175/mocao_de_aplausos_001-2021.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2021/203/mocao_de_aplausos_003-2021.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2021/242/mocao_de_aplausos_005-2021.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2021/295/mocao_de_aplausos_006-2021.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2021/316/mocao_de_aplausos_007-2021.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2021/344/mocao_de_aplausos_09-2021.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2021/345/mocao_de_aplausos_10-2021.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2021/346/mocao_de_aplausos_11-2021.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2021/353/mocao_de_aplausos_12-2021.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2021/354/mocao_de_aplausos_13-2021.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2021/355/mocao_de_aplausos_14-2021.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2021/356/mocao_de_aplausos_15-2021.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portoalegredonorte.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2021/163/proejto_de_lei_complementar_001-2021.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2021/173/projeto_de_lei_complementar_002-2021.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2021/303/projeto_de_lei_complementar_003-2021.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portoalegredonorte.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2021/142/projeto_de_lei_01-2021.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2021/161/projeto_de_lei_002-2021.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2021/162/projeto_de_lei_004-2021.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2021/174/projeto_de_lei_006-2021.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2021/195/projeto_de_lei_007-2021.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2021/199/projeto_de_lei_008-2021.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2021/200/projeto_de_lei_009-2021.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portoalegredonorte.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2021/241/projeto_de_lei_011-2021_-_ldo.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2021/212/projeto_de_lei_012-2021.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2021/213/projeto_de_lei_013-2021.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2021/261/projeto_de_lei_016-2021.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2021/262/projeto_de_lei_017-2021.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2021/265/projeto_de_lei_018-2021.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portoalegredonorte.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2021/312/projeto_de_lei_020-2021.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2021/304/projeto_de_lei_021-2021.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2021/305/projeto_de_lei_022-2021.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2021/306/projeto_de_lei_023-2021.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portoalegredonorte.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2021/308/projeto_de_lei_025-2021.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2021/311/projeto_de_lei_026-2021.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2021/322/projeto_de_lei_027-2021.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2021/323/projeto_de_lei_028-2021.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2021/349/projeto_de_lei_029-2021.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2021/324/projeto_de_lei_031-2021.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2021/325/projeto_de_lei_032-2021.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2021/326/projeto_de_lei_033-2021.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2021/327/projeto_de_lei_034-2021.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2021/328/projeto_de_lei_035-2021.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2021/333/projeto_de_lei_036-2021.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2021/334/projeto_de_lei_038-2021.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2021/335/projeto_de_lei_039-2021.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2021/339/projeto_de_lei_040-2021.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2021/340/projeto_de_lei_041-2021.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2021/360/projeto_de_lei_042-2021.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2021/341/projeto_de_lei_043-2021.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2021/359/projeto_de_lei_044-2021.pdf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2021/171/projeto_de_resolucao_003-2021.pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2021/172/projeto_de_resolucao_003-2021.pdf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portoalegredonorte.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2021/231/projeto_de_resolucao_005-2021.pdf" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2021/298/projeto_de_resolucao_006-2021.pdf" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2021/297/projeto_de_resolucao_007-2021.pdf" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2021/362/projeto_de_resolucao_008-2021.pdf" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2021/193/requerimento_no_001-2021.pdf" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2021/202/requerimento_no_002-2021.pdf" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2021/215/requerimento_no_003-2021.pdf" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2021/216/requerimento_no_004-2021.pdf" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2021/217/requerimento_no_005-2021.pdf" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2021/229/requerimento_no_006-2021.pdf" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2021/263/requerimento_no_007-2021.pdf" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2021/296/requerimento_no_010-2021.pdf" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2021/310/requerimento_no_012-2021.pdf" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2021/336/rquerimento_13-2021.pdf" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2021/337/rquerimento_14-2021.pdf" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2021/338/rquerimento_15-2021.pdf" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2021/348/rquerimento_16-2021.pdf" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portoalegredonorte.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2021/164/projeto_de_lei_001-2021_-_legislativo.pdf" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2021/214/projeto_de_lei_004-2021_-_legislativo.pdf" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2021/264/projeto_de_lei_005-2021_-_legislativo.pdf" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2021/267/projeto_de_lei_006-2021_-_legislativo.pdf" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2021/266/projeto_de_lei_007-2021_-_legislativo.pdf" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2021/358/projeto_de_lei_09-2021_-_legislativo.pdf" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2021/332/emenda_02-2021.pdf" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2021/350/emenda_03-2021.pdf" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2021/351/emenda_04-2021.pdf" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2021/352/emenda_05-2021.pdf" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2021/363/emenda_06-2021.pdf" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2021/364/emenda_07-2021.pdf" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2021/365/emenda_08-2021.pdf" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2021/361/emenda_09-2021.pdf" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2021/330/minuta_projeto_de_lei_02-2021.pdf" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2021/317/mocao_de_pesar_02-2021.pdf" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2021/194/projeto_de_emenda_a_lei_organica.pdf" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2021/331/projeto_de_emenda_a_lei_organica_02-2021.pdf" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2021/347/nota_de_repudio_04.pdf" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2021/313/88838-2019wm.pdf" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2021/366/emenda_impositiva_01.pdf" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2021/367/emenda_impositiva_02.pdf" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2021/368/emenda_impositiva_03.pdf" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2021/369/emenda_impositiva_04.pdf" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2021/370/emenda_impositiva_05.pdf" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2021/371/emenda_impositiva_06.pdf" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2021/372/emenda_impositiva_07.pdf" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2021/373/emenda_impositiva_08.pdf" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2021/374/emenda_impositiva_09.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H239"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="4" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="57.7109375" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="124.85546875" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="124" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>