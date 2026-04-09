--- v0 (2025-12-11)
+++ v1 (2026-04-09)
@@ -54,201 +54,201 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
     <t>2020</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>IND</t>
   </si>
   <si>
     <t>Indicação</t>
   </si>
   <si>
     <t>Ze da Iva</t>
   </si>
   <si>
-    <t>https://sapl.portoalegredonorte.mt.leg.br/media/</t>
+    <t>http://sapl.portoalegredonorte.mt.leg.br/media/</t>
   </si>
   <si>
     <t>CONTINUIDADE DA ABERTURA DA AVENIDA BARRA DO GARÇAS.</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº 02/2020 - OPERAÇÃO TAMPA BURACO NO ASFALTO DO SETOR BURITI.</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
     <t>Alex Gomes</t>
   </si>
   <si>
-    <t>https://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2020/24/indicacao_06-20.pdf</t>
+    <t>http://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2020/24/indicacao_06-20.pdf</t>
   </si>
   <si>
     <t>Indicação nº 06/2020 - INDICA A PAVIMENTAÇÃO ASFÁLTICA DAS RUAS E AVENIDAS NO SETOR SÃO GERALDO.</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
-    <t>https://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2020/25/indicacao_07-20.pdf</t>
+    <t>http://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2020/25/indicacao_07-20.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº 07/2020 - FAZER REPARO E SUBSTITUIÇÃO DE LÂMPADAS.</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
-    <t>https://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2020/26/indicacao_08-20.pdf</t>
+    <t>http://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2020/26/indicacao_08-20.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº 08/2020 - FAZER REGULARIZAÇÃO FUNDIÁRIA.</t>
   </si>
   <si>
     <t>30</t>
   </si>
   <si>
     <t>ORLANDINHO DA SAÚDE</t>
   </si>
   <si>
-    <t>https://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2020/30/indicacao_09-20.pdf</t>
+    <t>http://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2020/30/indicacao_09-20.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº 09/2020 - INDICAÇÃO PARA EXECUTAR SERVIÇOS DE PATROLAMENTO, CASCALHAMENTO E MANUTENÇÃO DE ESTRADA.</t>
   </si>
   <si>
     <t>31</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
-    <t>https://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2020/31/indicacao_10-20.pdf</t>
+    <t>http://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2020/31/indicacao_10-20.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº 10/2020 - REALIZAR CONSTRUÇÃO DO CAIS AS MARGEM DO RIO TAPIRAPÉ.</t>
   </si>
   <si>
     <t>32</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
     <t>ALDENOR LIMA (CUECA)</t>
   </si>
   <si>
-    <t>https://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2020/32/indicacao_11-20.pdf</t>
+    <t>http://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2020/32/indicacao_11-20.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO nº. 11/2020 - NECESSIDADE DE IMPLANTAR QUEBRA MOLAS.</t>
   </si>
   <si>
     <t>37</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
-    <t>https://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2020/37/indicacao_12-20.pdf</t>
+    <t>http://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2020/37/indicacao_12-20.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO nº. 12/2020 - NECESSIDADE DE COMPRA DE TENDAS PARA GUARDAR OS VEÍCULOS DA SECRETARIA DE SAÚDE NA UNIDADE DE PRONTO ATENDIMENTO.</t>
   </si>
   <si>
     <t>38</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
-    <t>https://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2020/38/indicacao_13-20.pdf</t>
+    <t>http://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2020/38/indicacao_13-20.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº. 13/2020 - INDICA A URGENTE NECESSIDADE DE FAZER A IMPLANTAÇÃO DOS TRAÇOS DE LUMINÁRIAS, EM TODA A CIDADE, ONDE AINDA NÃO É BENEFICIADO, BEM COMO FAZER A REPOSIÇÃO DAS LÂMPADAS.</t>
   </si>
   <si>
     <t>40</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
     <t>RODRIGO DA ANTENA</t>
   </si>
   <si>
-    <t>https://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2020/40/indicacao_14-20.pdf</t>
+    <t>http://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2020/40/indicacao_14-20.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº 14/2020 - INDICA A PAVIMENTAÇÃO ASFÁLTICA DAS RUAS E AVENIDAS DE NOVA FLORESTA.</t>
   </si>
   <si>
     <t>43</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
-    <t>https://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2020/43/indicacao_15-20.pdf</t>
+    <t>http://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2020/43/indicacao_15-20.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº 15/2020 - PARA IMPLANTAÇÃO DE LIXEIRAS.</t>
   </si>
   <si>
     <t>53</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
-    <t>https://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2020/53/indicacao_16-20.pdf</t>
+    <t>http://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2020/53/indicacao_16-20.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO 15-2020 - FAZER ATERRO DE ESTRADA.</t>
   </si>
   <si>
     <t>55</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
     <t>Indicação nº. 17/2020_x000D_
 AUTOR:  Vereador JOSÉ GILDEMAR LUZ SANTANA_x000D_
 FAZER MEIOS FIOS NO SETOR SÃO GERALDO.</t>
   </si>
   <si>
     <t>56</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
     <t>SELIO DA SAC</t>
   </si>
   <si>
@@ -319,1040 +319,1040 @@
 AUTOR: Vereador Everson Marinho Guimarães_x000D_
 INDICA A NECESSIDADE DE REALIZAR ASFALTO NO SETOR ESPORTES.</t>
   </si>
   <si>
     <t>63</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº. 25/2020_x000D_
 AUTOR: Vereador Everson Marinho Guimarães_x000D_
 INDICA A NECESSIDADE DE REALIZAR DRENAGEM FLUVIAL NA AVENIDA SEBASTIÃO PEREIRA.</t>
   </si>
   <si>
     <t>64</t>
   </si>
   <si>
     <t>Indicação nº 26/2020 - PARA TERMINO DA PAVIMENTAÇÃO ASFÁLTICA NO SETOR SÃO GERALDO NAS RUAS QUE FALTOU A PAVIMENTAÇÃO ASFÁLTICA._x000D_
 AUTORES: Vereadores ALEX GOMES FERREIRA, EVERSON MARINHO GUIMARÃES e ALDENOR LIMA.</t>
   </si>
   <si>
     <t>75</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
-    <t>https://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2020/75/indicacao_27-20.pdf</t>
+    <t>http://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2020/75/indicacao_27-20.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº.027/2020 -REFORMA DO PSF DE NOVA FLORESTA.</t>
   </si>
   <si>
     <t>76</t>
   </si>
   <si>
     <t>28</t>
   </si>
   <si>
-    <t>https://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2020/76/indicacao_28-20.pdf</t>
+    <t>http://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2020/76/indicacao_28-20.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº.028/2020 - EXECUTAR SERVIÇOS DE PATROLAMENTO E MANUTENÇÃO DE ESTRADAS</t>
   </si>
   <si>
     <t>77</t>
   </si>
   <si>
     <t>29</t>
   </si>
   <si>
-    <t>https://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2020/77/indicacao_29-20.pdf</t>
+    <t>http://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2020/77/indicacao_29-20.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº.029/2020 - EXECUTAR SERVIÇOS DE MANUTENÇÃO NA REDE DE ÁGUA DE NOVA FLORESTA.</t>
   </si>
   <si>
     <t>78</t>
   </si>
   <si>
-    <t>https://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2020/78/indicacao_30-20.pdf</t>
+    <t>http://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2020/78/indicacao_30-20.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº.30/2020 - RESTAURAÇÃO DO ASSOALHO DA PONTE SOBRE O RIO XAVANTINHO NA MT 412.</t>
   </si>
   <si>
     <t>83</t>
   </si>
   <si>
-    <t>https://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2020/83/indicacao_31-20.pdf</t>
+    <t>http://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2020/83/indicacao_31-20.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº.31/2020 - MANUTENÇÃO DE ESTRADA VICINAL.</t>
   </si>
   <si>
     <t>84</t>
   </si>
   <si>
-    <t>https://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2020/84/indicacao_32-20.pdf</t>
+    <t>http://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2020/84/indicacao_32-20.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº.032/2020 - MANUTENÇÃO DE ESTRADA VICINAL</t>
   </si>
   <si>
     <t>91</t>
   </si>
   <si>
     <t>33</t>
   </si>
   <si>
-    <t>https://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2020/91/indicacao_33-20.pdf</t>
+    <t>http://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2020/91/indicacao_33-20.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº 33/2020 - INDICAÇÃO AO SENHOR PREFEITO DE PORTO ALEGRE DO NORTE, PARA REALIZAR A IMPLANTAÇÃO DE UMA ACADEMIA DA TERCEIRA IDADE.</t>
   </si>
   <si>
     <t>92</t>
   </si>
   <si>
     <t>34</t>
   </si>
   <si>
-    <t>https://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2020/92/indicacao_34-20.pdf</t>
+    <t>http://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2020/92/indicacao_34-20.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº 34/2020 - INDICAÇÃO AO SENHOR PREFEITO DE PORTO ALEGRE DO NORTE, PARA REALIZAR A IMPLANTAÇÃO DE UMA ACADEMIA DA TERCEIRA IDADE.</t>
   </si>
   <si>
     <t>97</t>
   </si>
   <si>
     <t>35</t>
   </si>
   <si>
-    <t>https://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2020/97/indicacao_35-20.pdf</t>
+    <t>http://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2020/97/indicacao_35-20.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº.35/2020 - MANUTENÇÃO DE ESTRADA VICINAL.</t>
   </si>
   <si>
     <t>98</t>
   </si>
   <si>
     <t>36</t>
   </si>
   <si>
-    <t>https://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2020/98/indicacao_36-20.pdf</t>
+    <t>http://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2020/98/indicacao_36-20.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº.36/2020 - MANUTENÇÃO DE ESTRADA VICINAL</t>
   </si>
   <si>
     <t>99</t>
   </si>
   <si>
     <t>ANGELO PROFESSOR</t>
   </si>
   <si>
-    <t>https://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2020/99/indicacao_37-20.pdf</t>
+    <t>http://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2020/99/indicacao_37-20.pdf</t>
   </si>
   <si>
     <t>indicação nº.37/2020 - CRIAÇÃO DO CENTRO DE ZOONOSES.</t>
   </si>
   <si>
     <t>100</t>
   </si>
   <si>
-    <t>https://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2020/100/indicacao_38-20.pdf</t>
+    <t>http://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2020/100/indicacao_38-20.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº.38/2020 -ELABORAÇÃO DO PLANO DIRETOR DO MUNICÍPIO.</t>
   </si>
   <si>
     <t>101</t>
   </si>
   <si>
     <t>39</t>
   </si>
   <si>
-    <t>https://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2020/101/indicacao_39-20.pdf</t>
+    <t>http://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2020/101/indicacao_39-20.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº.39/2020 - IMPLANTAÇÃO DO SISTEMA DE GESTÃO DE FROTAS.</t>
   </si>
   <si>
     <t>102</t>
   </si>
   <si>
-    <t>https://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2020/102/indicacao_40-20.pdf</t>
+    <t>http://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2020/102/indicacao_40-20.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº.40/2020 - MANUTENÇÃO NO SISTEMA DE ILUMINAÇÃO NOTURNA DO MUNICÍPIO.</t>
   </si>
   <si>
     <t>103</t>
   </si>
   <si>
     <t>41</t>
   </si>
   <si>
-    <t>https://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2020/103/indicacao_41-20.pdf</t>
+    <t>http://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2020/103/indicacao_41-20.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº.41/2020 - PUBLICAÇÃO DOS CRITÉRIOS DE ESCOLHA E NOME DOS PARCELEIROS, ASSENTADOS, PRODUTORES RURAIS BENEFICIADOS OU CADASTRO DE ESPERA DO SERVIÇO DE PERFURAÇÃO DE REPRESAS EM SUAS PROPRIEDADES RURAIS.</t>
   </si>
   <si>
     <t>106</t>
   </si>
   <si>
     <t>42</t>
   </si>
   <si>
-    <t>https://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2020/106/indicacao_42-20.pdf</t>
+    <t>http://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2020/106/indicacao_42-20.pdf</t>
   </si>
   <si>
     <t>NOMEAÇÃO DE OUVIDOR(A) PARA O SERVIÇO DE OUVIDORIA DO MUNICIPIO.</t>
   </si>
   <si>
     <t>107</t>
   </si>
   <si>
-    <t>https://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2020/107/indicacao_43-20.pdf</t>
+    <t>http://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2020/107/indicacao_43-20.pdf</t>
   </si>
   <si>
     <t>PAGAMENTO E OU REGULARIZAÇÃO DOS DÉBITOS VINCULADOS AO CNPJ:03.238.672/0001-28 DA PREFEITURA MUNICIPAL DE PORTO ALEGRE DO NORTE, COM A EMPRESA ENERGISA MATO GROSSO - DISTRIBUIDORA DE ENERGIA S.A. DE CNPJ:03.467.321/0001-99 INSCRIÇÃO ESTADUAL Nº.13.020.425-0.</t>
   </si>
   <si>
     <t>108</t>
   </si>
   <si>
     <t>44</t>
   </si>
   <si>
-    <t>https://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2020/108/indicacao_44-20.pdf</t>
+    <t>http://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2020/108/indicacao_44-20.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº.44/2020 - EXECUTAR SERVIÇOS DE INSTALAÇÃO DA REDE DE ÁGUA E INSTALAR CAIXA D'AGUA DE 5 MIL LITROS.</t>
   </si>
   <si>
     <t>109</t>
   </si>
   <si>
     <t>45</t>
   </si>
   <si>
-    <t>https://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2020/109/indicacao_45-20.pdf</t>
+    <t>http://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2020/109/indicacao_45-20.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº.045/2020 - INDICA A NECESSIDADE DE ENFEITA A AVENIDA PRINCIPAL COM ENFEITES DE NATAL.</t>
   </si>
   <si>
     <t>110</t>
   </si>
   <si>
     <t>46</t>
   </si>
   <si>
-    <t>https://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2020/110/indicacao_46-20.pdf</t>
+    <t>http://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2020/110/indicacao_46-20.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº.046/2020 - PARA REALIZAR A MANUTENÇÃO NA PONTE DO CÓRREGO ÁGUA AMARELA</t>
   </si>
   <si>
     <t>111</t>
   </si>
   <si>
     <t>47</t>
   </si>
   <si>
-    <t>https://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2020/111/indicacao_47-20.pdf</t>
+    <t>http://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2020/111/indicacao_47-20.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO 047/2020 - PARA COLOCAR TELAS NAS BOCAS DE BUEIROS NA AVENIDA BETOMARCOS.</t>
   </si>
   <si>
     <t>112</t>
   </si>
   <si>
     <t>48</t>
   </si>
   <si>
-    <t>https://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2020/112/indicacao_48-20.pdf</t>
+    <t>http://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2020/112/indicacao_48-20.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº.048-2020 - INDICA AO  PREFEITO MUNICIPAL O RECAPEAMENTO ASFÁLTICO NA RUA DAS PALMEIRAS.</t>
   </si>
   <si>
     <t>113</t>
   </si>
   <si>
     <t>49</t>
   </si>
   <si>
-    <t>https://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2020/113/indicacao_49-20.pdf</t>
+    <t>http://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2020/113/indicacao_49-20.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº.049/2020- INDICA A REGULARIZAÇÃO FUNDIÁRIA NA COHAB II COM MÁXIMA URGÊNCIA.</t>
   </si>
   <si>
     <t>114</t>
   </si>
   <si>
     <t>50</t>
   </si>
   <si>
-    <t>https://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2020/114/indicacao_50-20.pdf</t>
+    <t>http://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2020/114/indicacao_50-20.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº.050/2020- FAZER O ATERRO DA PONTE DO CORAÇÃO.</t>
   </si>
   <si>
     <t>115</t>
   </si>
   <si>
     <t>51</t>
   </si>
   <si>
-    <t>https://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2020/115/indicacao_51-20.pdf</t>
+    <t>http://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2020/115/indicacao_51-20.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº.051/2020- INDICA A REPOSIÇÃO DAS TAMPAS DA BOCA DOS BUEIROS NA AVENIDA BETOMARCOS.</t>
   </si>
   <si>
     <t>116</t>
   </si>
   <si>
     <t>52</t>
   </si>
   <si>
-    <t>https://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2020/116/indicacao_52-20.pdf</t>
+    <t>http://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2020/116/indicacao_52-20.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº.052/2020 - CONSTRUIR BUEIRO NA AVENIDA GETÚLIO VARGAS ESQUINA COM RUA SÃO PEDRO</t>
   </si>
   <si>
     <t>121</t>
   </si>
   <si>
-    <t>https://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2020/121/indicacao_53-20.pdf</t>
+    <t>http://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2020/121/indicacao_53-20.pdf</t>
   </si>
   <si>
     <t>INSTALAÇÃO DE APARELHO DE AR CONDICIONADO NA RECEPÇÃO DO PRONTO ATENDIMENTO MUNICIPAL (HOSPITAL MUNICIPAL).</t>
   </si>
   <si>
     <t>122</t>
   </si>
   <si>
     <t>54</t>
   </si>
   <si>
-    <t>https://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2020/122/indicacao_54-20.pdf</t>
+    <t>http://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2020/122/indicacao_54-20.pdf</t>
   </si>
   <si>
     <t>CRIAÇÃO DE PLANO DE COMBATE E CONTROLE AO CARAMUJO-AFRICANO-GIGANTE NO MUNICÍPIO DE PORTO ALEGRE DO NORTE-MT.</t>
   </si>
   <si>
     <t>130</t>
   </si>
   <si>
-    <t>https://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2020/130/indicacao_55-20.pdf</t>
+    <t>http://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2020/130/indicacao_55-20.pdf</t>
   </si>
   <si>
     <t>Indicação nº.55/2020 - INDICA AO EXECUTIVO MUNICIPAL QUE TOME PROVIDÊNCIAS PARA AQUISIÇÃO DE NOVO APARELHO DE RAIO "X".</t>
   </si>
   <si>
     <t>131</t>
   </si>
   <si>
-    <t>https://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2020/131/indicacao_56-20.pdf</t>
+    <t>http://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2020/131/indicacao_56-20.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº.56/2020 - INDICA AO EXECUTIVO MUNICIPAL QUE TOME PROVIDÊNCIAS PARA AQUISIÇÃO DE UMA GRADE ARADORA DE ARRASTO.</t>
   </si>
   <si>
     <t>132</t>
   </si>
   <si>
-    <t>https://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2020/132/indicacao_57-20.pdf</t>
+    <t>http://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2020/132/indicacao_57-20.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº.57/2020 - INDICA COMPRA DE UM ÔNIBUS ESCOLAR ESTILO RODOVIÁRIO.</t>
   </si>
   <si>
     <t>93</t>
   </si>
   <si>
     <t>MA</t>
   </si>
   <si>
     <t>Moção de Aplausos</t>
   </si>
   <si>
-    <t>https://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2020/93/mocao_de_aplausos_01.pdf</t>
+    <t>http://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2020/93/mocao_de_aplausos_01.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSOS Nº 01/2020 - Apresenta Moção de Aplausos para 1º a 8ª Legislatura da Câmara Municipal de Porto Alegre do Norte.</t>
   </si>
   <si>
     <t>PLC</t>
   </si>
   <si>
     <t>Projeto de Lei Complementar</t>
   </si>
   <si>
     <t>Daniel Rosa do Lago</t>
   </si>
   <si>
     <t>Fixa o desconto para pagamento antecipado do Imposto Predial Territorial Urbano – IPTU.</t>
   </si>
   <si>
     <t>PLO</t>
   </si>
   <si>
     <t>Projeto de Lei do Executivo</t>
   </si>
   <si>
-    <t>https://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2020/13/projeto_de_lei_001-2020.pdf</t>
+    <t>http://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2020/13/projeto_de_lei_001-2020.pdf</t>
   </si>
   <si>
     <t>APROVA E AUTORIZA O DESMEMBRAMENTO DA CHÁCARA SOL NASCENTE E DEFINE COMO ZONA ESPECIAL DE INTERESSE SOCIAL - ZEIS, PARA FINS DE REGULARIZAÇÃO FUNDIÁRIA, HABITAÇÃO E INFRAESTRUTURA BÁSICA URBANA E DÁ OUTRAS PROVIDENCIAS.</t>
   </si>
   <si>
-    <t>https://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2020/20/projeto_de_lei_002-2020.pdf</t>
+    <t>http://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2020/20/projeto_de_lei_002-2020.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI 002/2020 - ALTERA A LEI Nº 480, DE 07 DE AGOSTO DE 2006, QUE DISPÕE SOBRE A CRIAÇÃO DO LOTEAMENTO JARDIM PORTO ALEGRE, E DÁ OUTRAS PROVIDENCIAS.</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
-    <t>https://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2020/23/projeto_de_lei_003-2020.pdf</t>
+    <t>http://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2020/23/projeto_de_lei_003-2020.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei 003/2020 – Dispõe sobre a alteração nos anexos I e IV da Lei Municipal nº 307/1998 e da outras providências.</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
-    <t>https://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2020/27/projeto_de_lei_004-2020.pdf</t>
+    <t>http://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2020/27/projeto_de_lei_004-2020.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI 004/2020 - AUTORIZA O PODER EXECUTIVO A ABERTURA DE CREDITO ADICIONAL ESPECIAL NO ORÇAMENTO VIGENTE, PARA O CUSTEIO DE AÇÕES E SERVIÇOS PÚBLICOS DE SAÚDE NO ENFRENTAMENTO DA PANDEMIA CAUSADA PELO AGENTE CORONA VÍRUS (COVID-19) E, DA OUTRAS PROVIDENCIAS.</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
-    <t>https://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2020/28/projeto_de_lei_005-2020.pdf</t>
+    <t>http://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2020/28/projeto_de_lei_005-2020.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI 005/2020 - DISPÕE SOBRE A AUTORIZAÇÃO DO PODER EXECUTIVO MUNICIPAL A ALIENAR BENS MOVEIS DIVERSOS, VEÍCULOS, MAQUINAS E SUCATAS INSERVÍVEIS DE PROPRIEDADE DO MUNICÍPIO E DA OUTRAS PROVIDENCIAS.</t>
   </si>
   <si>
     <t>66</t>
   </si>
   <si>
-    <t>https://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2020/66/projeto_de_lei_006-2020_-_ldo.pdf</t>
+    <t>http://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2020/66/projeto_de_lei_006-2020_-_ldo.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº 006/2020 - LEI DE DIRETRIZES ORÇAMENTARIA PARA O EXERCÍCIO DE 2021 (LDO)</t>
   </si>
   <si>
-    <t>https://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2020/35/projeto_de_lei_007-2020.pdf</t>
+    <t>http://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2020/35/projeto_de_lei_007-2020.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI 007/2020 - DISPÕE SOBRE ABERTURA DE CREDITO ADICIONAL SUPLEMENTAR E DA OUTRAS PROVIDENCIAS.</t>
   </si>
   <si>
-    <t>https://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2020/36/projeto_de_lei_008-2020.pdf</t>
+    <t>http://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2020/36/projeto_de_lei_008-2020.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº 008/2020 - A DOAÇÃO DE UM LOTE DE TERRA, DENOMINADO DE LOTE 09 DA QUADRA 18, AO GOVERNO DO ESTADO DE MATO GROSSO, ATRAVÉS DA SECRETARIA DE ESTADO DE SEGURANÇA PÚBLICA - SESP E DA OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
-    <t>https://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2020/41/projeto_de_lei_009-2020.pdf</t>
+    <t>http://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2020/41/projeto_de_lei_009-2020.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI 009/2020 - AUTORIZA O MUNICÍPIO DE PORTO ALEGRE DO NORTE A CELEBRAR TERMO DE COOPERAÇÃO COM O ESTADO DE MATO GROSSO PARA POLICIAIS MILITARES EXERCEREM ATIVIDADE MUNICIPAL DELEGADA, CRIA VERBA INDENIZATÓRIA PARA DESEMPENHO DE TAL ATIVIDADE, NOS TERMOS QUE ESPECIFICA, A SER PAGA AOS POLICIAIS MILITARES PARTICIPANTES DA ATIVIDADE MUNICIPAL DELEGADA, E DA OUTRAS PROVIDENCIAS.</t>
   </si>
   <si>
-    <t>https://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2020/47/projeto_de_lei_010-2020.pdf</t>
+    <t>http://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2020/47/projeto_de_lei_010-2020.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº.010/2020,DE 02 DE JULHO DE 2020 - RECONHECE,PARA OS FINS DO ART. 65 DA LEI COMPLEMENTA Nº 101,DE 4 DE MAIO DE 2000,A CONCORRENCIAL DO ESTADO DE CALAMIDADE PUBLICA ,NOS TERMOS DO DECRETO MUNICIPAL Nº 1144/2020 DE 18 DE JUNHO DE 2020 E DA OUTRAS PROVIDENCIAS</t>
   </si>
   <si>
-    <t>https://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2020/45/projeto_de_lei_011-2020.pdf</t>
+    <t>http://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2020/45/projeto_de_lei_011-2020.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI 011/2020 - AUTORIZA O PODER EXECUTIVO A ABERTURA DE CREDITO ADICIONAL NO ORÇAMENTO VIGENTE, PARA O CUSTEIO DE AÇÕES DA LEI COMPLEMENTAR Nº 173, DE 27 DE MAIO DE 2020, E DA OUTRAS PROVIDENCIAS.</t>
   </si>
   <si>
-    <t>https://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2020/46/projeto_de_lei_012-2020.pdf</t>
+    <t>http://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2020/46/projeto_de_lei_012-2020.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O CHEFE DO PODER EXECUTIVO MUNICIPAL A REPASSAR AUXILIO FINANCEIRO A ASSOCIAÇÃO DE ACOLHIMENTO INSTITUCIONAL DE PORTO ALEGRE DO NORTE, E DA OUTRAS PROVIDENCIAS.</t>
   </si>
   <si>
-    <t>https://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2020/50/projeto_de_lei_013-2020.pdf</t>
+    <t>http://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2020/50/projeto_de_lei_013-2020.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei 013/2020 - Autoriza o município de Porto Alegre do Norte a celebrar termo de cooperação com o estado de Mato Grosso para Policiais Militares exercerem atividade municipal delegada, cria verba indenizatória para desempenho de tal atividade, nos termos que especifica, a ser paga aos policiais militares participantes da atividade municipal delegada, e da outras providencias.</t>
   </si>
   <si>
-    <t>https://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2020/52/projeto_de_lei_014-2020.pdf</t>
+    <t>http://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2020/52/projeto_de_lei_014-2020.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº 014/2020 - AUTORIZA O CHEFE DO PODER EXECUTIVO A OUTORGAR, MEDIANTE PROCEDIMENTO LICITATÓRIO, CONCESSÃO DE SERVIÇOS PÚBLICOS DO TERMINAL RODOVIÁRIOS DE PORTO ALEGRE DO NORTE E DAS OUTRAS PROVIDENCIAS.</t>
   </si>
   <si>
     <t>69</t>
   </si>
   <si>
-    <t>https://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2020/69/projeto_de_lei_015-2020.pdf</t>
+    <t>http://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2020/69/projeto_de_lei_015-2020.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº 015/2020 - DISPÕE SOBRE ABERTURA DE CREDITO ADICIONAL SUPLEMENTAR E DA OUTRAS PROVIDENCIAS.</t>
   </si>
   <si>
     <t>70</t>
   </si>
   <si>
-    <t>https://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2020/70/projeto_de_lei_016-2020.pdf</t>
+    <t>http://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2020/70/projeto_de_lei_016-2020.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº 016/2020 - AUTORIZA O PODER EXECUTIVO A ABERTURA DE CREDITO ADICIONAL ESPECIAL NO ORÇAMENTO VIGENTE, PARA O CUSTEIO DE AÇÕES E SERVIÇOS PÚBLICOS DE SAÚDE NO ENFRENTAMENTO DA PANDEMIA CAUSADA PELO AGENTE CORONA VÍRUS (COVID-19), CONFORME PORTARIA 1.666/2020, E DA OUTRAS PROVIDENCIAS.</t>
   </si>
   <si>
     <t>71</t>
   </si>
   <si>
-    <t>https://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2020/71/projeto_de_lei_017-2020.pdf</t>
+    <t>http://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2020/71/projeto_de_lei_017-2020.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº 017/2020 – DISPÕE SOBRE ABERTURA DE CREDITO ADICIONAL SUPLEMENTAR E DA OUTRAS PROVIDENCIAS.</t>
   </si>
   <si>
     <t>72</t>
   </si>
   <si>
-    <t>https://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2020/72/projeto_de_lei_018-2020.pdf</t>
+    <t>http://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2020/72/projeto_de_lei_018-2020.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei nº.018/2020 - DISPÕE SOBRE  A ALTERAÇÃO NOS ANEXOS I E IV DA LEI MUNICIPAL N.307/1998 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>73</t>
   </si>
   <si>
-    <t>https://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2020/73/parecer_juridico_019-2020.pdf</t>
+    <t>http://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2020/73/parecer_juridico_019-2020.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº.019/2020 - AUTORIZA O PODER EXECUTIVO MUNICIPAL A CRIAR O CONSELHO MUNICIPAL DE CULTURA, E DÁ OUTRAS  PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>74</t>
   </si>
   <si>
-    <t>https://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2020/74/projeto_de_lei_020-2020.pdf</t>
+    <t>http://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2020/74/projeto_de_lei_020-2020.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº.020/2020 - DISPÕE SOBRE ABERTURA DE CRÉDITO ADICIONAL SUPLEMENTAR E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>79</t>
   </si>
   <si>
-    <t>https://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2020/79/projeto_de_lei_021-2020.pdf</t>
+    <t>http://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2020/79/projeto_de_lei_021-2020.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº.021/2020 - INSTITUI O PROGRAMA DE COLETA SELETIVA DE LIXO NO MUNICÍPIO DE PORTO ALEGRE DO NORTE.</t>
   </si>
   <si>
     <t>80</t>
   </si>
   <si>
-    <t>https://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2020/80/projeto_de_lei_022-2020.pdf</t>
+    <t>http://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2020/80/projeto_de_lei_022-2020.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI N.022/2020 - DISPÕE SOBRE ABERTURA DE CRÉDITO ADICIONAL SUPLEMENTAR E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>81</t>
   </si>
   <si>
-    <t>https://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2020/81/projeto_de_lei_023-2020.pdf</t>
+    <t>http://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2020/81/projeto_de_lei_023-2020.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº.023/2020 - DISPÕE SOBRE ABERTURA DE CRÉDITO ADICIONAL SUPLEMENTAR E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>82</t>
   </si>
   <si>
-    <t>https://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2020/82/projeto_de_lei_024-2020.pdf</t>
+    <t>http://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2020/82/projeto_de_lei_024-2020.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº.024/2020 - ALTERA O INCISO I DO ARTIGO 5º DA LEI MUNICIPAL Nº.893/2019, QUE TRATA DA LEI ORÇAMENTÁRIA ANUALPARA O EXERCÍCIO DE 2020, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>90</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº.025  - AUTORIZA O PODER EXECUTIVO A ABRIR CRÉDITO ADICIONAL ESPECIAL NO ORÇAMENTO VIGENTE, PARA O CUSTEIO DE AÇÕES NA PREVENÇÃO  DO COVID-19, VINCULADOS AO FUNDO MUNICIPAL DE ASSISTÊNCIA SOCIAL, E DÁ OUTRAS PROVIDENCIAS.</t>
   </si>
   <si>
     <t>118</t>
   </si>
   <si>
-    <t>https://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2020/118/projeto_de_lei_026-2020.pdf</t>
+    <t>http://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2020/118/projeto_de_lei_026-2020.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº.026/2020 - DISPÕE SOBRE ABERTURA DE CRÉDITO ADICIONAL SUPLEMENTAR E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>119</t>
   </si>
   <si>
-    <t>https://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2020/119/projeto_de_lei_027-2020.pdf</t>
+    <t>http://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2020/119/projeto_de_lei_027-2020.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº.027/2020 - DISPÕE SOBRE ABERTURA DE CRÉDITO ADICIONAL SUPLEMENTAR E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>120</t>
   </si>
   <si>
-    <t>https://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2020/120/projeto_de_lei_028-2020.pdf</t>
+    <t>http://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2020/120/projeto_de_lei_028-2020.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI  Nº.028/2020 - DISPÕE SOBRE ABERTURA DE CRÉDITO ADICIONAL SUPLEMENTAR E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>137</t>
   </si>
   <si>
-    <t>https://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2020/137/projeto_de_lei_029-2020.pdf</t>
+    <t>http://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2020/137/projeto_de_lei_029-2020.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº.029/2020 - ESTIMA A RECEITA E FIXA A DESPESA DO MUNICIPIO DE PORTO ALEGRE DO NORTE - MT, PARA O EXERCICIO FINANCEIRO DE 2021 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>125</t>
   </si>
   <si>
-    <t>https://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2020/125/projeto_de_lei_030-2020.pdf</t>
+    <t>http://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2020/125/projeto_de_lei_030-2020.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº.30/2020 - DESAFETA PARTES DA AVENIDA 11 DE JULHO, NO LOTEAMENTO VILA PROGRESSO, RUA IV E LOTE 01 DA QUADRA 14 (PRAÇA)DO LOTEAMENTO TRÊS IRMÃOS E AUTORIZA A UNIFICAÇÃO DESSES IMÓVEIS E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>128</t>
   </si>
   <si>
-    <t>https://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2020/128/projeto_de_lei_032-2020.pdf</t>
+    <t>http://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2020/128/projeto_de_lei_032-2020.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº.032/2020 - DISPÕE SOBRE ABERTURA DE CRÉDITO ADICIONAL SUPLEMENTAR E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>129</t>
   </si>
   <si>
-    <t>https://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2020/129/projeto_de_lei_034-2020.pdf</t>
+    <t>http://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2020/129/projeto_de_lei_034-2020.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº.034/2020 - DISPÕE SOBRE O SISTEMA ÚNICO DE ASSISTÊNCIA SOCIAL DDO MUNICIPIO DE PORTO ALEGRE DO NORTE-MT E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>135</t>
   </si>
   <si>
-    <t>https://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2020/135/projeto_de_lei_029-2020.pdf</t>
+    <t>http://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2020/135/projeto_de_lei_029-2020.pdf</t>
   </si>
   <si>
     <t>PRE</t>
   </si>
   <si>
     <t>Projeto de Resolução</t>
   </si>
   <si>
     <t>Keno, ALDENOR LIMA (CUECA)</t>
   </si>
   <si>
-    <t>https://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2020/51/projeto_de_resolucao_01-20.pdf</t>
+    <t>http://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2020/51/projeto_de_resolucao_01-20.pdf</t>
   </si>
   <si>
     <t>Projeto de Resolução nº 01/2020 - Fica Constituída a Comissão Especial para responder pelo Recesso Legislativo da Câmara Municipal de Porto Alegre do Norte, no período de 18/07/2020 a 31/07/2020.</t>
   </si>
   <si>
     <t>138</t>
   </si>
   <si>
     <t>MD</t>
   </si>
   <si>
-    <t>https://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2020/138/projeto_de_resolucao_02-20.pdf</t>
+    <t>http://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2020/138/projeto_de_resolucao_02-20.pdf</t>
   </si>
   <si>
     <t>PROJETO DE RESOLUÇÃO Nº.002/2020 - FICA CONSTITUIDA A COMISSÃO ESPECIAL PARA RESPONDER PELO RECESSO LEGISLATIVO DA CÂMARA MUNICIPAL DE PORTO ALEGRE DO NORTE-MT, NO PERIODO DE 18/12/2020 A 31/01/2021.</t>
   </si>
   <si>
     <t>REQ</t>
   </si>
   <si>
     <t>Requerimento</t>
   </si>
   <si>
-    <t>https://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2020/10/requerimento_no_001_-_alex.pdf</t>
+    <t>http://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2020/10/requerimento_no_001_-_alex.pdf</t>
   </si>
   <si>
     <t>DISPONIBILIZAÇÃO DE INFORMAÇÃO REFERENTE A ALGUNS ASSUNTOS DO PODER EXECUTIVO DO MUNICÍPIO DE PORTO ALEGRE DO NORTE.</t>
   </si>
   <si>
-    <t>https://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2020/39/requerimetno_02-20.pdf</t>
+    <t>http://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2020/39/requerimetno_02-20.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO: 02/2020 - DISPONIBILIZAÇÃO DE INFORMAÇÃO DE DOCUMENTOS.</t>
   </si>
   <si>
-    <t>https://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2020/54/requerimento_03-2020.pdf</t>
+    <t>http://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2020/54/requerimento_03-2020.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO: 03/2020_x000D_
 ASSUNTO: DISPONIBILIZAÇÃO DE INFORMAÇÃO DE DOCUMENTOS._x000D_
 REQUERIDO: DANIEL ROSA DO LAGO.</t>
   </si>
   <si>
     <t>117</t>
   </si>
   <si>
-    <t>https://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2020/117/requerimento_05-2020.pdf</t>
+    <t>http://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2020/117/requerimento_05-2020.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO 05/2020 - DISPONIBILIZAÇÃO DE INFORMAÇÃO DE DOCUMENTOS.</t>
   </si>
   <si>
     <t>124</t>
   </si>
   <si>
-    <t>https://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2020/124/requerimento_06-2020.pdf</t>
+    <t>http://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2020/124/requerimento_06-2020.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO  Nº.06/2020 - CONVOCAÇÃO DO PREFEITO PARA REUNIÃO A REALIZAR-SE EM 05 DE NOVEMBRO DE 2020 ÀS 14HS00MIN.</t>
   </si>
   <si>
     <t>127</t>
   </si>
   <si>
-    <t>https://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2020/127/requerimento_07-2020.pdf</t>
+    <t>http://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2020/127/requerimento_07-2020.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO 07/2020 - CONVOCAÇÃO PARA AUDIÊNCIA PÚBLICA A REALIZAR-SE NO DIA 01 DE DEZEMBRO/2020.</t>
   </si>
   <si>
     <t>126</t>
   </si>
   <si>
-    <t>https://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2020/126/requerimento_08-2020.pdf</t>
+    <t>http://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2020/126/requerimento_08-2020.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO 08/2020 - DISPONIBILIZAÇÃO DE DOCUMENTOS DA SECRETARIA DE SAÚDE QUANTO AO ENFRENTAMENTO DO COVID.</t>
   </si>
   <si>
     <t>VETO</t>
   </si>
   <si>
     <t>Veto</t>
   </si>
   <si>
-    <t>https://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2020/48/veto_01-2020.pdf</t>
+    <t>http://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2020/48/veto_01-2020.pdf</t>
   </si>
   <si>
     <t>VETO Nº 01/2020 - PODER EXECUTIVO MUNICIPAL VETOU O PROJETO DE LEI Nº 009/2020 APROVADO PELA CÂMARA MUNICIPAL.</t>
   </si>
   <si>
-    <t>https://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2020/49/veto_02-2020.pdf</t>
+    <t>http://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2020/49/veto_02-2020.pdf</t>
   </si>
   <si>
     <t>VETO Nº 2/2020 - O PODER EXECUTIVO MUNICIPAL VETOU A EMENDA MODIFICATIVA Nº 01/2020 ENCAMINHADA PELA CÂMARA MUNICIPAL.</t>
   </si>
   <si>
     <t>ATAO</t>
   </si>
   <si>
     <t>Ata Sessão Ordinaria</t>
   </si>
   <si>
-    <t>https://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2020/8/1a_sessao_ordinaria.pdf</t>
+    <t>http://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2020/8/1a_sessao_ordinaria.pdf</t>
   </si>
   <si>
     <t>ATA DA PRIMEIRA SESSÃO ORDINÁRIA REALIZADA NO DIA 05 DE FEVEREIRO DE 2010.</t>
   </si>
   <si>
-    <t>https://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2020/12/2_sessao_ordinaria.pdf</t>
+    <t>http://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2020/12/2_sessao_ordinaria.pdf</t>
   </si>
   <si>
     <t>ATA DA SEGUNDA SESSÃO ORDINÁRIA REALIZADA NO DIA 19 DE FEVEREIRO DE 2020.</t>
   </si>
   <si>
     <t>JACKÃO</t>
   </si>
   <si>
-    <t>https://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2020/18/3_sessao_ordinaria.pdf</t>
+    <t>http://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2020/18/3_sessao_ordinaria.pdf</t>
   </si>
   <si>
     <t>ATA DA TERCEIRA SESSÃO ORDINÁRIA DA QUARTA SESSÃO LEGISLATIVA DA NONA LEGISLATURA DA CÂMARA MUNICIPAL DE PORTO ALEGRE DO NORTE. REALIZADA NO DIA 04 DE MARÇO DE 2020.</t>
   </si>
   <si>
-    <t>https://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2020/21/4_sessao_ordinaria.pdf</t>
+    <t>http://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2020/21/4_sessao_ordinaria.pdf</t>
   </si>
   <si>
     <t>ATA DA 4ª SESSÃO ORDINÁRIA REALIZADA NO DIA 19 DE MARÇO DE 2020.</t>
   </si>
   <si>
     <t>86</t>
   </si>
   <si>
     <t>ATA DA DÉCIMA SEGUNDA SESSÃO ORDINÁRIA DA QUARTA SESSÃO LEGISLATURA REALIZADA NO DIA 15 DE JULHO DE 2020.</t>
   </si>
   <si>
     <t>88</t>
   </si>
   <si>
     <t>ATA DA DÉCIMA TERCEIRA SESSÃO ORDINÁRIA DA QUARTA SESSÃO LEGISLATURA REALIZADA NO DIA 05 DE AGOSTO DE 2020.</t>
   </si>
   <si>
     <t>96</t>
   </si>
   <si>
-    <t>https://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2020/96/ata_da_14_sessao_ordinaria_-_19-08.pdf</t>
+    <t>http://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2020/96/ata_da_14_sessao_ordinaria_-_19-08.pdf</t>
   </si>
   <si>
     <t>ATA DA DÉCIMA QUARTA SESSÃO ORDINÁRIA DA QUARTA SESSÃO LEGISLATIVA.</t>
   </si>
   <si>
     <t>ATAEX</t>
   </si>
   <si>
     <t>Ata Sessão Extraordinaria</t>
   </si>
   <si>
-    <t>https://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2020/19/1_sessao_extraordinaria.pdf</t>
+    <t>http://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2020/19/1_sessao_extraordinaria.pdf</t>
   </si>
   <si>
     <t>ATA DA PRIMEIRA SESSÃO EXTRAORDINÁRIA DA TERCEIRA SESSÃO LEGISLATIVA DA NONA LEGISLATURA DA CÂMARA MUNICIPAL DE PORTO ALEGRE DO NORTE REALIZADA NO DIA 13 DE MARÇO DE 2020.</t>
   </si>
   <si>
     <t>87</t>
   </si>
   <si>
     <t>ATA DA QUINTA SESSÃO EXTRAORDINÁRIA DA QUARTA SESSÃO LEGISLATURA REALIZADA NO DIA 17 DE JULHO DE 2020.</t>
   </si>
   <si>
     <t>89</t>
   </si>
   <si>
     <t>ATA DA SEXTA SESSÃO EXTRAORDINÁRIA DA QUARTA SESSÃO LEGISLATURA REALIZADA NO DIA 29 DE JULHO DE 2020.</t>
   </si>
   <si>
     <t>JUS</t>
   </si>
   <si>
     <t>Justificativa</t>
   </si>
   <si>
-    <t>https://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2020/14/justificativa_keno_-_04-03-20.pdf</t>
+    <t>http://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2020/14/justificativa_keno_-_04-03-20.pdf</t>
   </si>
   <si>
     <t>Justificativa do vereador Keno na falta da Sessão Ordinária do dia 04 de março de 2020.</t>
   </si>
   <si>
-    <t>https://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2020/15/justificativa_alex_-_04-03-20.pdf</t>
+    <t>http://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2020/15/justificativa_alex_-_04-03-20.pdf</t>
   </si>
   <si>
     <t>Justificativa do vereador Alex Gomes na falta da Sessão Ordinária do dia 04 de março de 2020.</t>
   </si>
   <si>
-    <t>https://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2020/16/justificativa_aldenor_lima_-_04-03-20.pdf</t>
+    <t>http://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2020/16/justificativa_aldenor_lima_-_04-03-20.pdf</t>
   </si>
   <si>
     <t>Justificativa do vereador Aldenor Lima na falta da Sessão Ordinária do dia 04 de março de 2020.</t>
   </si>
   <si>
-    <t>https://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2020/17/justificativa_orlando_-_04-03-20.pdf</t>
+    <t>http://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2020/17/justificativa_orlando_-_04-03-20.pdf</t>
   </si>
   <si>
     <t>Justificativa do vereador Orlando na falta da Sessão Ordinária do dia 04 de março de 2020.</t>
   </si>
   <si>
     <t>65</t>
   </si>
   <si>
-    <t>https://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2020/65/justificativa_5_-_keno.pdf</t>
+    <t>http://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2020/65/justificativa_5_-_keno.pdf</t>
   </si>
   <si>
     <t>Justificativa do vereador Eversom Marinho Guimarães a sessão ordinária do dia 01 de julho de 2020.</t>
   </si>
   <si>
     <t>PLL</t>
   </si>
   <si>
     <t>Projeto de Lei do Legislativo</t>
   </si>
   <si>
-    <t>https://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2020/33/projeto_de_lei_004-2020_-_legislativo.pdf</t>
+    <t>http://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2020/33/projeto_de_lei_004-2020_-_legislativo.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº 04/2020 - CRIA A DENOMINAÇÃO DA PRAÇA AO LADO DA IGREJA CATÓLICA, PRAÇA MUNICIPAL PADRE NICOLA SILVESTRI.</t>
   </si>
   <si>
-    <t>https://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2020/34/projeto_de_lei_006-2020_-_legislativo.pdf</t>
+    <t>http://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2020/34/projeto_de_lei_006-2020_-_legislativo.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº 06/2020 - CRIA A DENOMINAÇÃO DO CENTRO MÚLTIPLO USO DE PORTO ALEGRE DO NORTE/MT E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>Keno, ALDENOR LIMA (CUECA), Alex Gomes, JACKÃO</t>
   </si>
   <si>
-    <t>https://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2020/42/projeto_de_lei_007-2020_-_legislativo.pdf</t>
+    <t>http://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2020/42/projeto_de_lei_007-2020_-_legislativo.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI 07/2020 - FIXA O SUBSÍDIO DOS VEREADORES DA CÂMARA MUNICIPAL DE PORTO ALEGRE DO NORTE/MT, A PARTIR DO EXERCÍCIO DE_x000D_
 2021, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº 08/2020 - FIXA OS SUBSÍDIOS DO(A) PREFEITO(A), DO(A) VICE-PREFEITO(A) E DOS SECRETÁRIOS MUNICIPAIS PARA OS EXERCÍCIOS A PARTIR DE 2021 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>133</t>
   </si>
   <si>
     <t>MDB</t>
   </si>
   <si>
-    <t>https://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2020/133/projeto_de_lei_09-2020_-_legistativo.pdf</t>
+    <t>http://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2020/133/projeto_de_lei_09-2020_-_legistativo.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº.09/2020 - CRIA A DENOMINAÇÃO  DO CENTRO DE SAÚDE MUNICIPAL - ENFERMEIRA MERCEDES SETEM CRESPO.</t>
   </si>
   <si>
     <t>67</t>
   </si>
   <si>
     <t>EPL</t>
   </si>
   <si>
     <t>Emendas Projeto de Lei</t>
   </si>
   <si>
     <t>REDAÇÃO, JUSTIÇA, FINANÇAS, FISCALIZAÇÃO E OBRAS PUBLICAS</t>
   </si>
   <si>
-    <t>https://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2020/67/emenda_modificativa_02.pdf</t>
+    <t>http://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2020/67/emenda_modificativa_02.pdf</t>
   </si>
   <si>
     <t>EMENDA MODIFICATIVA Nº 02/2020 - APRESENTA EMENDA MODIFICATIVA AO PROJETO DE LEI Nº 006/2020 - LDO</t>
   </si>
   <si>
     <t>85</t>
   </si>
   <si>
-    <t>https://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2020/85/emenda_no_03.pdf</t>
+    <t>http://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2020/85/emenda_no_03.pdf</t>
   </si>
   <si>
     <t>EMENDA ADITIVA Nº.03/2020 - APRESENTA EMENDA ADITIVA AO PROJETO DE LEI Nº.018/2020 DE AUTORIA DO PODER EXECUTIVO MUNICIPAL DE PORTO ALEGRE-MT, DISPÕE SOBRE A ALTERAÇÃO NOS ANEXOS I  E IV  DA LEI MUNICIPAL Nº. 307/1998, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>134</t>
   </si>
   <si>
-    <t>https://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2020/134/emenda_aditiva_04.pdf</t>
+    <t>http://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2020/134/emenda_aditiva_04.pdf</t>
   </si>
   <si>
     <t>EMENDA ADITIVA E MODIFICATIVA  Nº.04/2020 - À LOA - PL Nº.029/2020 - DE AUTORIA DO PODER EXECUTIVO MUNICIPAL</t>
   </si>
   <si>
     <t>136</t>
   </si>
   <si>
     <t>CM - Comissão Mista</t>
   </si>
   <si>
-    <t>https://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2020/136/emenda_modificativa_05.pdf</t>
+    <t>http://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2020/136/emenda_modificativa_05.pdf</t>
   </si>
   <si>
     <t>APRESENTA EMENDA MODIFICATIVA AO PARÁGRAFO  SEGUNDO DO ART.31 DO PROJETO DE LEI Nº.034/2020 - DISPÕE SOBRE O  SISTEMA ÚNICO DE ASSITÊNCIA SOCIAL DO MUNICIPIO DE PORTO ALEGRE DO NORTE-MT, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>68</t>
   </si>
   <si>
     <t>MPL</t>
   </si>
   <si>
     <t>Minuta de Projeto de Lei</t>
   </si>
   <si>
-    <t>https://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2020/68/minuta_aelx_gomes.pdf</t>
+    <t>http://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2020/68/minuta_aelx_gomes.pdf</t>
   </si>
   <si>
     <t>MINUTA PROJETO DE LEI_x000D_
 Autor: Vereador ALEX GOMES FERREIRA_x000D_
 INSTITUI A DEFINIÇÃO DO CRITÉRIO DE DIVISÃO DA PREMIAÇÃO REPASSADA PELO MUNICÍPIO AS EQUIPES EM CAMPEONATOS MUNICIPAIS E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>95</t>
   </si>
   <si>
-    <t>https://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2020/95/minuta_2_-_keno.pdf</t>
+    <t>http://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2020/95/minuta_2_-_keno.pdf</t>
   </si>
   <si>
     <t>MINUTA DE PROJETO DE LEI Nº 02/2020 - ALTERA O PARÁGRAFO ÚNICO DO ARTIGO 1º DA LEI 666/2012 – CARGA HORÁRIA DO CARGO DE ASSISTENTE SOCIAL E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>123</t>
   </si>
   <si>
-    <t>https://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2020/123/minuta_6_-_ze_da_iva.pdf</t>
+    <t>http://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2020/123/minuta_6_-_ze_da_iva.pdf</t>
   </si>
   <si>
     <t>MINUTA DE PROJETO DE LEI Nº.06/2020 - DISPÕE SOBRE A CRIAÇÃO DO CARGO DE TÉCNICO DE SEGURANÇA DO TRABALHO DA PREFEITURA DE PORTO ALEGRE DO NORTE/MT E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>94</t>
   </si>
   <si>
     <t>MOP</t>
   </si>
   <si>
     <t>Moção de Pesar</t>
   </si>
   <si>
-    <t>https://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2020/94/mocao_de_pesar_01.pdf</t>
+    <t>http://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2020/94/mocao_de_pesar_01.pdf</t>
   </si>
   <si>
     <t>Moção de Pesar Nº 01/2020 - Apresenta Moção de Pesar para 1º a 8ª Legislatura da Câmara Municipal de Porto Alegre do Norte.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -1659,68 +1659,68 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portoalegredonorte.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portoalegredonorte.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2020/24/indicacao_06-20.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2020/25/indicacao_07-20.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2020/26/indicacao_08-20.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2020/30/indicacao_09-20.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2020/31/indicacao_10-20.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2020/32/indicacao_11-20.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2020/37/indicacao_12-20.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2020/38/indicacao_13-20.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2020/40/indicacao_14-20.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2020/43/indicacao_15-20.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2020/53/indicacao_16-20.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portoalegredonorte.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portoalegredonorte.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portoalegredonorte.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portoalegredonorte.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portoalegredonorte.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portoalegredonorte.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portoalegredonorte.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portoalegredonorte.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portoalegredonorte.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portoalegredonorte.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2020/75/indicacao_27-20.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2020/76/indicacao_28-20.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2020/77/indicacao_29-20.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2020/78/indicacao_30-20.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2020/83/indicacao_31-20.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2020/84/indicacao_32-20.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2020/91/indicacao_33-20.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2020/92/indicacao_34-20.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2020/97/indicacao_35-20.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2020/98/indicacao_36-20.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2020/99/indicacao_37-20.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2020/100/indicacao_38-20.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2020/101/indicacao_39-20.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2020/102/indicacao_40-20.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2020/103/indicacao_41-20.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2020/106/indicacao_42-20.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2020/107/indicacao_43-20.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2020/108/indicacao_44-20.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2020/109/indicacao_45-20.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2020/110/indicacao_46-20.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2020/111/indicacao_47-20.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2020/112/indicacao_48-20.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2020/113/indicacao_49-20.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2020/114/indicacao_50-20.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2020/115/indicacao_51-20.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2020/116/indicacao_52-20.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2020/121/indicacao_53-20.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2020/122/indicacao_54-20.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2020/130/indicacao_55-20.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2020/131/indicacao_56-20.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2020/132/indicacao_57-20.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2020/93/mocao_de_aplausos_01.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portoalegredonorte.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2020/13/projeto_de_lei_001-2020.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2020/20/projeto_de_lei_002-2020.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2020/23/projeto_de_lei_003-2020.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2020/27/projeto_de_lei_004-2020.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2020/28/projeto_de_lei_005-2020.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2020/66/projeto_de_lei_006-2020_-_ldo.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2020/35/projeto_de_lei_007-2020.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2020/36/projeto_de_lei_008-2020.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2020/41/projeto_de_lei_009-2020.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2020/47/projeto_de_lei_010-2020.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2020/45/projeto_de_lei_011-2020.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2020/46/projeto_de_lei_012-2020.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2020/50/projeto_de_lei_013-2020.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2020/52/projeto_de_lei_014-2020.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2020/69/projeto_de_lei_015-2020.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2020/70/projeto_de_lei_016-2020.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2020/71/projeto_de_lei_017-2020.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2020/72/projeto_de_lei_018-2020.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2020/73/parecer_juridico_019-2020.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2020/74/projeto_de_lei_020-2020.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2020/79/projeto_de_lei_021-2020.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2020/80/projeto_de_lei_022-2020.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2020/81/projeto_de_lei_023-2020.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2020/82/projeto_de_lei_024-2020.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portoalegredonorte.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2020/118/projeto_de_lei_026-2020.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2020/119/projeto_de_lei_027-2020.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2020/120/projeto_de_lei_028-2020.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2020/137/projeto_de_lei_029-2020.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2020/125/projeto_de_lei_030-2020.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2020/128/projeto_de_lei_032-2020.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2020/129/projeto_de_lei_034-2020.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2020/135/projeto_de_lei_029-2020.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2020/51/projeto_de_resolucao_01-20.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2020/138/projeto_de_resolucao_02-20.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2020/10/requerimento_no_001_-_alex.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2020/39/requerimetno_02-20.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2020/54/requerimento_03-2020.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2020/117/requerimento_05-2020.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2020/124/requerimento_06-2020.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2020/127/requerimento_07-2020.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2020/126/requerimento_08-2020.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2020/48/veto_01-2020.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2020/49/veto_02-2020.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2020/8/1a_sessao_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2020/12/2_sessao_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2020/18/3_sessao_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2020/21/4_sessao_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portoalegredonorte.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portoalegredonorte.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2020/96/ata_da_14_sessao_ordinaria_-_19-08.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2020/19/1_sessao_extraordinaria.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portoalegredonorte.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portoalegredonorte.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2020/14/justificativa_keno_-_04-03-20.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2020/15/justificativa_alex_-_04-03-20.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2020/16/justificativa_aldenor_lima_-_04-03-20.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2020/17/justificativa_orlando_-_04-03-20.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2020/65/justificativa_5_-_keno.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2020/33/projeto_de_lei_004-2020_-_legislativo.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2020/34/projeto_de_lei_006-2020_-_legislativo.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2020/42/projeto_de_lei_007-2020_-_legislativo.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portoalegredonorte.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2020/133/projeto_de_lei_09-2020_-_legistativo.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2020/67/emenda_modificativa_02.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2020/85/emenda_no_03.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2020/134/emenda_aditiva_04.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2020/136/emenda_modificativa_05.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2020/68/minuta_aelx_gomes.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2020/95/minuta_2_-_keno.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2020/123/minuta_6_-_ze_da_iva.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2020/94/mocao_de_pesar_01.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portoalegredonorte.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portoalegredonorte.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2020/24/indicacao_06-20.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2020/25/indicacao_07-20.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2020/26/indicacao_08-20.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2020/30/indicacao_09-20.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2020/31/indicacao_10-20.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2020/32/indicacao_11-20.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2020/37/indicacao_12-20.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2020/38/indicacao_13-20.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2020/40/indicacao_14-20.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2020/43/indicacao_15-20.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2020/53/indicacao_16-20.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portoalegredonorte.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portoalegredonorte.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portoalegredonorte.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portoalegredonorte.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portoalegredonorte.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portoalegredonorte.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portoalegredonorte.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portoalegredonorte.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portoalegredonorte.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portoalegredonorte.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2020/75/indicacao_27-20.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2020/76/indicacao_28-20.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2020/77/indicacao_29-20.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2020/78/indicacao_30-20.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2020/83/indicacao_31-20.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2020/84/indicacao_32-20.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2020/91/indicacao_33-20.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2020/92/indicacao_34-20.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2020/97/indicacao_35-20.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2020/98/indicacao_36-20.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2020/99/indicacao_37-20.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2020/100/indicacao_38-20.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2020/101/indicacao_39-20.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2020/102/indicacao_40-20.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2020/103/indicacao_41-20.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2020/106/indicacao_42-20.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2020/107/indicacao_43-20.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2020/108/indicacao_44-20.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2020/109/indicacao_45-20.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2020/110/indicacao_46-20.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2020/111/indicacao_47-20.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2020/112/indicacao_48-20.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2020/113/indicacao_49-20.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2020/114/indicacao_50-20.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2020/115/indicacao_51-20.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2020/116/indicacao_52-20.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2020/121/indicacao_53-20.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2020/122/indicacao_54-20.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2020/130/indicacao_55-20.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2020/131/indicacao_56-20.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2020/132/indicacao_57-20.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2020/93/mocao_de_aplausos_01.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portoalegredonorte.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2020/13/projeto_de_lei_001-2020.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2020/20/projeto_de_lei_002-2020.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2020/23/projeto_de_lei_003-2020.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2020/27/projeto_de_lei_004-2020.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2020/28/projeto_de_lei_005-2020.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2020/66/projeto_de_lei_006-2020_-_ldo.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2020/35/projeto_de_lei_007-2020.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2020/36/projeto_de_lei_008-2020.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2020/41/projeto_de_lei_009-2020.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2020/47/projeto_de_lei_010-2020.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2020/45/projeto_de_lei_011-2020.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2020/46/projeto_de_lei_012-2020.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2020/50/projeto_de_lei_013-2020.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2020/52/projeto_de_lei_014-2020.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2020/69/projeto_de_lei_015-2020.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2020/70/projeto_de_lei_016-2020.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2020/71/projeto_de_lei_017-2020.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2020/72/projeto_de_lei_018-2020.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2020/73/parecer_juridico_019-2020.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2020/74/projeto_de_lei_020-2020.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2020/79/projeto_de_lei_021-2020.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2020/80/projeto_de_lei_022-2020.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2020/81/projeto_de_lei_023-2020.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2020/82/projeto_de_lei_024-2020.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portoalegredonorte.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2020/118/projeto_de_lei_026-2020.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2020/119/projeto_de_lei_027-2020.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2020/120/projeto_de_lei_028-2020.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2020/137/projeto_de_lei_029-2020.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2020/125/projeto_de_lei_030-2020.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2020/128/projeto_de_lei_032-2020.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2020/129/projeto_de_lei_034-2020.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2020/135/projeto_de_lei_029-2020.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2020/51/projeto_de_resolucao_01-20.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2020/138/projeto_de_resolucao_02-20.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2020/10/requerimento_no_001_-_alex.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2020/39/requerimetno_02-20.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2020/54/requerimento_03-2020.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2020/117/requerimento_05-2020.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2020/124/requerimento_06-2020.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2020/127/requerimento_07-2020.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2020/126/requerimento_08-2020.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2020/48/veto_01-2020.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2020/49/veto_02-2020.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2020/8/1a_sessao_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2020/12/2_sessao_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2020/18/3_sessao_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2020/21/4_sessao_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portoalegredonorte.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portoalegredonorte.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2020/96/ata_da_14_sessao_ordinaria_-_19-08.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2020/19/1_sessao_extraordinaria.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portoalegredonorte.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portoalegredonorte.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2020/14/justificativa_keno_-_04-03-20.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2020/15/justificativa_alex_-_04-03-20.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2020/16/justificativa_aldenor_lima_-_04-03-20.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2020/17/justificativa_orlando_-_04-03-20.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2020/65/justificativa_5_-_keno.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2020/33/projeto_de_lei_004-2020_-_legislativo.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2020/34/projeto_de_lei_006-2020_-_legislativo.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2020/42/projeto_de_lei_007-2020_-_legislativo.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portoalegredonorte.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2020/133/projeto_de_lei_09-2020_-_legistativo.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2020/67/emenda_modificativa_02.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2020/85/emenda_no_03.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2020/134/emenda_aditiva_04.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2020/136/emenda_modificativa_05.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2020/68/minuta_aelx_gomes.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2020/95/minuta_2_-_keno.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2020/123/minuta_6_-_ze_da_iva.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.portoalegredonorte.mt.leg.br/media/sapl/public/materialegislativa/2020/94/mocao_de_pesar_01.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H129"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="4" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="57.7109375" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="118.140625" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="117.28515625" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>